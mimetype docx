--- v0 (2026-03-18)
+++ v1 (2026-04-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.458333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Oulmann ZERHOUNI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor in Social Psychology</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oulmann-zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4026-1921</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal patterns of adolescent screen time and compulsive internet use in Moroccan high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samiha Imrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouzekri Touri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23, pp.100667-100667. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.abrep.2026.100667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Organic Halo Effect: Perceived Caloric Disparities in High‐ and Low‐Calorie Foods and the Role of Nutrition Label Reading Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jhn.70052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of psychological interventions for smoking cessation among incarcerated population: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Meslot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 277, pp.112941. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2025.112941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Burnout in the General Population of France: Comparing the Maslach Burnout Inventory and the Copenhagen Burnout Inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Rebuffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mental Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (2), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mhs2.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Smoke Signals: How VR Reveals the Unexpected Effects of Antitobacco Advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bonneterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maréva Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinout Wiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilisa Boffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Behavior and Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://onlinelibrary.wiley.com, 2025 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/hbe2/9925886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d'Argent et Jeux vidéo des adolescents : intrications et dimensions psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Numéro spécial Volume 1 Jeux de hasard Septembre 2025, 1 (numéro spécial Jeux de hasard)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand and Experimenter Bias and the Ego-Depletion Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hagger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study on the role of personal history of infectious and parasitic diseases on self-reported health across countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerit Pfuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Prazeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Kowal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toivo Aavik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Abad-Villaverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 242 (2), pp.220-227. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2025.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Clustering: Exploring the Interplay of Burnout, Stress, Turnover, Psychological Flexibility and Distress in a French Nurse Sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charlotte Mollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Isnard Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jan.70299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New challenges and perspectives on the organic halo effect on calories estimation: A brief review and Meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.105460. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betting on influence: The impact of gambling advertising on the attitudes and behaviors of problem gamblers in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/adb0001102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive, affective and environmental factors predict the educational styles of teachers in online classes in French universities during Covid-19 lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (8), pp.944-964. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01443410.2025.2528659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Intolerance of Uncertainty and Resource Consumption on Therapeutic Strategies Chosen by Physiotherapists: Virtual Patient Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meidinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Rehabilitation and Assistive Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.e73818. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/73818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood trauma, complex PTSD, and severity of online sports betting in French bettors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva D’agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.100602. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtd.2025.100602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Virtual Reality for Health Promotion and Primary Prevention in Psychology: Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bonneterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilisa Boffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR XR and Spatial Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.e49923-e49923. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/49923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural data on romantic love and mate preferences from 117,293 participants across 175 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Kowal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Sorokowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biljana Gjoneska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Pisanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerit Pfuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1103. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05365-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review of cultural influences on ADHD and social media addiction among adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almoayad Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle East Current Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43045-025-00565-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Ego Depletion: Evidence from Multi-Lab Collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pacific Rim Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/18344909251386084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout in the general population: Role of anxiety, depression and traumatic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cruchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.100941. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jadr.2025.100941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimate Partner Violence During Lockdown: The Potent Influence of Stress and Authoritarian Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bonneterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (23-24), pp.4808-4827. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08862605241243336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Billboard-Based Tobacco Prevention Posters on Memorization, Attitudes, and Craving: Immersive Virtual Reality Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bonneterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilisa Boffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.e49344. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/49344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of content framing in smoking prevention campaigns on recognition and attitudes: a virtual reality study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bonneterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maréva Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinout Wiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilisa Boffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Psychology and Behavioral Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21642850.2024.2420810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality efficiency as exposure therapy for alcohol use: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chava Kahn-Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hedi Zerdazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253 (111027), 10 p. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2023.111027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of emotion dysregulation and emotion regulation strategies on evaluative conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Richetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Motivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.101890. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lmot.2023.101890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French validation of the short Need For Affect scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (1), pp.100813. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2022.100813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Dysregulation, Shame and Guilt Predict Severity of Gambling Among a Population of Gamblers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gambling Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10899-023-10248-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intolerance of Uncertainty and Attitudes towards Vaccination Impact Vaccinal Decision While Perceived Uncertainty Does Not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (10), pp.1742. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10101742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of enhancing human physical attractiveness: Data from 93 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Kowal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Sorokowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Pisanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslava Valentova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco A.C. Varella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution and Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (6), pp.455-474. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evolhumbehav.2022.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of exposure to social media images of thin and average size women on body satisfaction among young women: Emotion regulation and self-efficacy as modulating factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maréva Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rodgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.292-300. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bodyim.2022.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: A scoping review of the 21st‐century literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (3), pp.539-553. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jep.13756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Stress Levels and Trust toward the Government Are Associated with More Positive Attitudes toward COVID-19 Vaccines among French Students: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (9), pp.1377. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10091377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workplace Aesthetic Appreciation and Exhaustion in a COVID-19 Vaccination Center: The Role of Positive Affects and Interest in Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Foddai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Félix Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Carrein-Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (21), pp.14288. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192114288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: A scoping review of the 21st-century literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jep.13756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological distress mediates the connection between sleep deprivation and physical fighting in adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy‐thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vezirian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique‐aurélie Bricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aggressive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (3), pp.341-347. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ab.22021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some effects of sexist video games on self-masculinity associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communication and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (12), pp.1683-1698. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1369118X.2021.1877770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping Meta-Analyses Hygienic During the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allie Harbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Rubinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.722458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVIDiSTRESS Global Survey dataset on psychological and behavioural consequences of the COVID-19 outbreak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik-Borna Ćepulić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Coll-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-00784-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la Covid-19 sur la santé mentale des étudiants : mini-synthèse de la littérature actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.108-10. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2021.0664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Who Are the Cyka Blyat?” How Empathy, Impulsivity, and Motivations to Play Predict Aggressive Behaviors in Multiplayer Online Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.63-69. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cyber.2020.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Advertising Campaigns Among Online Gamblers: The Role Perceptions of Social Support and Personality Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.599988. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2021.599988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does depicting consequences of actions in narratives bolster the formation of propositional beliefs? First results from an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bonneterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), pp.1247-1262. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.3857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la Covid-19 sur la santé mentale des étudiants : mini-synthèse de la littérature actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (13), pp.108-110. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1984/nrp.2021.0664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Risk Signaling Influences Binge Drinking Impression Formation: An Evolutionary Experimental Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (11), pp.5803. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18115803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and worry in the 2020 coronavirus pandemic: relationships to trust and compliance with preventive measures across 48 countries in the COVIDiSTRESS global survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Lieberoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiang-Yi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stöckli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyemin Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Kowal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.200589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je suis un gamer ! » au-delà des stéréotypes, les enjeux d’une identité passionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 179 (3), pp.293-297. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2021.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multilab Replication of the Ego Depletion Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margriet Bentvelzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Berkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychological and Personality Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.14-24. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1948550619887702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Regulation Failure Reduces the Effect Alcohol Portrayals in Movies on Indirect Attitudes toward Alcohol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Gentile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154 (4), pp.309-324. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00223980.2020.1732853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between gambling advertising and gambling attitudes, intentions and behaviours: a critical and meta-analytic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Bouguettaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermot Lynott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cobeha.2020.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Alcohol Intoxication on Sentencing by Judges and Laypersons: Findings From a Binational Experiment in Germany and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Criminal Justice Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), pp.147-159. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1057567720953874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaken & Stirred: effect alcohol portrayals in movies on attitudes toward alcohol and self-alcohol associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Gentile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Substance Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (5), pp.462-468. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14659891.2020.1736662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How alcohol advertising and sponsorship works: effects through indirect measures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (4), pp.391-398. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/dar.12929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Bias Modification for Behavior Change in Alcohol and Smoking Addiction: Bayesian Meta-Analysis of Individual Participant Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilisa Boffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gronau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.52-78. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11065-018-9386-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-Will and Alcohol Consumption Impact on the Estimation of Responsibility on a Judgment Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substance Use and Misuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (11), pp.1903-1907. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10826084.2019.1608251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I didn’t feel like drinking, but I guess why: Evaluative conditioning changes on explicit attitudes toward alcohol and healthy foods depends on contingency awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrijn Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan El Methni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikki Rutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Werkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Motivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lmot.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory focus and self-determination motives interact to predict students’ nutrition-habit intentions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quiamzade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.477-490. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xap0000196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Paint It Black” : Chronic Emotion Regulation Difficulties Enhances Evaluative Conditioning Effect When Conditioned Stimuli Are Paired With Highly Arousing Negative Unconditioned Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (4), pp.196-203. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1614-0001/a000264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04180351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing Alcohol Abuse Through Social Networking Sites: A First Assessment of a Two-Year Ecological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid de Chazeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (12), </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/jmir.4233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Exposure to Gambling Behavior: Problem Gamblers are more Impacted by Advertising Campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICBA, Aug 2023, SEOUL, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation émotionnelle et culpabilité chez des joueurs de hasard et d’argent : Propositions d’interventions psychothérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès régional AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFTCC, May 2023, NIMES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des campagnes publicitaires et préventives sur les joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique - GIS jeux et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS - Jeux et société, Nov 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le burnout en population générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Rebuffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée de l’Association Astra (Santé Psychique et Travail).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTRA Université Paris Nanterre HU Raymond-Poincaré, 2022, Garches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do feminist women wear different bras from non-feminist ones? A large-scale analysis of feminist attitudes impact on underwear wearing and consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Recent Advances in Retailing and Consumer Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baveno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03844920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien social, la personnalité, et l’impact des campagnes publicitaires sur les joueurs d’argent et de hasard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gis jeux et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis jeux et sociétés, Oct 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just to be sure&amp;quot;: Intolerance of Uncertainty influences investigative and prescriptive behaviors of health professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Psychological Science Annual Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video games and activities for money among French adult gamblers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bratislava (Slovaquie), Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: a systematic review of the 21st century literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual European Health Psychology Society Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DecidHealth Psychometric validation of the IUS-12 and IUS-12-H scales on French healthcare professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual European Health Psychology Society Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03844821v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des campagnes publicitaires parmi les joueurs en ligne : les perceptions du rôle du soutien social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive symposium 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, MONTREAL QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des campagnes publicitaires parmi les joueurs en ligne : les perceptions du rôle du soutien social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive symposium 2021 – Université de Concordia, Montréal,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montreal (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier, Lucia Romo, Oulmann Zerhouni. Video games and activities for money among French adult gamblers. European Health Psychology Society, Aug 2022, Bratislava (Slovaquie), Slovakia. ⟨hal-04392864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Feminist Women Wear Different Bras From Non- Feminist Ones? A Large-Scale Analysis of Feminist Attitudes Impact on Underwear Wearing and Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03844925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants et adolescents face aux écrans : comment faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadia Beddiar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeunes face au numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-32, 2022, 978-2-8130-0460-4. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.6054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive bias modification in the treatment of addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinout Wiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Den Uyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilisa Boffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Addiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.231-241, 2020, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815298-0.00017-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DecidHealth : Psychometric validation of the IUS-12 and IUS-12-H scales on French healthcare professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04081044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do intolerance of uncertainty and resource consumption actually influence the therapeutic strategies chosen by physiotherapists?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meidinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04313915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.458333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Oulmann ZERHOUNI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor in Social Psychology</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oulmann-zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4026-1921</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal patterns of adolescent screen time and compulsive internet use in Moroccan high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samiha Imrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouzekri Touri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23, pp.100667-100667. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.abrep.2026.100667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand and experimenter bias and the ego-depletion effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hagger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45 (6), pp.609. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-025-08841-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Ego Depletion: Evidence from Multi-Lab Collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pacific Rim Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/18344909251386084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review of cultural influences on ADHD and social media addiction among adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almoayad Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle East Current Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43045-025-00565-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout in the general population: Role of anxiety, depression and traumatic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cruchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.100941. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jadr.2025.100941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Addictions and Stress Reactivity as Predictors of Social Cognition in University Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1521/soco.2025.43.6.604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of virtual alcohol-related stimuli on craving in university students: an exploratory virtual reality intervention study. &amp;lt;i&amp;gt;VR alcohol stimuli and university student craving&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadi Zerdazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1 [agaf077]), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agaf077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Clustering: Exploring the Interplay of Burnout, Stress, Turnover, Psychological Flexibility and Distress in a French Nurse Sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charlotte Mollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Isnard Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jan.70299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New challenges and perspectives on the organic halo effect on calories estimation: A brief review and Meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.105460. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of psychopathological dimensions on functional impairments in adults with probable ADHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Getin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (1), pp.133-153. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207411.2025.2592165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood trauma, complex PTSD, and severity of online sports betting in French bettors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva D’agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.100602. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtd.2025.100602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Organic Halo Effect: Perceived Caloric Disparities in High‐ and Low‐Calorie Foods and the Role of Nutrition Label Reading Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (2), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jhn.70052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Burnout in the General Population of France: Comparing the Maslach Burnout Inventory and the Copenhagen Burnout Inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Rebuffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mental Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (2), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mhs2.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of psychological interventions for smoking cessation among incarcerated population: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Meslot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 277, pp.112941. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2025.112941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Smoke Signals: How VR Reveals the Unexpected Effects of Antitobacco Advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bonneterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maréva Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinout Wiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilisa Boffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Behavior and Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://onlinelibrary.wiley.com, 2025 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/hbe2/9925886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand and Experimenter Bias and the Ego-Depletion Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hagger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d'Argent et Jeux vidéo des adolescents : intrications et dimensions psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Numéro spécial Volume 1 Jeux de hasard Septembre 2025, 1 (numéro spécial Jeux de hasard)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Addictions and Stress Reactivity as Predictors of Social Cognition in University Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (6), pp.603-621. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1521/soco.2025.43.6.603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study on the role of personal history of infectious and parasitic diseases on self-reported health across countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerit Pfuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Prazeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Kowal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toivo Aavik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Abad-Villaverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 242 (2), pp.220-227. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2025.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betting on influence: The impact of gambling advertising on the attitudes and behaviors of problem gamblers in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/adb0001102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive, affective and environmental factors predict the educational styles of teachers in online classes in French universities during Covid-19 lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (8), pp.944-964. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01443410.2025.2528659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Virtual Reality for Health Promotion and Primary Prevention in Psychology: Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bonneterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilisa Boffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR XR and Spatial Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.e49923-e49923. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/49923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Intolerance of Uncertainty and Resource Consumption on Therapeutic Strategies Chosen by Physiotherapists: Virtual Patient Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meidinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Rehabilitation and Assistive Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.e73818. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/73818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural data on romantic love and mate preferences from 117,293 participants across 175 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Kowal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Sorokowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biljana Gjoneska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Pisanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerit Pfuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1103. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05365-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimate Partner Violence During Lockdown: The Potent Influence of Stress and Authoritarian Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bonneterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (23-24), pp.4808-4827. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08862605241243336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of content framing in smoking prevention campaigns on recognition and attitudes: a virtual reality study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bonneterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maréva Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinout Wiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilisa Boffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Psychology and Behavioral Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21642850.2024.2420810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Billboard-Based Tobacco Prevention Posters on Memorization, Attitudes, and Craving: Immersive Virtual Reality Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bonneterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilisa Boffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.e49344. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/49344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Dysregulation, Shame and Guilt Predict Severity of Gambling Among a Population of Gamblers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gambling Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10899-023-10248-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality efficiency as exposure therapy for alcohol use: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chava Kahn-Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hedi Zerdazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253 (111027), 10 p. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2023.111027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of emotion dysregulation and emotion regulation strategies on evaluative conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Richetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Motivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.101890. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lmot.2023.101890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French validation of the short Need For Affect scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (1), pp.100813. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2022.100813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of enhancing human physical attractiveness: Data from 93 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Kowal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Sorokowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Pisanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslava Valentova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco A.C. Varella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution and Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (6), pp.455-474. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evolhumbehav.2022.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of exposure to social media images of thin and average size women on body satisfaction among young women: Emotion regulation and self-efficacy as modulating factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maréva Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rodgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.292-300. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bodyim.2022.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: A scoping review of the 21st‐century literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (3), pp.539-553. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jep.13756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intolerance of Uncertainty and Attitudes towards Vaccination Impact Vaccinal Decision While Perceived Uncertainty Does Not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (10), pp.1742. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10101742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Stress Levels and Trust toward the Government Are Associated with More Positive Attitudes toward COVID-19 Vaccines among French Students: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (9), pp.1377. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10091377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workplace Aesthetic Appreciation and Exhaustion in a COVID-19 Vaccination Center: The Role of Positive Affects and Interest in Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Foddai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Félix Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Carrein-Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (21), pp.14288. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192114288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: A scoping review of the 21st-century literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jep.13756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological distress mediates the connection between sleep deprivation and physical fighting in adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy‐thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vezirian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique‐aurélie Bricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aggressive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (3), pp.341-347. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ab.22021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Risk Signaling Influences Binge Drinking Impression Formation: An Evolutionary Experimental Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (11), pp.5803. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18115803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je suis un gamer ! » au-delà des stéréotypes, les enjeux d’une identité passionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 179 (3), pp.293-297. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2021.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and worry in the 2020 coronavirus pandemic: relationships to trust and compliance with preventive measures across 48 countries in the COVIDiSTRESS global survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Lieberoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiang-Yi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stöckli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyemin Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Kowal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.200589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping Meta-Analyses Hygienic During the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allie Harbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Rubinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.722458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some effects of sexist video games on self-masculinity associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communication and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (12), pp.1683-1698. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1369118X.2021.1877770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la Covid-19 sur la santé mentale des étudiants : mini-synthèse de la littérature actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.108-10. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2021.0664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVIDiSTRESS Global Survey dataset on psychological and behavioural consequences of the COVID-19 outbreak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik-Borna Ćepulić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Coll-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-00784-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Who Are the Cyka Blyat?” How Empathy, Impulsivity, and Motivations to Play Predict Aggressive Behaviors in Multiplayer Online Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.63-69. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cyber.2020.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Advertising Campaigns Among Online Gamblers: The Role Perceptions of Social Support and Personality Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.599988. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2021.599988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la Covid-19 sur la santé mentale des étudiants : mini-synthèse de la littérature actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (13), pp.108-110. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1984/nrp.2021.0664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does depicting consequences of actions in narratives bolster the formation of propositional beliefs? First results from an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bonneterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), pp.1247-1262. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.3857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaken & Stirred: effect alcohol portrayals in movies on attitudes toward alcohol and self-alcohol associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Gentile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Substance Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (5), pp.462-468. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14659891.2020.1736662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multilab Replication of the Ego Depletion Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margriet Bentvelzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Berkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychological and Personality Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.14-24. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1948550619887702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Regulation Failure Reduces the Effect Alcohol Portrayals in Movies on Indirect Attitudes toward Alcohol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Gentile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154 (4), pp.309-324. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00223980.2020.1732853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between gambling advertising and gambling attitudes, intentions and behaviours: a critical and meta-analytic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Bouguettaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermot Lynott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cobeha.2020.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Alcohol Intoxication on Sentencing by Judges and Laypersons: Findings From a Binational Experiment in Germany and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Criminal Justice Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), pp.147-159. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1057567720953874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Bias Modification for Behavior Change in Alcohol and Smoking Addiction: Bayesian Meta-Analysis of Individual Participant Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilisa Boffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gronau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.52-78. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11065-018-9386-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How alcohol advertising and sponsorship works: effects through indirect measures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (4), pp.391-398. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/dar.12929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-Will and Alcohol Consumption Impact on the Estimation of Responsibility on a Judgment Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substance Use and Misuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (11), pp.1903-1907. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10826084.2019.1608251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I didn’t feel like drinking, but I guess why: Evaluative conditioning changes on explicit attitudes toward alcohol and healthy foods depends on contingency awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrijn Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan El Methni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikki Rutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Werkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Motivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lmot.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory focus and self-determination motives interact to predict students’ nutrition-habit intentions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quiamzade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.477-490. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xap0000196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Paint It Black” : Chronic Emotion Regulation Difficulties Enhances Evaluative Conditioning Effect When Conditioned Stimuli Are Paired With Highly Arousing Negative Unconditioned Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (4), pp.196-203. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1614-0001/a000264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04180351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing Alcohol Abuse Through Social Networking Sites: A First Assessment of a Two-Year Ecological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid de Chazeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (12), </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/jmir.4233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Exposure to Gambling Behavior: Problem Gamblers are more Impacted by Advertising Campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICBA, Aug 2023, SEOUL, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation émotionnelle et culpabilité chez des joueurs de hasard et d’argent : Propositions d’interventions psychothérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès régional AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFTCC, May 2023, NIMES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des campagnes publicitaires et préventives sur les joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique - GIS jeux et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS - Jeux et société, Nov 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le burnout en population générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Rebuffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée de l’Association Astra (Santé Psychique et Travail).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTRA Université Paris Nanterre HU Raymond-Poincaré, 2022, Garches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do feminist women wear different bras from non-feminist ones? A large-scale analysis of feminist attitudes impact on underwear wearing and consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Recent Advances in Retailing and Consumer Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baveno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03844920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien social, la personnalité, et l’impact des campagnes publicitaires sur les joueurs d’argent et de hasard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gis jeux et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis jeux et sociétés, Oct 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just to be sure&amp;quot;: Intolerance of Uncertainty influences investigative and prescriptive behaviors of health professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Psychological Science Annual Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video games and activities for money among French adult gamblers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bratislava (Slovaquie), Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: a systematic review of the 21st century literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual European Health Psychology Society Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DecidHealth Psychometric validation of the IUS-12 and IUS-12-H scales on French healthcare professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual European Health Psychology Society Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03844821v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des campagnes publicitaires parmi les joueurs en ligne : les perceptions du rôle du soutien social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive symposium 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, MONTREAL QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des campagnes publicitaires parmi les joueurs en ligne : les perceptions du rôle du soutien social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive symposium 2021 – Université de Concordia, Montréal,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montreal (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier, Lucia Romo, Oulmann Zerhouni. Video games and activities for money among French adult gamblers. European Health Psychology Society, Aug 2022, Bratislava (Slovaquie), Slovakia. ⟨hal-04392864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Feminist Women Wear Different Bras From Non- Feminist Ones? A Large-Scale Analysis of Feminist Attitudes Impact on Underwear Wearing and Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03844925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants et adolescents face aux écrans : comment faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadia Beddiar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeunes face au numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-32, 2022, 978-2-8130-0460-4. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.6054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive bias modification in the treatment of addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinout Wiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Den Uyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilisa Boffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Addiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.231-241, 2020, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815298-0.00017-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do intolerance of uncertainty and resource consumption actually influence the therapeutic strategies chosen by physiotherapists?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meidinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04313915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DecidHealth : Psychometric validation of the IUS-12 and IUS-12-H scales on French healthcare professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04081044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId272"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50CDBACC"/>
+    <w:nsid w:val="1683EB88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oulmann-zerhouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4026-1921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502986v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Imrani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzekri Touri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2026.100667" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Besson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.70052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355565v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rome" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hennequin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meslot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Negre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2025.112941" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rebuffe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Tessier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mhs2.97" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355493v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Bonneterre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Barr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinout Wiers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilisa Boffo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/hbe2/9925886" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355510v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hagger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerit Pfuhl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Prazeres" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kowal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toivo Aavik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Villaverde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2025.02.030" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355562v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Mollet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Isnard Bagnis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.70299" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05110935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105460" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355499v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/adb0001102" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355494v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2025.2528659" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372273v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Houtin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meidinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Antunes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/73818" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva D&#8217;agostino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2025.100602" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49923" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355491v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sorokowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Gjoneska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pisanski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05365-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almoayad Tayeb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43045-025-00565-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Dang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Xiao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Mao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baumert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/18344909251386084" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355492v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cruchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2025.100941" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355469v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lepage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08862605241243336" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49344" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355476v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2024.2420810" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329381v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny N&#232;gre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemercier-Dugarin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chava Kahn-Lewin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gomet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hedi Zerdazi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2023.111027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329350v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Richetin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lmot.2023.101890" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2022.100813" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231472v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-023-10248-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843498v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monvoisin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10101742" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464091v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslava Valentova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A.C. Varella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2022.08.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329300v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rodgers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2022.09.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329293v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.13756" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04531851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10091377" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329303v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scrima" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Foddai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Hamel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carrein-Lerouge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Codou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114288" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843525v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329288v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#8208;thai Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vezirian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique&#8208;aur&#233;lie Bricout" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ab.22021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329109v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Gentile" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369118X.2021.1877770" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Boudesseul" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allie Harbert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Rubinos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.722458" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329100v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamada" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik-Borna &#262;epuli&#263;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Coll-Mart&#237;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debove" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00784-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319818v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naass&#239;la" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0664" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329093v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2020.0041" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464090v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.599988" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329131v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Green" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3857" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329128v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naassila" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1984/nrp.2021.0664" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329123v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18115803" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329116v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lieberoth" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiang-Yi Lin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina St&#246;ckli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyemin Han" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.200589" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329108v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.01.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329071v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margriet Bentvelzen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Berkman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1948550619887702" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329076v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2020.1732853" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329077v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bouguettaya" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot Lynott" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Carter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Meyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2020.02.010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329088v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1057567720953874" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329073v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14659891.2020.1736662" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096239v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry O'Brien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dar.12929" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329027v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gronau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van Beek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Nikolaou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-018-9386-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329058v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Girod" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2019.1608251" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329035v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrijn Houben" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan El Methni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki Rutte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Werkman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lmot.2019.02.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329010v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quiamzade" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xap0000196" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180351v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1614-0001/a000264" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01717494v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Chazeron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.4233" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392958v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392956v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392963v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280979v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844920v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schott" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392871v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116280v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392864v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843560v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844821v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392827v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393460v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393458v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844925v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329433v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004604" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6054" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329410v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Den Uyl" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815298-0.00017-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081044v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313915v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oulmann-zerhouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4026-1921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502986v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Imrani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzekri Touri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2026.100667" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593153v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hagger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-08841-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Dang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Xiao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Mao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baumert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/18344909251386084" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almoayad Tayeb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43045-025-00565-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cruchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Tessier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2025.100941" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/soco.2025.43.6.604" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565720v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny N&#232;gre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemercier-Dugarin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Zerdazi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gomet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agaf077" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Mollet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Isnard Bagnis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.70299" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05110935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Besson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105460" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565719v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Getin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weibel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207411.2025.2592165" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva D&#8217;agostino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2025.100602" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355480v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.70052" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059807v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rebuffe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mhs2.97" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rome" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hennequin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meslot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Negre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2025.112941" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Bonneterre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Barr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinout Wiers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilisa Boffo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/hbe2/9925886" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355510v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361542v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/soco.2025.43.6.603" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerit Pfuhl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Prazeres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kowal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toivo Aavik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Villaverde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2025.02.030" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355499v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/adb0001102" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355494v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2025.2528659" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355462v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49923" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Houtin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meidinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Antunes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/73818" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sorokowski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Gjoneska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pisanski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05365-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355469v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lepage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08862605241243336" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355476v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2024.2420810" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49344" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231472v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-023-10248-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329381v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chava Kahn-Lewin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hedi Zerdazi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2023.111027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329350v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Richetin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lmot.2023.101890" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2022.100813" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464091v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslava Valentova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A.C. Varella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2022.08.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329300v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rodgers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2022.09.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329293v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monvoisin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.13756" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843498v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10101742" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04531851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10091377" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scrima" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Foddai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Hamel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carrein-Lerouge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Codou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114288" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843525v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329288v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#8208;thai Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vezirian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique&#8208;aur&#233;lie Bricout" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ab.22021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329123v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Boudesseul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18115803" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329108v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.01.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lieberoth" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiang-Yi Lin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina St&#246;ckli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyemin Han" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.200589" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allie Harbert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Rubinos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.722458" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329109v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Gentile" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369118X.2021.1877770" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319818v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naass&#239;la" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0664" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329100v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamada" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik-Borna &#262;epuli&#263;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Coll-Mart&#237;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debove" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00784-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329093v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2020.0041" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464090v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.599988" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329128v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naassila" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1984/nrp.2021.0664" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329131v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Green" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3857" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329073v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14659891.2020.1736662" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329071v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margriet Bentvelzen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Berkman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1948550619887702" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329076v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2020.1732853" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329077v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bouguettaya" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot Lynott" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Carter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Meyer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2020.02.010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329088v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1057567720953874" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329027v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gronau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van Beek" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Nikolaou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-018-9386-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096239v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry O'Brien" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dar.12929" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329058v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Girod" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2019.1608251" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329035v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrijn Houben" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan El Methni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki Rutte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Werkman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lmot.2019.02.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329010v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quiamzade" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xap0000196" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180351v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1614-0001/a000264" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01717494v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Chazeron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.4233" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392958v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392956v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392963v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280979v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844920v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schott" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392871v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116280v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392864v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843560v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844821v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392827v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393460v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393458v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844925v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329433v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004604" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6054" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329410v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Den Uyl" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815298-0.00017-4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313915v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081044v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>