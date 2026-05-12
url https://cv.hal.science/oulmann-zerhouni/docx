--- v1 (2026-04-20)
+++ v2 (2026-05-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.458333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Oulmann ZERHOUNI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor in Social Psychology</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oulmann-zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4026-1921</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal patterns of adolescent screen time and compulsive internet use in Moroccan high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samiha Imrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouzekri Touri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23, pp.100667-100667. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.abrep.2026.100667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand and experimenter bias and the ego-depletion effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hagger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45 (6), pp.609. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-025-08841-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Ego Depletion: Evidence from Multi-Lab Collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pacific Rim Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/18344909251386084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review of cultural influences on ADHD and social media addiction among adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almoayad Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle East Current Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43045-025-00565-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout in the general population: Role of anxiety, depression and traumatic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cruchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.100941. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jadr.2025.100941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Addictions and Stress Reactivity as Predictors of Social Cognition in University Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1521/soco.2025.43.6.604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of virtual alcohol-related stimuli on craving in university students: an exploratory virtual reality intervention study. &amp;lt;i&amp;gt;VR alcohol stimuli and university student craving&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadi Zerdazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1 [agaf077]), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agaf077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Clustering: Exploring the Interplay of Burnout, Stress, Turnover, Psychological Flexibility and Distress in a French Nurse Sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charlotte Mollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Isnard Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jan.70299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New challenges and perspectives on the organic halo effect on calories estimation: A brief review and Meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.105460. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of psychopathological dimensions on functional impairments in adults with probable ADHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Getin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (1), pp.133-153. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207411.2025.2592165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood trauma, complex PTSD, and severity of online sports betting in French bettors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva D’agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.100602. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtd.2025.100602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Organic Halo Effect: Perceived Caloric Disparities in High‐ and Low‐Calorie Foods and the Role of Nutrition Label Reading Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (2), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jhn.70052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Burnout in the General Population of France: Comparing the Maslach Burnout Inventory and the Copenhagen Burnout Inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Rebuffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mental Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (2), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mhs2.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of psychological interventions for smoking cessation among incarcerated population: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Meslot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 277, pp.112941. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2025.112941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Smoke Signals: How VR Reveals the Unexpected Effects of Antitobacco Advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bonneterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maréva Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinout Wiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilisa Boffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Behavior and Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://onlinelibrary.wiley.com, 2025 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/hbe2/9925886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand and Experimenter Bias and the Ego-Depletion Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hagger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d'Argent et Jeux vidéo des adolescents : intrications et dimensions psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Numéro spécial Volume 1 Jeux de hasard Septembre 2025, 1 (numéro spécial Jeux de hasard)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Addictions and Stress Reactivity as Predictors of Social Cognition in University Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (6), pp.603-621. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1521/soco.2025.43.6.603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study on the role of personal history of infectious and parasitic diseases on self-reported health across countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerit Pfuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Prazeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Kowal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toivo Aavik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Abad-Villaverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 242 (2), pp.220-227. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2025.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betting on influence: The impact of gambling advertising on the attitudes and behaviors of problem gamblers in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/adb0001102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive, affective and environmental factors predict the educational styles of teachers in online classes in French universities during Covid-19 lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (8), pp.944-964. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01443410.2025.2528659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Virtual Reality for Health Promotion and Primary Prevention in Psychology: Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bonneterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilisa Boffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR XR and Spatial Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.e49923-e49923. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/49923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Intolerance of Uncertainty and Resource Consumption on Therapeutic Strategies Chosen by Physiotherapists: Virtual Patient Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meidinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Rehabilitation and Assistive Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.e73818. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/73818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural data on romantic love and mate preferences from 117,293 participants across 175 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Kowal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Sorokowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biljana Gjoneska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Pisanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerit Pfuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1103. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05365-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimate Partner Violence During Lockdown: The Potent Influence of Stress and Authoritarian Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bonneterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (23-24), pp.4808-4827. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08862605241243336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of content framing in smoking prevention campaigns on recognition and attitudes: a virtual reality study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bonneterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maréva Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinout Wiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilisa Boffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Psychology and Behavioral Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21642850.2024.2420810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Billboard-Based Tobacco Prevention Posters on Memorization, Attitudes, and Craving: Immersive Virtual Reality Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bonneterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilisa Boffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.e49344. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/49344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Dysregulation, Shame and Guilt Predict Severity of Gambling Among a Population of Gamblers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gambling Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10899-023-10248-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality efficiency as exposure therapy for alcohol use: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chava Kahn-Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hedi Zerdazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253 (111027), 10 p. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2023.111027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of emotion dysregulation and emotion regulation strategies on evaluative conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Richetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Motivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.101890. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lmot.2023.101890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French validation of the short Need For Affect scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (1), pp.100813. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2022.100813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of enhancing human physical attractiveness: Data from 93 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Kowal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Sorokowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Pisanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslava Valentova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco A.C. Varella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution and Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (6), pp.455-474. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evolhumbehav.2022.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of exposure to social media images of thin and average size women on body satisfaction among young women: Emotion regulation and self-efficacy as modulating factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maréva Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rodgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.292-300. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bodyim.2022.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: A scoping review of the 21st‐century literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (3), pp.539-553. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jep.13756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intolerance of Uncertainty and Attitudes towards Vaccination Impact Vaccinal Decision While Perceived Uncertainty Does Not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (10), pp.1742. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10101742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Stress Levels and Trust toward the Government Are Associated with More Positive Attitudes toward COVID-19 Vaccines among French Students: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (9), pp.1377. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10091377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workplace Aesthetic Appreciation and Exhaustion in a COVID-19 Vaccination Center: The Role of Positive Affects and Interest in Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Foddai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Félix Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Carrein-Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (21), pp.14288. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192114288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: A scoping review of the 21st-century literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jep.13756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological distress mediates the connection between sleep deprivation and physical fighting in adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy‐thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vezirian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique‐aurélie Bricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aggressive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (3), pp.341-347. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ab.22021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Risk Signaling Influences Binge Drinking Impression Formation: An Evolutionary Experimental Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (11), pp.5803. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18115803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je suis un gamer ! » au-delà des stéréotypes, les enjeux d’une identité passionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 179 (3), pp.293-297. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2021.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and worry in the 2020 coronavirus pandemic: relationships to trust and compliance with preventive measures across 48 countries in the COVIDiSTRESS global survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Lieberoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiang-Yi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stöckli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyemin Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Kowal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.200589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping Meta-Analyses Hygienic During the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allie Harbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Rubinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.722458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some effects of sexist video games on self-masculinity associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communication and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (12), pp.1683-1698. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1369118X.2021.1877770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la Covid-19 sur la santé mentale des étudiants : mini-synthèse de la littérature actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.108-10. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2021.0664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVIDiSTRESS Global Survey dataset on psychological and behavioural consequences of the COVID-19 outbreak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik-Borna Ćepulić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Coll-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-00784-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Who Are the Cyka Blyat?” How Empathy, Impulsivity, and Motivations to Play Predict Aggressive Behaviors in Multiplayer Online Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.63-69. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cyber.2020.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Advertising Campaigns Among Online Gamblers: The Role Perceptions of Social Support and Personality Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.599988. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2021.599988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la Covid-19 sur la santé mentale des étudiants : mini-synthèse de la littérature actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (13), pp.108-110. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1984/nrp.2021.0664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does depicting consequences of actions in narratives bolster the formation of propositional beliefs? First results from an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bonneterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), pp.1247-1262. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.3857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaken & Stirred: effect alcohol portrayals in movies on attitudes toward alcohol and self-alcohol associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Gentile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Substance Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (5), pp.462-468. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14659891.2020.1736662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multilab Replication of the Ego Depletion Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margriet Bentvelzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Berkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychological and Personality Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.14-24. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1948550619887702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Regulation Failure Reduces the Effect Alcohol Portrayals in Movies on Indirect Attitudes toward Alcohol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Gentile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154 (4), pp.309-324. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00223980.2020.1732853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between gambling advertising and gambling attitudes, intentions and behaviours: a critical and meta-analytic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Bouguettaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermot Lynott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cobeha.2020.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Alcohol Intoxication on Sentencing by Judges and Laypersons: Findings From a Binational Experiment in Germany and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Criminal Justice Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), pp.147-159. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1057567720953874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Bias Modification for Behavior Change in Alcohol and Smoking Addiction: Bayesian Meta-Analysis of Individual Participant Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilisa Boffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gronau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.52-78. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11065-018-9386-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How alcohol advertising and sponsorship works: effects through indirect measures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (4), pp.391-398. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/dar.12929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-Will and Alcohol Consumption Impact on the Estimation of Responsibility on a Judgment Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substance Use and Misuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (11), pp.1903-1907. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10826084.2019.1608251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I didn’t feel like drinking, but I guess why: Evaluative conditioning changes on explicit attitudes toward alcohol and healthy foods depends on contingency awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrijn Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan El Methni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikki Rutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Werkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Motivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lmot.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory focus and self-determination motives interact to predict students’ nutrition-habit intentions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quiamzade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.477-490. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xap0000196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Paint It Black” : Chronic Emotion Regulation Difficulties Enhances Evaluative Conditioning Effect When Conditioned Stimuli Are Paired With Highly Arousing Negative Unconditioned Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (4), pp.196-203. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1614-0001/a000264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04180351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing Alcohol Abuse Through Social Networking Sites: A First Assessment of a Two-Year Ecological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid de Chazeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (12), </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/jmir.4233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Exposure to Gambling Behavior: Problem Gamblers are more Impacted by Advertising Campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICBA, Aug 2023, SEOUL, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation émotionnelle et culpabilité chez des joueurs de hasard et d’argent : Propositions d’interventions psychothérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès régional AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFTCC, May 2023, NIMES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des campagnes publicitaires et préventives sur les joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique - GIS jeux et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS - Jeux et société, Nov 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le burnout en population générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Rebuffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée de l’Association Astra (Santé Psychique et Travail).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTRA Université Paris Nanterre HU Raymond-Poincaré, 2022, Garches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do feminist women wear different bras from non-feminist ones? A large-scale analysis of feminist attitudes impact on underwear wearing and consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Recent Advances in Retailing and Consumer Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baveno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03844920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien social, la personnalité, et l’impact des campagnes publicitaires sur les joueurs d’argent et de hasard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gis jeux et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis jeux et sociétés, Oct 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just to be sure&amp;quot;: Intolerance of Uncertainty influences investigative and prescriptive behaviors of health professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Psychological Science Annual Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video games and activities for money among French adult gamblers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bratislava (Slovaquie), Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: a systematic review of the 21st century literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual European Health Psychology Society Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DecidHealth Psychometric validation of the IUS-12 and IUS-12-H scales on French healthcare professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual European Health Psychology Society Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03844821v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des campagnes publicitaires parmi les joueurs en ligne : les perceptions du rôle du soutien social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive symposium 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, MONTREAL QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des campagnes publicitaires parmi les joueurs en ligne : les perceptions du rôle du soutien social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive symposium 2021 – Université de Concordia, Montréal,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montreal (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier, Lucia Romo, Oulmann Zerhouni. Video games and activities for money among French adult gamblers. European Health Psychology Society, Aug 2022, Bratislava (Slovaquie), Slovakia. ⟨hal-04392864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Feminist Women Wear Different Bras From Non- Feminist Ones? A Large-Scale Analysis of Feminist Attitudes Impact on Underwear Wearing and Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03844925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants et adolescents face aux écrans : comment faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadia Beddiar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeunes face au numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-32, 2022, 978-2-8130-0460-4. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.6054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive bias modification in the treatment of addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinout Wiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Den Uyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilisa Boffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Addiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.231-241, 2020, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815298-0.00017-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do intolerance of uncertainty and resource consumption actually influence the therapeutic strategies chosen by physiotherapists?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meidinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04313915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DecidHealth : Psychometric validation of the IUS-12 and IUS-12-H scales on French healthcare professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04081044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId272"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.458333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Oulmann ZERHOUNI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor in Social Psychology</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oulmann-zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4026-1921</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal patterns of adolescent screen time and compulsive internet use in Moroccan high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samiha Imrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouzekri Touri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addictive Behaviors Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23, pp.100667-100667. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.abrep.2026.100667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand and experimenter bias and the ego-depletion effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hagger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45 (6), pp.609. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-025-08841-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Organic Halo Effect: Perceived Caloric Disparities in High‐ and Low‐Calorie Foods and the Role of Nutrition Label Reading Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (2), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jhn.70052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Burnout in the General Population of France: Comparing the Maslach Burnout Inventory and the Copenhagen Burnout Inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Rebuffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mental Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (2), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mhs2.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of psychological interventions for smoking cessation among incarcerated population: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Meslot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 277, pp.112941. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2025.112941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study on the role of personal history of infectious and parasitic diseases on self-reported health across countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerit Pfuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Prazeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Kowal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toivo Aavik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Abad-Villaverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 242 (2), pp.220-227. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2025.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Smoke Signals: How VR Reveals the Unexpected Effects of Antitobacco Advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bonneterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maréva Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinout Wiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilisa Boffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Behavior and Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://onlinelibrary.wiley.com, 2025 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/hbe2/9925886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand and Experimenter Bias and the Ego-Depletion Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hagger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d'Argent et Jeux vidéo des adolescents : intrications et dimensions psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Numéro spécial Volume 1 Jeux de hasard Septembre 2025, 1 (numéro spécial Jeux de hasard)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Addictions and Stress Reactivity as Predictors of Social Cognition in University Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (6), pp.603-621. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1521/soco.2025.43.6.603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood trauma, complex PTSD, and severity of online sports betting in French bettors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva D’agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.100602. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtd.2025.100602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of psychopathological dimensions on functional impairments in adults with probable ADHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Getin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fouques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (1), pp.133-153. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207411.2025.2592165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive, affective and environmental factors predict the educational styles of teachers in online classes in French universities during Covid-19 lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (8), pp.944-964. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01443410.2025.2528659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betting on influence: The impact of gambling advertising on the attitudes and behaviors of problem gamblers in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Addictive Behaviors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/adb0001102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New challenges and perspectives on the organic halo effect on calories estimation: A brief review and Meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.105460. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of virtual alcohol-related stimuli on craving in university students: an exploratory virtual reality intervention study. &amp;lt;i&amp;gt;VR alcohol stimuli and university student craving&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadi Zerdazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol and Alcoholism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1 [agaf077]), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/alcalc/agaf077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Clustering: Exploring the Interplay of Burnout, Stress, Turnover, Psychological Flexibility and Distress in a French Nurse Sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charlotte Mollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Isnard Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jan.70299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Virtual Reality for Health Promotion and Primary Prevention in Psychology: Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bonneterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilisa Boffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR XR and Spatial Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.e49923-e49923. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/49923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Intolerance of Uncertainty and Resource Consumption on Therapeutic Strategies Chosen by Physiotherapists: Virtual Patient Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meidinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Rehabilitation and Assistive Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.e73818. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/73818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural data on romantic love and mate preferences from 117,293 participants across 175 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Kowal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Sorokowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biljana Gjoneska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Pisanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerit Pfuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1103. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05365-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review of cultural influences on ADHD and social media addiction among adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almoayad Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle East Current Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43045-025-00565-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Ego Depletion: Evidence from Multi-Lab Collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pacific Rim Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/18344909251386084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Addictions and Stress Reactivity as Predictors of Social Cognition in University Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1521/soco.2025.43.6.604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout in the general population: Role of anxiety, depression and traumatic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cruchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.100941. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jadr.2025.100941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimate Partner Violence During Lockdown: The Potent Influence of Stress and Authoritarian Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bonneterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (23-24), pp.4808-4827. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08862605241243336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of content framing in smoking prevention campaigns on recognition and attitudes: a virtual reality study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bonneterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maréva Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinout Wiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilisa Boffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Psychology and Behavioral Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21642850.2024.2420810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Billboard-Based Tobacco Prevention Posters on Memorization, Attitudes, and Craving: Immersive Virtual Reality Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bonneterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilisa Boffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.e49344. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/49344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality efficiency as exposure therapy for alcohol use: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chava Kahn-Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hedi Zerdazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253 (111027), 10 p. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2023.111027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of emotion dysregulation and emotion regulation strategies on evaluative conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Richetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Motivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.101890. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lmot.2023.101890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French validation of the short Need For Affect scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (1), pp.100813. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2022.100813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Dysregulation, Shame and Guilt Predict Severity of Gambling Among a Population of Gamblers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gambling Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10899-023-10248-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intolerance of Uncertainty and Attitudes towards Vaccination Impact Vaccinal Decision While Perceived Uncertainty Does Not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (10), pp.1742. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10101742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Stress Levels and Trust toward the Government Are Associated with More Positive Attitudes toward COVID-19 Vaccines among French Students: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (9), pp.1377. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10091377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: A scoping review of the 21st‐century literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (3), pp.539-553. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jep.13756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of enhancing human physical attractiveness: Data from 93 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Kowal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Sorokowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Pisanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslava Valentova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco A.C. Varella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution and Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (6), pp.455-474. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evolhumbehav.2022.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of exposure to social media images of thin and average size women on body satisfaction among young women: Emotion regulation and self-efficacy as modulating factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maréva Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rodgers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.292-300. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bodyim.2022.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workplace Aesthetic Appreciation and Exhaustion in a COVID-19 Vaccination Center: The Role of Positive Affects and Interest in Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scrima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Foddai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Félix Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Carrein-Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (21), pp.14288. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192114288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: A scoping review of the 21st-century literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jep.13756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological distress mediates the connection between sleep deprivation and physical fighting in adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy‐thai Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vezirian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique‐aurélie Bricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aggressive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (3), pp.341-347. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ab.22021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some effects of sexist video games on self-masculinity associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communication and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (12), pp.1683-1698. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1369118X.2021.1877770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de la Covid-19 sur la santé mentale des étudiants : mini-synthèse de la littérature actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassïla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.108-10. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/nrp.2021.0664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVIDiSTRESS Global Survey dataset on psychological and behavioural consequences of the COVID-19 outbreak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik-Borna Ćepulić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Coll-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-00784-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping Meta-Analyses Hygienic During the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allie Harbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio Rubinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.722458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Advertising Campaigns Among Online Gamblers: The Role Perceptions of Social Support and Personality Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.599988. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2021.599988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Who Are the Cyka Blyat?” How Empathy, Impulsivity, and Motivations to Play Predict Aggressive Behaviors in Multiplayer Online Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.63-69. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cyber.2020.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la Covid-19 sur la santé mentale des étudiants : mini-synthèse de la littérature actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Naassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (13), pp.108-110. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1984/nrp.2021.0664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does depicting consequences of actions in narratives bolster the formation of propositional beliefs? First results from an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Bonneterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), pp.1247-1262. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.3857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Risk Signaling Influences Binge Drinking Impression Formation: An Evolutionary Experimental Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (11), pp.5803. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18115803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je suis un gamer ! » au-delà des stéréotypes, les enjeux d’une identité passionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 179 (3), pp.293-297. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2021.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and worry in the 2020 coronavirus pandemic: relationships to trust and compliance with preventive measures across 48 countries in the COVIDiSTRESS global survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Lieberoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiang-Yi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stöckli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyemin Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Kowal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.200589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multilab Replication of the Ego Depletion Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margriet Bentvelzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Berkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychological and Personality Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.14-24. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1948550619887702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Regulation Failure Reduces the Effect Alcohol Portrayals in Movies on Indirect Attitudes toward Alcohol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Gentile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154 (4), pp.309-324. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00223980.2020.1732853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between gambling advertising and gambling attitudes, intentions and behaviours: a critical and meta-analytic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Bouguettaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermot Lynott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cobeha.2020.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Alcohol Intoxication on Sentencing by Judges and Laypersons: Findings From a Binational Experiment in Germany and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Criminal Justice Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), pp.147-159. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1057567720953874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaken & Stirred: effect alcohol portrayals in movies on attitudes toward alcohol and self-alcohol associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Gentile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Substance Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (5), pp.462-468. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14659891.2020.1736662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How alcohol advertising and sponsorship works: effects through indirect measures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry O'Brien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (4), pp.391-398. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/dar.12929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Bias Modification for Behavior Change in Alcohol and Smoking Addiction: Bayesian Meta-Analysis of Individual Participant Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilisa Boffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gronau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriaki Nikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.52-78. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11065-018-9386-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-Will and Alcohol Consumption Impact on the Estimation of Responsibility on a Judgment Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substance Use and Misuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (11), pp.1903-1907. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10826084.2019.1608251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I didn’t feel like drinking, but I guess why: Evaluative conditioning changes on explicit attitudes toward alcohol and healthy foods depends on contingency awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrijn Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan El Methni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikki Rutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Werkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Motivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lmot.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory focus and self-determination motives interact to predict students’ nutrition-habit intentions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quiamzade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.477-490. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xap0000196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Paint It Black” : Chronic Emotion Regulation Difficulties Enhances Evaluative Conditioning Effect When Conditioned Stimuli Are Paired With Highly Arousing Negative Unconditioned Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (4), pp.196-203. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1614-0001/a000264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04180351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing Alcohol Abuse Through Social Networking Sites: A First Assessment of a Two-Year Ecological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid de Chazeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (12), </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/jmir.4233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation émotionnelle et culpabilité chez des joueurs de hasard et d’argent : Propositions d’interventions psychothérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès régional AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFTCC, May 2023, NIMES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Exposure to Gambling Behavior: Problem Gamblers are more Impacted by Advertising Campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICBA, Aug 2023, SEOUL, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des campagnes publicitaires et préventives sur les joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique - GIS jeux et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS - Jeux et société, Nov 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le burnout en population générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Rebuffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée de l’Association Astra (Santé Psychique et Travail).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTRA Université Paris Nanterre HU Raymond-Poincaré, 2022, Garches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do feminist women wear different bras from non-feminist ones? A large-scale analysis of feminist attitudes impact on underwear wearing and consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Recent Advances in Retailing and Consumer Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baveno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03844920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien social, la personnalité, et l’impact des campagnes publicitaires sur les joueurs d’argent et de hasard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gis jeux et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis jeux et sociétés, Oct 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just to be sure&amp;quot;: Intolerance of Uncertainty influences investigative and prescriptive behaviors of health professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Psychological Science Annual Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video games and activities for money among French adult gamblers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bratislava (Slovaquie), Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: a systematic review of the 21st century literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual European Health Psychology Society Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DecidHealth Psychometric validation of the IUS-12 and IUS-12-H scales on French healthcare professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual European Health Psychology Society Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03844821v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des campagnes publicitaires parmi les joueurs en ligne : les perceptions du rôle du soutien social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive symposium 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, MONTREAL QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des campagnes publicitaires parmi les joueurs en ligne : les perceptions du rôle du soutien social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive symposium 2021 – Université de Concordia, Montréal,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montreal (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier, Lucia Romo, Oulmann Zerhouni. Video games and activities for money among French adult gamblers. European Health Psychology Society, Aug 2022, Bratislava (Slovaquie), Slovakia. ⟨hal-04392864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Feminist Women Wear Different Bras From Non- Feminist Ones? A Large-Scale Analysis of Feminist Attitudes Impact on Underwear Wearing and Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03844925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants et adolescents face aux écrans : comment faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadia Beddiar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeunes face au numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-32, 2022, 978-2-8130-0460-4. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.6054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive bias modification in the treatment of addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinout Wiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tess Den Uyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilisa Boffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Addiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.231-241, 2020, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815298-0.00017-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DecidHealth : Psychometric validation of the IUS-12 and IUS-12-H scales on French healthcare professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04081044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do intolerance of uncertainty and resource consumption actually influence the therapeutic strategies chosen by physiotherapists?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulmann Zerhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meidinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04313915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId272"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1683EB88"/>
+    <w:nsid w:val="879431B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oulmann-zerhouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4026-1921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502986v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Imrani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzekri Touri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2026.100667" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593153v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hagger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-08841-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Dang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Xiao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Mao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baumert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/18344909251386084" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almoayad Tayeb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43045-025-00565-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cruchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Tessier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2025.100941" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/soco.2025.43.6.604" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565720v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny N&#232;gre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemercier-Dugarin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Zerdazi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gomet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agaf077" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Mollet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Isnard Bagnis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.70299" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05110935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Besson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105460" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565719v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Getin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weibel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207411.2025.2592165" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva D&#8217;agostino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2025.100602" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355480v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.70052" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059807v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rebuffe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mhs2.97" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rome" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hennequin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meslot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Negre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2025.112941" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Bonneterre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Barr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinout Wiers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilisa Boffo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/hbe2/9925886" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355510v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361542v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/soco.2025.43.6.603" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerit Pfuhl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Prazeres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kowal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toivo Aavik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Villaverde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2025.02.030" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355499v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/adb0001102" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355494v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2025.2528659" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355462v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49923" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Houtin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meidinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Antunes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/73818" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sorokowski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Gjoneska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pisanski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05365-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355469v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lepage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08862605241243336" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355476v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2024.2420810" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49344" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231472v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-023-10248-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329381v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chava Kahn-Lewin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hedi Zerdazi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2023.111027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329350v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Richetin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lmot.2023.101890" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2022.100813" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464091v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslava Valentova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A.C. Varella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2022.08.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329300v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rodgers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2022.09.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329293v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monvoisin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.13756" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843498v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10101742" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04531851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10091377" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scrima" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Foddai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Hamel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carrein-Lerouge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Codou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114288" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843525v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329288v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#8208;thai Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vezirian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique&#8208;aur&#233;lie Bricout" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ab.22021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329123v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Boudesseul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18115803" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329108v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.01.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lieberoth" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiang-Yi Lin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina St&#246;ckli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyemin Han" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.200589" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allie Harbert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Rubinos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.722458" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329109v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Gentile" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369118X.2021.1877770" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319818v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naass&#239;la" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0664" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329100v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamada" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik-Borna &#262;epuli&#263;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Coll-Mart&#237;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debove" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00784-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329093v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2020.0041" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464090v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.599988" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329128v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naassila" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1984/nrp.2021.0664" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329131v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Green" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3857" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329073v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14659891.2020.1736662" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329071v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margriet Bentvelzen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Berkman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1948550619887702" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329076v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2020.1732853" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329077v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bouguettaya" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot Lynott" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Carter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Meyer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2020.02.010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329088v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1057567720953874" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329027v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gronau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van Beek" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Nikolaou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-018-9386-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096239v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry O'Brien" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dar.12929" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329058v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Girod" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2019.1608251" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329035v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrijn Houben" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan El Methni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki Rutte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Werkman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lmot.2019.02.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329010v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quiamzade" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xap0000196" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180351v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1614-0001/a000264" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01717494v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Chazeron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.4233" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392958v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392956v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392963v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280979v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844920v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schott" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392871v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116280v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392864v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843560v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844821v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392827v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393460v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393458v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844925v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329433v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004604" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6054" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329410v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Den Uyl" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815298-0.00017-4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313915v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081044v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oulmann-zerhouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4026-1921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502986v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Imrani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzekri Touri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2026.100667" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593153v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hagger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-08841-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Besson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.70052" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rebuffe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Tessier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mhs2.97" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355565v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rome" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hennequin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meslot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Negre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2025.112941" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355479v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerit Pfuhl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Prazeres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kowal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toivo Aavik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Villaverde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2025.02.030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Bonneterre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Barr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinout Wiers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilisa Boffo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/hbe2/9925886" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/soco.2025.43.6.603" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva D&#8217;agostino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2025.100602" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Getin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weibel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fouques" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207411.2025.2592165" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Legrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2025.2528659" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/adb0001102" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05110935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105460" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565720v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny N&#232;gre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemercier-Dugarin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Zerdazi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gomet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agaf077" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Mollet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Isnard Bagnis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.70299" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355462v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49923" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355488v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Houtin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meidinger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Antunes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/73818" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355491v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sorokowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Gjoneska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pisanski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05365-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almoayad Tayeb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43045-025-00565-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355563v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Dang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Xiao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Mao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baumert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/18344909251386084" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355485v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/soco.2025.43.6.604" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355492v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cruchet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2025.100941" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355469v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lepage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08862605241243336" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355476v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2024.2420810" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49344" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329381v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chava Kahn-Lewin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hedi Zerdazi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2023.111027" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329350v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Richetin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lmot.2023.101890" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329275v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2022.100813" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231472v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-023-10248-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843498v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monvoisin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10101742" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04531851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10091377" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329293v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.13756" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464091v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslava Valentova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A.C. Varella" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2022.08.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rodgers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2022.09.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scrima" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Foddai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Hamel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carrein-Lerouge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Codou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114288" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843525v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329288v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#8208;thai Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vezirian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique&#8208;aur&#233;lie Bricout" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ab.22021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329109v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Gentile" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369118X.2021.1877770" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319818v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naass&#239;la" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0664" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329100v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yamada" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik-Borna &#262;epuli&#263;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Coll-Mart&#237;n" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debove" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00784-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329266v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Boudesseul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allie Harbert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Rubinos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.722458" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464090v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.599988" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329093v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2020.0041" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329128v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naassila" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1984/nrp.2021.0664" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329131v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Green" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3857" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329123v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18115803" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329108v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.01.007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329116v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lieberoth" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiang-Yi Lin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina St&#246;ckli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyemin Han" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.200589" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329071v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barker" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margriet Bentvelzen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Berkman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1948550619887702" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329076v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2020.1732853" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329077v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bouguettaya" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot Lynott" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Carter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Meyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2020.02.010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329088v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1057567720953874" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329073v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14659891.2020.1736662" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096239v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry O'Brien" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dar.12929" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gronau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van Beek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Nikolaou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-018-9386-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329058v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Girod" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2019.1608251" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329035v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrijn Houben" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan El Methni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki Rutte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Werkman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lmot.2019.02.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329010v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quiamzade" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xap0000196" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180351v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1614-0001/a000264" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01717494v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Chazeron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.4233" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392956v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392958v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392963v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280979v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844920v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schott" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392871v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116280v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392864v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843560v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844821v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392827v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393460v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393458v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844925v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329433v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004604" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6054" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329410v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Den Uyl" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815298-0.00017-4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081044v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313915v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>