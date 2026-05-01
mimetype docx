--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Oum-El-Kheir Aktouf </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral interaction identification between safety and security features in safety-critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarshini Priyadarshini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Massierer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.104846. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2026.104846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Secure Android Apps Development Life-Cycle: Vulnerabilities and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1 &amp; 2), pp.54-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Mapping Study of Security in Multi-Embedded-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.154902-154913. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3128287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An In-depth Study of MPU-based Isolation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Di Vito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hardware and Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.365-381. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41635-019-00078-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeRFID Project: A complete Framework for the Improvement of UHF RFID System Dependability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1&amp;2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fault fuzzy-ontology for large scale fault-tolerant wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Benazzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.203-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analysis of an RFID system for its Dependability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nait Bahloul Safia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Embedded and Real-Time Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeRFID-MW: a RFID Middleware with runtime fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special issue on RFID Technologies and Internet of Things, 9 (1), pp.57-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID System On-line Testing Based on the Evaluation of the Tags Read-Error-Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-010-5191-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-Diagnosis Algorithms for Parallel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 47, pp.675-695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Distributed Diagnosis Algorithms in Parallel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 24, pp.1205-1222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des architectures parallèles : un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16 (2), pp.195-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HENDRICS: A Hardware-in-the-Loop Testbed for Enhanced Intrusion Detection, Response and Recovery of Industrial Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalie Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Breux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Symposium on Research in Computer Security (ESORICS 2025), Workshop on Assessment with New methodologies, Unified Benchmarks, and environments, of Intrusion detection and response Systems (ANUBIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting Mirai : Spatio-Sequential Analysis and Restoration Strategies Using MITRE ATT&amp;CK and D3FEND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Nordic Conference on Secure IT Systems (NordSec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Digital Twins and Multi-Agent Systems Approaches for Security Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECURWARE 2024, The Eighteenth International Conference on Emerging Security Information, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Nov 2024, Saint-Laurent-Du-Var, Nice, France. pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privbench: A Benchmark Capturing Privilege Escalation Vulnerabilities in Android</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 21st Annual International Conference on Privacy, Security and Trust (PST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Sydney, France. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PST62714.2024.10788068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized and Autonomous Key Management for Open Multi-Agent Systems of Embedded Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference, CoopIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Oct 2023, Groningen, Netherlands. pp.119-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of autonomous response and recovery mechanisms for embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information, RESSI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAKI: A Multi-Agent Public Key Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, IEEE, ACM, Feb 2023, Lisbon, Portugal. pp.177-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-TAR: A Compositional Threat Analysis and Risk Assessment Method for Infrastructure-Based Autonomous Driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelsalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADIoT 2023 : The 6th International Workshop on Attacks and Defenses for Internet-of-Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-based software architecture analysis to identify safety and security interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarshini -</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Massierer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 20th International Conference on Software Architecture (ICSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, L'Aquila, Italy. pp.12-22, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSA56044.2023.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Décentralisée de Clefs Cryptographiques dans un Système Multi-Agents Embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDE Plugins for Secure Android Applications Development: Analysis & Classification Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECURWARE 2022 : The Sixteenth International Conference on Emerging Security Information, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Oct 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequate Testing Unmanned Autonomous Vehicle Systems - Infrastructures, Approaches, Issues, Challenges, and Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wencen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Service-Oriented System Engineering (SOSE 2022), in conjunction with IEEE International Congress On Intelligent And Service-Oriented Systems Engineering (CISOSE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, San Francisco Bay Area, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Public Key Infrastructure for Autonomous Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2022 Ensuring Trust in a Decentralized World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile applications testing based on Bigraphs and Dynamic feature Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Bình Lê Thị</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Thanh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Conference on Intelligence of Things (ICIT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Developers in Preventing Permissions Related Issues in Android Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Software Engineering for Resilient Systems SERENE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich (en ligne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Identifying Inconsistencies between Functional Safety and Cybersecurity of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarshini -</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Massierer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Critical Automotive Applications: Robustness &amp; Safety (CARS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Münich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of Run-Time Testing of Self Organizations in Multi-Embedded-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 29th Euromicro International Conference on Parallel, Distributed and Network-Based Processing (PDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Valladolid, Spain. pp.62-66, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP52278.2021.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Creation of Automated Prediction Systems for Trust and Dependability Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Cioroaica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Chren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28 th International Conference on Software, Telecommunications and Computer Networks (SoftCOM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Hvar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience report on developing a crowdsourcing test platform for mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Bình Lê Thị</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Nguyen Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Computational Collective Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible and Efficient Hardware Isolation Module for Secure Lightweight Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 15th European Dependable Computing Conference (EDCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward testing self-organizations in multi-embedded-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop, SERENE 2019 Naples, Italy, September 17, 2019 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Aware Approach to Trust Management Systems for Embedded Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Darroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop, SERENE 2019 Naples, Italy, September 17, 2019 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shcot: Secure (and verified) Hybrid Chain of Trust to protect from malicious software in lightweight devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st Annual International Workshop on Software Hardware Interaction Faults, SHIFT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toubkal: A Flexible and Efficient Hardware Isolation Module for Secure Lightweight Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 15th European Dependable Computing Conference (EDCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Embedded Multi-Agent System Methodology and Positioning on Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second International Workshop on Software Faults (IWSF'17) colocated with ISSRE 2017 (28th International Symposium on Software Reliability Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-Level Simulation for the Dependability Improvement of UHF RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWMC 2016 : The Twelfth International Conference on Wireless and Mobile Communications (includes QoSE WMC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Nov 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Model and Coverage Analysis for Location based Mobile Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadahiro Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Conference on Software Engineering and Knowledge Engineering (SEKE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing location-based function services for mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadahiro Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2015 MCTaaS Workshop in conjunction with 2015 IEEE Symposium on Service-Oriented System Engineering (SOSE), San Francisco Bay, USA, p. 308-314</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, San Francisco Bay, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of RFID Failures Resulting from LLRP Misconfigurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Boughazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Conference on Software, Telecommunications and Computer Networks (SOFTCOM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Split, Croatia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART Service for Fault-Diagnosis in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 6th International Conference on Next Generation Mobile Applications, Services and Technologies (NGMAST 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. pp.211 - 216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring en ligne des systèmes RFID en vue du diagnostic de fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended LLRP model for RFID system test and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Workshop on Advances in Model Based Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quebec, Canada. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring en ligne des systèmes RFID en vue du diagnostic de fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jeunes Chercheurs MajecSTIC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lille, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self monitoring, Adaptative and Resource Efficient Approach for Improving QoS in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cyber-Enabled Distributed Computing and Knowledge Discovery (Cyber'C 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sanya, China. pp.393-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Data Fault Detection For Wireless Sensor Networks - Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Hijazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Wireless Communications in Unusual and Confined Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Fault Tolerance Framework for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Hijazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new RFID system performance monitoring approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation &amp; Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data fault detection in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Hijazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Second International Conference on Advances in Computational Tools for Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Zouk Mosbeh, Lebanon. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online monitoring and diagnosis of RFID readers and tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Software, Telecommunications and Computer Networks (SoftCOM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Split, Croatia. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la tolérance aux fautes dans les systèmes RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Nait Bahloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems and Processing Information (ICSPI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Guelma, Algérie. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards middleware-based fault-tolerance in RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Workshop on Dependable Computing, EWDC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pise, Italy. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards middleware-based fault-tolerance in RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Workshop on Dependable Computing (EWDC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pise, Italy. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SystemC Modeling of RFID Systems for Robustness Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Software, Telecommunications and Computer Networks IEEE SoftCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hvar (Split), Croatia. pp.ISBN : 978-953-290-027-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des données d'un système RFID en vue de sa sûreté de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Nait Bahloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Information Systems and Technologies (ICIST 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Tébessa, Algérie. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read rate profile monitoring for defect detection in RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on RFID-Technologies and Applications (RFID-TA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sitges (Barcelona), Spain. pp. 89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read-Error-Rate evaluation for RFID system on-line testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Minh Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE 16th International Mixed-Signals, Sensors and Systems Test Workshop (IMS3TW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, La Grande Motte, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability of embedded networks - A case study with system diagnosis of CAN protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Wahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on ITS Telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service de diagnostic pour composants logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Besançon, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability of Embedded Networks - A Case Study with System Diagnosis of CAN Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Wahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems (ITS) Telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis service for software components and its application to a Heterogeneous sensor data management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gürgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Dependability, Depend 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Athènes, Greece. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Component Diagnosis Service: Architecture Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Symposium on Industrial Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La Grande Motte, France. pp.158-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-component testing for system-level diagnosis of embedded component-based applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Qualita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tanger, Morocco. pp.246-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis Service for Embedded Software Component based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Workshop on Engineering Fault Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dubrovnik, Croatia. pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line Testing of Software Components for Diagnosis of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Embedded and Real-Time Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague,, Czech Republic. pp.360-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-component testing for system-level diagnosis of CORBA-based applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURNEX Pole 5 « Intelligent Mobility » Scientific Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing fault-diagnosis into embedded CORBA-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information and Communication Technologies: from Theory to Applications ( ICTTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Syria. pp.avril 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Diagnosis for Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Gacemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Qualita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France. pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diagnosis Service for CORBA-Based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Gacemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Software Reliability Engineering (ISSRE 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Annapolis, Maryland, United States. pp.185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic Testing of FPGAs Using a Software Test Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International On-Line Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Rhodes, Greece. pp.Juillet 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Programmable Devices in Hardware/Software Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Workshop (ETW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Constance, Germany. pp.Mai 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware/Software Design and Test: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Dynamics and Control of Systems (DYCONS'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Comparison of Software Diagnosis Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisaa Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro 2nd Workshop on Dependable Computing Systems, IEEE Euromicro Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Milan, Italy. septembre 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line Diagnosis of Parallel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE Symposium on Reliable Distributed Systems (SRDS'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, West Lafayette, United States. pp.360-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET ANACONDA ‐ ANALYSE DE CYBERSÉCURITÉ AU MOYEN D'OUTILS NON‐INTRUSIFS DE DIAGNOSTIC AUTOMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Midroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI (Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PermDroid: Handling over-privileged Android applications based on the minimum permissions set identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI (Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de Sécurité pour Système Multi-Agents Embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents - Evénement affilié à PFIA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Identifying Inconsistencies between Functional Safety and Cybersecurity of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarshini -</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Massierer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI (Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized key management for Multi-Embedded-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Security Architecture for Multi-Embedded-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du GT SSLR 2021 sur la sécurité des réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing Permissions Security Issues in Android: a Developer's Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du GT SSLR 2021 sur la sécurité des réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-based Isolation and Attestation Architecture for a RISC-V Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 CySep and EuroS&amp;P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-based Isolation and Attestation Architecture for a RISC-V Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 15th European Dependable Computing Conference (EDCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptron: Détection Des Fautes De Données Dans Les RCSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Etien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Approaches for Fault-Tolerance in Radio Communication of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Benazzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Technologies for Internet of Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76493-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Developers in Preventing Permissions Related Security Issues in Android Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependable Computing - EDCC 2021 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1462, Springer International Publishing, pp.132-143, 2021, Communications in Computer and Information Science, 978-3-030-86507-8. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86507-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Concepts of Fault-Tolerant Computing Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty Modeling in Finite Element, Fatigue and Stability of Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific Publishing, pp.357-394, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-based Isolation and Attestation Architecture for a RISC-V Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Study of Embedded Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sûreté de fonctionnement des systèmes RFID – Evaluation et simulation des dysfonctionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Digital Twins and Multi-Agent Systems for Security Concerns with MESA simulation tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test et diagnostic en ligne dans les systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Grenoble 1 UGA - Université Grenoble Alpe, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01731434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Oum-El-Kheir Aktouf </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral interaction identification between safety and security features in safety-critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarshini Priyadarshini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Massierer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 164, pp.104846. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2026.104846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Secure Android Apps Development Life-Cycle: Vulnerabilities and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1 &amp; 2), pp.54-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Mapping Study of Security in Multi-Embedded-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.154902-154913. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3128287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An In-depth Study of MPU-based Isolation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Di Vito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hardware and Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.365-381. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41635-019-00078-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeRFID Project: A complete Framework for the Improvement of UHF RFID System Dependability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1&amp;2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fault fuzzy-ontology for large scale fault-tolerant wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Benazzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.203-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analysis of an RFID system for its Dependability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nait Bahloul Safia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Embedded and Real-Time Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeRFID-MW: a RFID Middleware with runtime fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special issue on RFID Technologies and Internet of Things, 9 (1), pp.57-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID System On-line Testing Based on the Evaluation of the Tags Read-Error-Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-010-5191-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-Diagnosis Algorithms for Parallel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 47, pp.675-695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Distributed Diagnosis Algorithms in Parallel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 24, pp.1205-1222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des architectures parallèles : un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16 (2), pp.195-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting Mirai : Spatio-Sequential Analysis and Restoration Strategies Using MITRE ATT&amp;CK and D3FEND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Nordic Conference on Secure IT Systems (NordSec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HENDRICS: A Hardware-in-the-Loop Testbed for Enhanced Intrusion Detection, Response and Recovery of Industrial Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalie Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Breux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Symposium on Research in Computer Security (ESORICS 2025), Workshop on Assessment with New methodologies, Unified Benchmarks, and environments, of Intrusion detection and response Systems (ANUBIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privbench: A Benchmark Capturing Privilege Escalation Vulnerabilities in Android</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 21st Annual International Conference on Privacy, Security and Trust (PST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Sydney, France. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PST62714.2024.10788068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Digital Twins and Multi-Agent Systems Approaches for Security Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECURWARE 2024, The Eighteenth International Conference on Emerging Security Information, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Nov 2024, Saint-Laurent-Du-Var, Nice, France. pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-based software architecture analysis to identify safety and security interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarshini -</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Massierer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 20th International Conference on Software Architecture (ICSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, L'Aquila, Italy. pp.12-22, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSA56044.2023.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized and Autonomous Key Management for Open Multi-Agent Systems of Embedded Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference, CoopIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Oct 2023, Groningen, Netherlands. pp.119-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of autonomous response and recovery mechanisms for embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information, RESSI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAKI: A Multi-Agent Public Key Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, IEEE, ACM, Feb 2023, Lisbon, Portugal. pp.177-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-TAR: A Compositional Threat Analysis and Risk Assessment Method for Infrastructure-Based Autonomous Driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelsalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADIoT 2023 : The 6th International Workshop on Attacks and Defenses for Internet-of-Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Décentralisée de Clefs Cryptographiques dans un Système Multi-Agents Embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDE Plugins for Secure Android Applications Development: Analysis & Classification Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECURWARE 2022 : The Sixteenth International Conference on Emerging Security Information, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Oct 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile applications testing based on Bigraphs and Dynamic feature Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Bình Lê Thị</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Thanh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Conference on Intelligence of Things (ICIT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Public Key Infrastructure for Autonomous Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2022 Ensuring Trust in a Decentralized World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequate Testing Unmanned Autonomous Vehicle Systems - Infrastructures, Approaches, Issues, Challenges, and Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wencen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Service-Oriented System Engineering (SOSE 2022), in conjunction with IEEE International Congress On Intelligent And Service-Oriented Systems Engineering (CISOSE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, San Francisco Bay Area, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Developers in Preventing Permissions Related Issues in Android Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Software Engineering for Resilient Systems SERENE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich (en ligne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of Run-Time Testing of Self Organizations in Multi-Embedded-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 29th Euromicro International Conference on Parallel, Distributed and Network-Based Processing (PDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Valladolid, Spain. pp.62-66, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP52278.2021.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Identifying Inconsistencies between Functional Safety and Cybersecurity of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarshini -</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Massierer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Critical Automotive Applications: Robustness &amp; Safety (CARS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Münich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Creation of Automated Prediction Systems for Trust and Dependability Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Cioroaica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Chren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28 th International Conference on Software, Telecommunications and Computer Networks (SoftCOM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Hvar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience report on developing a crowdsourcing test platform for mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Bình Lê Thị</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Nguyen Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Computational Collective Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible and Efficient Hardware Isolation Module for Secure Lightweight Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 15th European Dependable Computing Conference (EDCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward testing self-organizations in multi-embedded-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop, SERENE 2019 Naples, Italy, September 17, 2019 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Aware Approach to Trust Management Systems for Embedded Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Darroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop, SERENE 2019 Naples, Italy, September 17, 2019 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shcot: Secure (and verified) Hybrid Chain of Trust to protect from malicious software in lightweight devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st Annual International Workshop on Software Hardware Interaction Faults, SHIFT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toubkal: A Flexible and Efficient Hardware Isolation Module for Secure Lightweight Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 15th European Dependable Computing Conference (EDCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Embedded Multi-Agent System Methodology and Positioning on Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second International Workshop on Software Faults (IWSF'17) colocated with ISSRE 2017 (28th International Symposium on Software Reliability Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-Level Simulation for the Dependability Improvement of UHF RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWMC 2016 : The Twelfth International Conference on Wireless and Mobile Communications (includes QoSE WMC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Nov 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Model and Coverage Analysis for Location based Mobile Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadahiro Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Conference on Software Engineering and Knowledge Engineering (SEKE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing location-based function services for mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadahiro Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2015 MCTaaS Workshop in conjunction with 2015 IEEE Symposium on Service-Oriented System Engineering (SOSE), San Francisco Bay, USA, p. 308-314</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, San Francisco Bay, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of RFID Failures Resulting from LLRP Misconfigurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Boughazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Conference on Software, Telecommunications and Computer Networks (SOFTCOM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Split, Croatia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data fault detection in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Hijazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Second International Conference on Advances in Computational Tools for Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Zouk Mosbeh, Lebanon. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online monitoring and diagnosis of RFID readers and tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Software, Telecommunications and Computer Networks (SoftCOM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Split, Croatia. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART Service for Fault-Diagnosis in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 6th International Conference on Next Generation Mobile Applications, Services and Technologies (NGMAST 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. pp.211 - 216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring en ligne des systèmes RFID en vue du diagnostic de fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended LLRP model for RFID system test and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Workshop on Advances in Model Based Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quebec, Canada. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring en ligne des systèmes RFID en vue du diagnostic de fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jeunes Chercheurs MajecSTIC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lille, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self monitoring, Adaptative and Resource Efficient Approach for Improving QoS in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cyber-Enabled Distributed Computing and Knowledge Discovery (Cyber'C 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sanya, China. pp.393-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Data Fault Detection For Wireless Sensor Networks - Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Hijazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Wireless Communications in Unusual and Confined Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Fault Tolerance Framework for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Hijazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new RFID system performance monitoring approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation &amp; Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read rate profile monitoring for defect detection in RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on RFID-Technologies and Applications (RFID-TA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sitges (Barcelona), Spain. pp. 89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la tolérance aux fautes dans les systèmes RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Nait Bahloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems and Processing Information (ICSPI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Guelma, Algérie. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards middleware-based fault-tolerance in RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Workshop on Dependable Computing, EWDC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pise, Italy. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards middleware-based fault-tolerance in RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Workshop on Dependable Computing (EWDC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pise, Italy. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SystemC Modeling of RFID Systems for Robustness Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Software, Telecommunications and Computer Networks IEEE SoftCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hvar (Split), Croatia. pp.ISBN : 978-953-290-027-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des données d'un système RFID en vue de sa sûreté de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Nait Bahloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Information Systems and Technologies (ICIST 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Tébessa, Algérie. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read-Error-Rate evaluation for RFID system on-line testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Minh Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE 16th International Mixed-Signals, Sensors and Systems Test Workshop (IMS3TW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, La Grande Motte, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability of embedded networks - A case study with system diagnosis of CAN protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Wahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on ITS Telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service de diagnostic pour composants logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Besançon, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability of Embedded Networks - A Case Study with System Diagnosis of CAN Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Wahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems (ITS) Telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis service for software components and its application to a Heterogeneous sensor data management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gürgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Dependability, Depend 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Athènes, Greece. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Component Diagnosis Service: Architecture Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Symposium on Industrial Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La Grande Motte, France. pp.158-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-component testing for system-level diagnosis of embedded component-based applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Qualita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tanger, Morocco. pp.246-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis Service for Embedded Software Component based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Workshop on Engineering Fault Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dubrovnik, Croatia. pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line Testing of Software Components for Diagnosis of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Embedded and Real-Time Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague,, Czech Republic. pp.360-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-component testing for system-level diagnosis of CORBA-based applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURNEX Pole 5 « Intelligent Mobility » Scientific Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing fault-diagnosis into embedded CORBA-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information and Communication Technologies: from Theory to Applications ( ICTTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Syria. pp.avril 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Diagnosis for Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Gacemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Qualita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France. pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diagnosis Service for CORBA-Based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Gacemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Software Reliability Engineering (ISSRE 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Annapolis, Maryland, United States. pp.185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Comparison of Software Diagnosis Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisaa Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro 2nd Workshop on Dependable Computing Systems, IEEE Euromicro Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Milan, Italy. septembre 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic Testing of FPGAs Using a Software Test Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International On-Line Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Rhodes, Greece. pp.Juillet 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Programmable Devices in Hardware/Software Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Workshop (ETW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Constance, Germany. pp.Mai 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware/Software Design and Test: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Dynamics and Control of Systems (DYCONS'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line Diagnosis of Parallel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE Symposium on Reliable Distributed Systems (SRDS'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, West Lafayette, United States. pp.360-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET ANACONDA ‐ ANALYSE DE CYBERSÉCURITÉ AU MOYEN D'OUTILS NON‐INTRUSIFS DE DIAGNOSTIC AUTOMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Midroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI (Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PermDroid: Handling over-privileged Android applications based on the minimum permissions set identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI (Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de Sécurité pour Système Multi-Agents Embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents - Evénement affilié à PFIA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized key management for Multi-Embedded-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Identifying Inconsistencies between Functional Safety and Cybersecurity of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarshini -</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Massierer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI (Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Security Architecture for Multi-Embedded-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du GT SSLR 2021 sur la sécurité des réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing Permissions Security Issues in Android: a Developer's Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du GT SSLR 2021 sur la sécurité des réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-based Isolation and Attestation Architecture for a RISC-V Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 15th European Dependable Computing Conference (EDCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-based Isolation and Attestation Architecture for a RISC-V Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 CySep and EuroS&amp;P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptron: Détection Des Fautes De Données Dans Les RCSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Etien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Approaches for Fault-Tolerance in Radio Communication of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Benazzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Technologies for Internet of Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76493-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Developers in Preventing Permissions Related Security Issues in Android Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependable Computing - EDCC 2021 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1462, Springer International Publishing, pp.132-143, 2021, Communications in Computer and Information Science, 978-3-030-86507-8. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86507-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Concepts of Fault-Tolerant Computing Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty Modeling in Finite Element, Fatigue and Stability of Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific Publishing, pp.357-394, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-based Isolation and Attestation Architecture for a RISC-V Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Study of Embedded Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sûreté de fonctionnement des systèmes RFID – Evaluation et simulation des dysfonctionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Digital Twins and Multi-Agent Systems for Security Concerns with MESA simulation tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test et diagnostic en ligne dans les systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Grenoble 1 UGA - Université Grenoble Alpe, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01731434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini Priyadarshini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Greiner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Massierer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2026.104846" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181107v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amin Tebib" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Graa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3128287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Sensaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Di Vito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-019-00078-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617627v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Benazzouz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Parissis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700709v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Belkacem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nait Bahloul Safia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Kheddam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fritz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-010-5191-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZH4Q3SH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Aktouf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Robach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05325191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalie Arnoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lagache" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Thevenon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Champenois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Breux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05325504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851001v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PST62714.2024.10788068" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05124436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257990v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelsalam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258288v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini -" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA56044.2023.00010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865020v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Gao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencen Wu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh B&#236;nh L&#234; Th&#7883;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Thanh Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366387v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP52278.2021.00018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Cioroaica" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kuhn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Chren" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Larsson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Allagui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Nguyen Thanh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Darroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335773v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342738v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646857v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Uehara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958529v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Boughazi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Hamdan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hijazi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Sarkis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780208v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676582v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719358v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959622v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667331v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958535v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belkacem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Nait Bahloul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580364v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Maaloul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491923v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Minh Duc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418724v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleuze" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Quynh Bui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent G&#252;rgen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376182v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Gacemi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauch&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Teixeira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Teixeira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisaa Khalil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194636v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764162v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Midroit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Blanchard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carlotti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864899v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865077v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864846v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272661v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259639v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335793v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335800v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786188v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boudour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76493-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213059v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86507-8_13" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335812v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335891v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509521v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720424v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01731434v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini Priyadarshini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Greiner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Massierer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2026.104846" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181107v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amin Tebib" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Graa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3128287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Sensaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Di Vito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-019-00078-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617627v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Benazzouz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Parissis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700709v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Belkacem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nait Bahloul Safia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Kheddam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fritz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-010-5191-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZH4Q3SH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Aktouf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Robach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05325504v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lagache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Thevenon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05325191v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalie Arnoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Champenois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Breux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PST62714.2024.10788068" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini -" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA56044.2023.00010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258041v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05124436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelsalam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865020v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864887v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh B&#236;nh L&#234; Th&#7883;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Thanh Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Gao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencen Wu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259624v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP52278.2021.00018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366387v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Cioroaica" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kuhn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Chren" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Larsson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Allagui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Nguyen Thanh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Darroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335773v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342738v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646857v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Uehara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958529v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Boughazi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958535v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Hamdan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hijazi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798536v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959625v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Sarkis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780208v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719358v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959622v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667331v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105361v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628783v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Maaloul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580365v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belkacem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Nait Bahloul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580368v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628789v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580364v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491923v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Minh Duc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418724v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleuze" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Quynh Bui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent G&#252;rgen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376182v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Gacemi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194639v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisaa Khalil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauch&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193469v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Teixeira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Teixeira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194636v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764162v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Midroit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Blanchard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carlotti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864899v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865077v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272661v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259639v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335800v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335793v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786188v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boudour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76493-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213059v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86507-8_13" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335812v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335891v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509521v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720424v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01731434v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>