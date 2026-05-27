--- v1 (2026-05-01)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Oum-El-Kheir Aktouf </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral interaction identification between safety and security features in safety-critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarshini Priyadarshini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Massierer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 164, pp.104846. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2026.104846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Secure Android Apps Development Life-Cycle: Vulnerabilities and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1 &amp; 2), pp.54-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Mapping Study of Security in Multi-Embedded-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.154902-154913. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3128287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An In-depth Study of MPU-based Isolation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Di Vito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hardware and Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.365-381. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41635-019-00078-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeRFID Project: A complete Framework for the Improvement of UHF RFID System Dependability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1&amp;2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fault fuzzy-ontology for large scale fault-tolerant wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Benazzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.203-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analysis of an RFID system for its Dependability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nait Bahloul Safia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Embedded and Real-Time Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeRFID-MW: a RFID Middleware with runtime fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special issue on RFID Technologies and Internet of Things, 9 (1), pp.57-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID System On-line Testing Based on the Evaluation of the Tags Read-Error-Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-010-5191-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-Diagnosis Algorithms for Parallel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 47, pp.675-695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Distributed Diagnosis Algorithms in Parallel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 24, pp.1205-1222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des architectures parallèles : un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16 (2), pp.195-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting Mirai : Spatio-Sequential Analysis and Restoration Strategies Using MITRE ATT&amp;CK and D3FEND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Nordic Conference on Secure IT Systems (NordSec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HENDRICS: A Hardware-in-the-Loop Testbed for Enhanced Intrusion Detection, Response and Recovery of Industrial Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalie Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Breux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Symposium on Research in Computer Security (ESORICS 2025), Workshop on Assessment with New methodologies, Unified Benchmarks, and environments, of Intrusion detection and response Systems (ANUBIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privbench: A Benchmark Capturing Privilege Escalation Vulnerabilities in Android</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 21st Annual International Conference on Privacy, Security and Trust (PST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Sydney, France. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PST62714.2024.10788068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Digital Twins and Multi-Agent Systems Approaches for Security Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECURWARE 2024, The Eighteenth International Conference on Emerging Security Information, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Nov 2024, Saint-Laurent-Du-Var, Nice, France. pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-based software architecture analysis to identify safety and security interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarshini -</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Massierer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 20th International Conference on Software Architecture (ICSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, L'Aquila, Italy. pp.12-22, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSA56044.2023.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized and Autonomous Key Management for Open Multi-Agent Systems of Embedded Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference, CoopIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Oct 2023, Groningen, Netherlands. pp.119-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of autonomous response and recovery mechanisms for embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information, RESSI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAKI: A Multi-Agent Public Key Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, IEEE, ACM, Feb 2023, Lisbon, Portugal. pp.177-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-TAR: A Compositional Threat Analysis and Risk Assessment Method for Infrastructure-Based Autonomous Driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelsalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADIoT 2023 : The 6th International Workshop on Attacks and Defenses for Internet-of-Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Décentralisée de Clefs Cryptographiques dans un Système Multi-Agents Embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDE Plugins for Secure Android Applications Development: Analysis & Classification Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECURWARE 2022 : The Sixteenth International Conference on Emerging Security Information, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Oct 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile applications testing based on Bigraphs and Dynamic feature Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Bình Lê Thị</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Thanh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Conference on Intelligence of Things (ICIT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Public Key Infrastructure for Autonomous Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2022 Ensuring Trust in a Decentralized World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequate Testing Unmanned Autonomous Vehicle Systems - Infrastructures, Approaches, Issues, Challenges, and Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wencen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Service-Oriented System Engineering (SOSE 2022), in conjunction with IEEE International Congress On Intelligent And Service-Oriented Systems Engineering (CISOSE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, San Francisco Bay Area, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Developers in Preventing Permissions Related Issues in Android Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Software Engineering for Resilient Systems SERENE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich (en ligne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of Run-Time Testing of Self Organizations in Multi-Embedded-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 29th Euromicro International Conference on Parallel, Distributed and Network-Based Processing (PDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Valladolid, Spain. pp.62-66, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP52278.2021.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Identifying Inconsistencies between Functional Safety and Cybersecurity of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarshini -</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Massierer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Critical Automotive Applications: Robustness &amp; Safety (CARS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Münich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Creation of Automated Prediction Systems for Trust and Dependability Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Cioroaica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Chren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28 th International Conference on Software, Telecommunications and Computer Networks (SoftCOM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Hvar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience report on developing a crowdsourcing test platform for mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Bình Lê Thị</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Nguyen Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Computational Collective Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible and Efficient Hardware Isolation Module for Secure Lightweight Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 15th European Dependable Computing Conference (EDCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward testing self-organizations in multi-embedded-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop, SERENE 2019 Naples, Italy, September 17, 2019 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Aware Approach to Trust Management Systems for Embedded Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Darroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop, SERENE 2019 Naples, Italy, September 17, 2019 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shcot: Secure (and verified) Hybrid Chain of Trust to protect from malicious software in lightweight devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st Annual International Workshop on Software Hardware Interaction Faults, SHIFT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toubkal: A Flexible and Efficient Hardware Isolation Module for Secure Lightweight Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 15th European Dependable Computing Conference (EDCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Embedded Multi-Agent System Methodology and Positioning on Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second International Workshop on Software Faults (IWSF'17) colocated with ISSRE 2017 (28th International Symposium on Software Reliability Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-Level Simulation for the Dependability Improvement of UHF RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWMC 2016 : The Twelfth International Conference on Wireless and Mobile Communications (includes QoSE WMC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Nov 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Model and Coverage Analysis for Location based Mobile Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadahiro Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Conference on Software Engineering and Knowledge Engineering (SEKE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing location-based function services for mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadahiro Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2015 MCTaaS Workshop in conjunction with 2015 IEEE Symposium on Service-Oriented System Engineering (SOSE), San Francisco Bay, USA, p. 308-314</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, San Francisco Bay, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of RFID Failures Resulting from LLRP Misconfigurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Boughazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Conference on Software, Telecommunications and Computer Networks (SOFTCOM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Split, Croatia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data fault detection in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Hijazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Second International Conference on Advances in Computational Tools for Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Zouk Mosbeh, Lebanon. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online monitoring and diagnosis of RFID readers and tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Software, Telecommunications and Computer Networks (SoftCOM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Split, Croatia. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART Service for Fault-Diagnosis in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 6th International Conference on Next Generation Mobile Applications, Services and Technologies (NGMAST 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. pp.211 - 216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring en ligne des systèmes RFID en vue du diagnostic de fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended LLRP model for RFID system test and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Workshop on Advances in Model Based Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quebec, Canada. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring en ligne des systèmes RFID en vue du diagnostic de fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jeunes Chercheurs MajecSTIC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lille, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self monitoring, Adaptative and Resource Efficient Approach for Improving QoS in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cyber-Enabled Distributed Computing and Knowledge Discovery (Cyber'C 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sanya, China. pp.393-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Data Fault Detection For Wireless Sensor Networks - Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Hijazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Wireless Communications in Unusual and Confined Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Fault Tolerance Framework for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Hijazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new RFID system performance monitoring approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation &amp; Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read rate profile monitoring for defect detection in RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on RFID-Technologies and Applications (RFID-TA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sitges (Barcelona), Spain. pp. 89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la tolérance aux fautes dans les systèmes RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Nait Bahloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems and Processing Information (ICSPI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Guelma, Algérie. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards middleware-based fault-tolerance in RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Workshop on Dependable Computing, EWDC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pise, Italy. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards middleware-based fault-tolerance in RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Workshop on Dependable Computing (EWDC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pise, Italy. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SystemC Modeling of RFID Systems for Robustness Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Software, Telecommunications and Computer Networks IEEE SoftCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hvar (Split), Croatia. pp.ISBN : 978-953-290-027-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des données d'un système RFID en vue de sa sûreté de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Nait Bahloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Information Systems and Technologies (ICIST 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Tébessa, Algérie. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read-Error-Rate evaluation for RFID system on-line testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Minh Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE 16th International Mixed-Signals, Sensors and Systems Test Workshop (IMS3TW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, La Grande Motte, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability of embedded networks - A case study with system diagnosis of CAN protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Wahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on ITS Telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service de diagnostic pour composants logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Besançon, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability of Embedded Networks - A Case Study with System Diagnosis of CAN Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Wahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems (ITS) Telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis service for software components and its application to a Heterogeneous sensor data management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gürgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Dependability, Depend 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Athènes, Greece. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Component Diagnosis Service: Architecture Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Symposium on Industrial Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La Grande Motte, France. pp.158-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-component testing for system-level diagnosis of embedded component-based applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Qualita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tanger, Morocco. pp.246-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis Service for Embedded Software Component based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Workshop on Engineering Fault Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dubrovnik, Croatia. pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line Testing of Software Components for Diagnosis of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Embedded and Real-Time Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague,, Czech Republic. pp.360-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-component testing for system-level diagnosis of CORBA-based applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURNEX Pole 5 « Intelligent Mobility » Scientific Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing fault-diagnosis into embedded CORBA-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information and Communication Technologies: from Theory to Applications ( ICTTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Syria. pp.avril 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Diagnosis for Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Gacemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Qualita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France. pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diagnosis Service for CORBA-Based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Gacemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Software Reliability Engineering (ISSRE 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Annapolis, Maryland, United States. pp.185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Comparison of Software Diagnosis Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisaa Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro 2nd Workshop on Dependable Computing Systems, IEEE Euromicro Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Milan, Italy. septembre 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic Testing of FPGAs Using a Software Test Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International On-Line Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Rhodes, Greece. pp.Juillet 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Programmable Devices in Hardware/Software Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Workshop (ETW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Constance, Germany. pp.Mai 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware/Software Design and Test: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Dynamics and Control of Systems (DYCONS'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line Diagnosis of Parallel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE Symposium on Reliable Distributed Systems (SRDS'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, West Lafayette, United States. pp.360-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET ANACONDA ‐ ANALYSE DE CYBERSÉCURITÉ AU MOYEN D'OUTILS NON‐INTRUSIFS DE DIAGNOSTIC AUTOMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Midroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI (Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PermDroid: Handling over-privileged Android applications based on the minimum permissions set identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI (Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de Sécurité pour Système Multi-Agents Embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents - Evénement affilié à PFIA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized key management for Multi-Embedded-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Identifying Inconsistencies between Functional Safety and Cybersecurity of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarshini -</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Massierer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI (Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Security Architecture for Multi-Embedded-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du GT SSLR 2021 sur la sécurité des réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing Permissions Security Issues in Android: a Developer's Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du GT SSLR 2021 sur la sécurité des réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-based Isolation and Attestation Architecture for a RISC-V Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 15th European Dependable Computing Conference (EDCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-based Isolation and Attestation Architecture for a RISC-V Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 CySep and EuroS&amp;P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptron: Détection Des Fautes De Données Dans Les RCSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Etien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Approaches for Fault-Tolerance in Radio Communication of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Benazzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Technologies for Internet of Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76493-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Developers in Preventing Permissions Related Security Issues in Android Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependable Computing - EDCC 2021 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1462, Springer International Publishing, pp.132-143, 2021, Communications in Computer and Information Science, 978-3-030-86507-8. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86507-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Concepts of Fault-Tolerant Computing Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty Modeling in Finite Element, Fatigue and Stability of Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific Publishing, pp.357-394, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-based Isolation and Attestation Architecture for a RISC-V Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Study of Embedded Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sûreté de fonctionnement des systèmes RFID – Evaluation et simulation des dysfonctionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Digital Twins and Multi-Agent Systems for Security Concerns with MESA simulation tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test et diagnostic en ligne dans les systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Grenoble 1 UGA - Université Grenoble Alpe, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01731434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Oum-El-Kheir Aktouf </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral interaction identification between safety and security features in safety-critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarshini Priyadarshini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Massierer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 164, pp.104846. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2026.104846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Secure Android Apps Development Life-Cycle: Vulnerabilities and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1 &amp; 2), pp.54-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Mapping Study of Security in Multi-Embedded-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.154902-154913. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3128287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An In-depth Study of MPU-based Isolation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Di Vito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hardware and Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.365-381. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41635-019-00078-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeRFID Project: A complete Framework for the Improvement of UHF RFID System Dependability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Networks and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1&amp;2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analysis of an RFID system for its Dependability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nait Bahloul Safia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Embedded and Real-Time Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fault fuzzy-ontology for large scale fault-tolerant wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Benazzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.203-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeRFID-MW: a RFID Middleware with runtime fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special issue on RFID Technologies and Internet of Things, 9 (1), pp.57-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID System On-line Testing Based on the Evaluation of the Tags Read-Error-Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-010-5191-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-Diagnosis Algorithms for Parallel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 47, pp.675-695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Distributed Diagnosis Algorithms in Parallel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 24, pp.1205-1222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des architectures parallèles : un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16 (2), pp.195-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HENDRICS: A Hardware-in-the-Loop Testbed for Enhanced Intrusion Detection, Response and Recovery of Industrial Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalie Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Breux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Symposium on Research in Computer Security (ESORICS 2025), Workshop on Assessment with New methodologies, Unified Benchmarks, and environments, of Intrusion detection and response Systems (ANUBIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting Mirai : Spatio-Sequential Analysis and Restoration Strategies Using MITRE ATT&amp;CK and D3FEND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Nordic Conference on Secure IT Systems (NordSec)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Digital Twins and Multi-Agent Systems Approaches for Security Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECURWARE 2024, The Eighteenth International Conference on Emerging Security Information, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Nov 2024, Saint-Laurent-Du-Var, Nice, France. pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privbench: A Benchmark Capturing Privilege Escalation Vulnerabilities in Android</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 21st Annual International Conference on Privacy, Security and Trust (PST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Sydney, France. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PST62714.2024.10788068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized and Autonomous Key Management for Open Multi-Agent Systems of Embedded Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference, CoopIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Oct 2023, Groningen, Netherlands. pp.119-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of autonomous response and recovery mechanisms for embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Puys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information, RESSI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAKI: A Multi-Agent Public Key Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, IEEE, ACM, Feb 2023, Lisbon, Portugal. pp.177-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-TAR: A Compositional Threat Analysis and Risk Assessment Method for Infrastructure-Based Autonomous Driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelsalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADIoT 2023 : The 6th International Workshop on Attacks and Defenses for Internet-of-Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-based software architecture analysis to identify safety and security interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarshini -</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Massierer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 20th International Conference on Software Architecture (ICSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, L'Aquila, Italy. pp.12-22, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSA56044.2023.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Décentralisée de Clefs Cryptographiques dans un Système Multi-Agents Embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDE Plugins for Secure Android Applications Development: Analysis & Classification Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECURWARE 2022 : The Sixteenth International Conference on Emerging Security Information, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Oct 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequate Testing Unmanned Autonomous Vehicle Systems - Infrastructures, Approaches, Issues, Challenges, and Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wencen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Service-Oriented System Engineering (SOSE 2022), in conjunction with IEEE International Congress On Intelligent And Service-Oriented Systems Engineering (CISOSE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, San Francisco Bay Area, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Public Key Infrastructure for Autonomous Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2022 Ensuring Trust in a Decentralized World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile applications testing based on Bigraphs and Dynamic feature Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Bình Lê Thị</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Thanh Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Conference on Intelligence of Things (ICIT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Developers in Preventing Permissions Related Issues in Android Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Software Engineering for Resilient Systems SERENE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich (en ligne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Identifying Inconsistencies between Functional Safety and Cybersecurity of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarshini -</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Massierer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Critical Automotive Applications: Robustness &amp; Safety (CARS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Münich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of Run-Time Testing of Self Organizations in Multi-Embedded-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 29th Euromicro International Conference on Parallel, Distributed and Network-Based Processing (PDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Valladolid, Spain. pp.62-66, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP52278.2021.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Creation of Automated Prediction Systems for Trust and Dependability Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Cioroaica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Chren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28 th International Conference on Software, Telecommunications and Computer Networks (SoftCOM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Hvar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience report on developing a crowdsourcing test platform for mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Bình Lê Thị</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Nguyen Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Computational Collective Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible and Efficient Hardware Isolation Module for Secure Lightweight Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 15th European Dependable Computing Conference (EDCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward testing self-organizations in multi-embedded-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop, SERENE 2019 Naples, Italy, September 17, 2019 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Aware Approach to Trust Management Systems for Embedded Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Darroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop, SERENE 2019 Naples, Italy, September 17, 2019 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toubkal: A Flexible and Efficient Hardware Isolation Module for Secure Lightweight Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 15th European Dependable Computing Conference (EDCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shcot: Secure (and verified) Hybrid Chain of Trust to protect from malicious software in lightweight devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st Annual International Workshop on Software Hardware Interaction Faults, SHIFT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Embedded Multi-Agent System Methodology and Positioning on Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second International Workshop on Software Faults (IWSF'17) colocated with ISSRE 2017 (28th International Symposium on Software Reliability Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System-Level Simulation for the Dependability Improvement of UHF RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWMC 2016 : The Twelfth International Conference on Wireless and Mobile Communications (includes QoSE WMC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IARIA, Nov 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Model and Coverage Analysis for Location based Mobile Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadahiro Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Conference on Software Engineering and Knowledge Engineering (SEKE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Pittsburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing location-based function services for mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadahiro Uehara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2015 MCTaaS Workshop in conjunction with 2015 IEEE Symposium on Service-Oriented System Engineering (SOSE), San Francisco Bay, USA, p. 308-314</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, San Francisco Bay, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of RFID Failures Resulting from LLRP Misconfigurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Boughazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Conference on Software, Telecommunications and Computer Networks (SOFTCOM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Split, Croatia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring en ligne des systèmes RFID en vue du diagnostic de fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended LLRP model for RFID system test and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Workshop on Advances in Model Based Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quebec, Canada. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART Service for Fault-Diagnosis in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 6th International Conference on Next Generation Mobile Applications, Services and Technologies (NGMAST 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. pp.211 - 216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring en ligne des systèmes RFID en vue du diagnostic de fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jeunes Chercheurs MajecSTIC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lille, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self monitoring, Adaptative and Resource Efficient Approach for Improving QoS in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cyber-Enabled Distributed Computing and Knowledge Discovery (Cyber'C 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Sanya, China. pp.393-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Data Fault Detection For Wireless Sensor Networks - Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Hijazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Wireless Communications in Unusual and Confined Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Fault Tolerance Framework for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Hijazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new RFID system performance monitoring approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation &amp; Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data fault detection in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Hijazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Second International Conference on Advances in Computational Tools for Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Zouk Mosbeh, Lebanon. pp.61-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online monitoring and diagnosis of RFID readers and tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Kheddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Software, Telecommunications and Computer Networks (SoftCOM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Split, Croatia. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la tolérance aux fautes dans les systèmes RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Nait Bahloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems and Processing Information (ICSPI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Guelma, Algérie. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards middleware-based fault-tolerance in RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Workshop on Dependable Computing, EWDC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pise, Italy. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards middleware-based fault-tolerance in RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Workshop on Dependable Computing (EWDC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pise, Italy. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SystemC Modeling of RFID Systems for Robustness Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Software, Telecommunications and Computer Networks IEEE SoftCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hvar (Split), Croatia. pp.ISBN : 978-953-290-027-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des données d'un système RFID en vue de sa sûreté de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Nait Bahloul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Information Systems and Technologies (ICIST 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Tébessa, Algérie. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read rate profile monitoring for defect detection in RFID Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on RFID-Technologies and Applications (RFID-TA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sitges (Barcelona), Spain. pp. 89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read-Error-Rate evaluation for RFID system on-line testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Minh Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE 16th International Mixed-Signals, Sensors and Systems Test Workshop (IMS3TW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, La Grande Motte, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability of embedded networks - A case study with system diagnosis of CAN protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Wahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on ITS Telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service de diagnostic pour composants logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Besançon, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability of Embedded Networks - A Case Study with System Diagnosis of CAN Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Wahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems (ITS) Telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis service for software components and its application to a Heterogeneous sensor data management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Gürgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Roncancio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Dependability, Depend 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Athènes, Greece. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Component Diagnosis Service: Architecture Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Symposium on Industrial Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La Grande Motte, France. pp.158-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-component testing for system-level diagnosis of embedded component-based applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Qualita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tanger, Morocco. pp.246-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line Testing of Software Components for Diagnosis of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Embedded and Real-Time Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague,, Czech Republic. pp.360-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis Service for Embedded Software Component based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Workshop on Engineering Fault Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dubrovnik, Croatia. pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-component testing for system-level diagnosis of CORBA-based applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Quynh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURNEX Pole 5 « Intelligent Mobility » Scientific Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing fault-diagnosis into embedded CORBA-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information and Communication Technologies: from Theory to Applications ( ICTTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Syria. pp.avril 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Diagnosis for Distributed Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Gacemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Qualita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France. pp.129-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diagnosis Service for CORBA-Based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Gacemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Software Reliability Engineering (ISSRE 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Annapolis, Maryland, United States. pp.185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic Testing of FPGAs Using a Software Test Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International On-Line Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Rhodes, Greece. pp.Juillet 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware/Software Design and Test: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Dynamics and Control of Systems (DYCONS'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Programmable Devices in Hardware/Software Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Test Workshop (ETW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Constance, Germany. pp.Mai 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Comparison of Software Diagnosis Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisaa Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro 2nd Workshop on Dependable Computing Systems, IEEE Euromicro Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Milan, Italy. septembre 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-line Diagnosis of Parallel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE Symposium on Reliable Distributed Systems (SRDS'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, West Lafayette, United States. pp.360-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET ANACONDA ‐ ANALYSE DE CYBERSÉCURITÉ AU MOYEN D'OUTILS NON‐INTRUSIFS DE DIAGNOSTIC AUTOMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Midroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI (Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PermDroid: Handling over-privileged Android applications based on the minimum permissions set identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI (Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de Sécurité pour Système Multi-Agents Embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents - Evénement affilié à PFIA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Identifying Inconsistencies between Functional Safety and Cybersecurity of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarshini -</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Massierer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI (Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized key management for Multi-Embedded-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing Permissions Security Issues in Android: a Developer's Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du GT SSLR 2021 sur la sécurité des réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Security Architecture for Multi-Embedded-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du GT SSLR 2021 sur la sécurité des réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-based Isolation and Attestation Architecture for a RISC-V Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 CySep and EuroS&amp;P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-based Isolation and Attestation Architecture for a RISC-V Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 15th European Dependable Computing Conference (EDCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptron: Détection Des Fautes De Données Dans Les RCSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Parissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Etien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Developers in Preventing Permissions Related Security Issues in Android Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amin Tebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependable Computing - EDCC 2021 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1462, Springer International Publishing, pp.132-143, 2021, Communications in Computer and Information Science, 978-3-030-86507-8. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86507-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Approaches for Fault-Tolerance in Radio Communication of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Benazzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Boudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Technologies for Internet of Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76493-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Concepts of Fault-Tolerant Computing Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World Scientific Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty Modeling in Finite Element, Fatigue and Stability of Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific Publishing, pp.357-394, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-based Isolation and Attestation Architecture for a RISC-V Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Sensaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Study of Embedded Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sûreté de fonctionnement des systèmes RFID – Evaluation et simulation des dysfonctionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Digital Twins and Multi-Agent Systems for Security Concerns with MESA simulation tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test et diagnostic en ligne dans les systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Grenoble 1 UGA - Université Grenoble Alpe, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01731434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini Priyadarshini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Greiner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Massierer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2026.104846" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181107v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amin Tebib" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Graa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3128287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Sensaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Di Vito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-019-00078-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617627v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Benazzouz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Parissis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700709v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Belkacem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nait Bahloul Safia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Kheddam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fritz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-010-5191-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZH4Q3SH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Aktouf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Robach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05325504v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lagache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Thevenon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05325191v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalie Arnoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Champenois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Breux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PST62714.2024.10788068" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini -" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA56044.2023.00010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258041v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05124436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelsalam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865020v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864887v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh B&#236;nh L&#234; Th&#7883;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Thanh Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Gao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencen Wu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259624v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP52278.2021.00018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366387v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Cioroaica" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kuhn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Chren" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Larsson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Allagui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Nguyen Thanh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Darroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335773v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342738v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646857v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Uehara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958529v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Boughazi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958535v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Hamdan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hijazi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798536v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959625v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Sarkis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780208v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719358v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959622v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667331v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105361v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628783v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Maaloul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580365v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belkacem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Nait Bahloul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580368v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628789v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580364v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491923v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Minh Duc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418724v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleuze" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Quynh Bui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent G&#252;rgen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376182v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Gacemi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194639v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisaa Khalil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauch&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193469v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Teixeira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Teixeira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194636v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764162v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Midroit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Blanchard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carlotti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864899v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865077v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272661v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259639v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335800v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335793v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786188v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boudour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76493-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213059v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86507-8_13" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335812v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335891v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509521v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720424v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01731434v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini Priyadarshini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Greiner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Massierer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2026.104846" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181107v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amin Tebib" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Graa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3128287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Sensaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Di Vito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-019-00078-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617627v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Belkacem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nait Bahloul Safia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Benazzouz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Parissis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Kheddam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fritz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-010-5191-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZH4Q3SH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Aktouf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Robach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05325191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalie Arnoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lagache" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Thevenon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Champenois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Breux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05325504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Puys" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851001v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PST62714.2024.10788068" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05124436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257990v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelsalam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258288v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini -" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA56044.2023.00010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865020v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Gao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencen Wu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh B&#236;nh L&#234; Th&#7883;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Thanh Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366387v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259624v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP52278.2021.00018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Cioroaica" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kuhn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Chren" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Larsson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Allagui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Nguyen Thanh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Darroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646857v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadahiro Uehara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958529v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Boughazi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676582v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959625v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Hamdan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hijazi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Sarkis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719358v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959622v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667331v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958535v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belkacem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Nait Bahloul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580364v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Maaloul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491923v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Minh Duc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418724v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleuze" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Quynh Bui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580362v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent G&#252;rgen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376182v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376180v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376181v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Gacemi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauch&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194643v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Teixeira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Teixeira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193469v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisaa Khalil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194636v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764162v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Midroit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Blanchard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carlotti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864899v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865077v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864846v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259639v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272661v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335793v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335800v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786188v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86507-8_13" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293377v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boudour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76493-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335812v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335891v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509521v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720424v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01731434v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>