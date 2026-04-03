--- v0 (2026-03-05)
+++ v1 (2026-04-03)
@@ -91,50 +91,92 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-5422-9394</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">226407691</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">1347152636138220050702</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -183,1305 +225,1305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la dynamique récente de la population humaine sur les écosystèmes de forêt et de savane de la région de la Marahoué (centre ouest de la Côte d’Ivoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konan Maxime Kramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Nedjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zamblé Armand Tra Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotrope. Revue de géographie tropicale et d'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 2025-1, pp.104-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre potentialités et dégradation : les défis de la valorisation verte et bleue des zones humides de Diourbel (Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladji Madior Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naaj. Revue africaine sur les changements climatiques et les énergies renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (1), pp.33-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46711/naaj.2024.3.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’adapter pour préserver les marais de Bourges ? Une zone humide urbaine à la croisée des changements socio-environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Le Calvez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 51, pp.1-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dynenviron.7672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une géographie du recrutement des maîtres de conférences en France: trajectoires des candidats et spatialisation des recrutements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Marega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023 (749-750), pp.90-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ag.749.0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie par télédétection des variations spatio-temporelles de la couverture végétale spontanée face à la variabilité pluviométrique au Sahel : approche multiscalaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Luis San Emeterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ababacar Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16, pp.1-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/physio-geo.11977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique spatio-temporelle de la mangrove de Kafountine dans l'estuaire de la Basse-Casamance des années 1972 à nos jours : Approche par télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safietou Soumaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ababacar Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnabé E.A. Dieme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOSR Journal of Engineering (IOSRJEN) www.iosrjen.org ISSN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual responsibility and climate action: some lessons from a perception survey administered in Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207233.2020.1802941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des perceptions et des spécificités territoriales sur les actions individuelles de lutte contre le changement climatique dans les Hauts-de-France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Climate Change: What Are the Implications of Worldview, Political Orientation, Values on Climate Belief and Engagement in the French Context?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.26117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.112-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/jsd.v12n4p112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429251v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change: What Are the Implications of Worldview, Political Orientation, Values on Climate Belief and Engagement in the French Context?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence des perceptions et des spécificités territoriales sur les actions individuelles de lutte contre le changement climatique dans les Hauts-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5539/jsd.v12n4p112⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.26117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429275v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agropasteurs sahéliens face aux changements socio-environnementaux : nouveaux enjeux, nouveaux risques, nouveaux axes de transhumance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (3), pp.235-260. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.473.0235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03999599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paroles d'éleveurs : perceptions, pratiques, stratégies pastorales dans le Sahel sénégalais (Ferlo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ababacar Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Méring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexicometrica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1491,1380 +1533,1380 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre maraîcher dans les marais urbains de Bourges (France) et Diourbel (Sénégal).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "L'eau dans la ville : aménités et fragilités des zones humides urbaines du Nords et des Suds face au changement climatique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Cedete, May 2023, Bourges, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La problématique de l’eau en milieu urbain : Diagnostic et perspectives face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coura Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladji Madjior Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Saliou Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : L’eau dans la ville : aménités et fragilités des zones humides urbaines du Nord et des Suds face au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEDETE (Université d'Orléans), May 2023, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une mosaïque verte à une trame bleue? Penser les potentialités et les ressources des vallées fossiles du Sine à Diourbel (Sénégal).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Trames vertes et trames bleues : enjeux économiques, sociopolitiques et environnementaux et dynamiques d’acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Géographie humaine FLSH/UCAD, Dec 2023, Dakar (Sénégal), Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate extremes adaptation in urban wetlands in Diourbel (Senegal) and in Bourges (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladji Madior Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Nasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change &amp; Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires sahéliennes : politiques et pratiques agricoles face aux enjeux de la souveraineté alimentaire dans le contexte des changements globaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agroécologie au Sahel : renforcer les pratiques pour tendre vers une souveraineté alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CENTRAIDER, Jul 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation d’un socio-écosystème humide : les marais classés de Bourges face aux changements socio-environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des 20 ans de la Zone Atelier Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zone Atelier Loire; RTR Midi, Oct 2022, Orléans (45), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortes chaleurs, santé et ville : des inégalités spatiales distinctes des inégalités sociales ? : Étude de cas dans l’agglomération d’Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres de Géographie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terres neuves agricoles, terres d'élevage en sursis » : trajectoires actuelles et recomposition des espaces agropastoraux dans le Sud- Ouest nigérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis San Emeterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Rencontres des études africaines en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêtes de terrain et statistiques textuelles pour une meilleure compréhension des pratiques et des stratégies agropastorales au Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale du laboratoire TVES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception du changement climatique en région Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Climibio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions et représentations des éleveurs par rapport à l'évolution des ressources et des activités agropastorales au Sahel : Cas d'étude appliqué au Ferlo sénégalais et au Gourma malien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changements socio-environnementaux et dynamiques rurales en Afrique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions et représentations des éleveurs par rapport à l'évolution des ressources et des activités agropastorales au Sahel : Cas d'étude appliqué au Ferlo sénégalais et au Gourma malien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Changements socio-environnementaux et dynamiques rurales en Afrique de l'Ouest"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Alexandre (Pléiade EA 7338), Catherine Mering (LIED UMR 8236), Mathieu Valette (ERTIM EA 2320), Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi par Télédétection de l’occupation du sol et de la dynamique des ressources végétales dans le Ferlo au cours des 40 dernières années.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ababacar Fall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIè journées scientifiques, Réseau Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving land use and cover change in the Sahel at local scale from aerial photographs of the last decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis San Emeterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Conférence Internationale AMMA -France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élevage dans le Ferlo sénégalais face à l’évolution actuelle des ressources pastorales et des activités agricoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ababacar Fall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International: les effets du changement climatique en Afrique : Evaluation des risques et stratégies d’adaptation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2874,124 +2916,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des ressources pastorales, perception des changements et stratégies d’adaptation des agropasteurs sahéliens : exemple de la commune de Hombori (Mali).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème conférence internationale AMMA-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3001,117 +3043,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortes chaleurs, morphologie urbaine et inégalités Enquête « Adaptation au changement climatique des habitants de l’agglomération d’Orléans »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sirlain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3121,114 +3163,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements socio-environnementaux et évolution des pratiques agropastorales en Afrique sahélienne : étude comparée entre le Ferlo (Sénégal), le Gourma (Mali) et le Fakara (Niger).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université paris Diderot-Paris 7; UMR 8586 PRODIG-CNRS, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01783159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3296,51 +3338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="498622EA"/>
+    <w:nsid w:val="C026219B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3527,51 +3569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oumar-marega" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5422-9394" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172811v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Maxime Kramo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Nedjai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zambl&#233; Armand Tra Bi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Calvez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladji Madior Diop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Faye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46711/naaj.2024.3.1.3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118592v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7672" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alamel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marega" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.749.0090" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis San Emeterio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Fall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.11977" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safietou Soumar&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; E.A. Dieme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2020.1802941" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jsd.v12n4p112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.473.0235" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;ring" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04441840v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coura Kane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladji Madjior Diop" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Saliou Mbengue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555217v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Nasser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gu&#233;rit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis San Emeterio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01627968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01621432v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toulouse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421812v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421770v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sirlain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01783159v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oumar-marega" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5422-9394" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226407691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1347152636138220050702" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172811v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Maxime Kramo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Nedjai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zambl&#233; Armand Tra Bi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Calvez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladji Madior Diop" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Faye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46711/naaj.2024.3.1.3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7672" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alamel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.749.0090" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis San Emeterio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Fall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.11977" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safietou Soumar&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; E.A. Dieme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2020.1802941" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jsd.v12n4p112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429251v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26117" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.473.0235" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424754v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;ring" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04441840v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coura Kane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladji Madjior Diop" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Saliou Mbengue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534599v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Nasser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555226v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gu&#233;rit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421705v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis San Emeterio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421784v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01627968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01621432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756506v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toulouse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421812v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555256v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sirlain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01783159v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>