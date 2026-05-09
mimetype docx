--- v1 (2026-04-03)
+++ v2 (2026-05-09)
@@ -1856,217 +1856,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate extremes adaptation in urban wetlands in Diourbel (Senegal) and in Bourges (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectoires sahéliennes : politiques et pratiques agricoles face aux enjeux de la souveraineté alimentaire dans le contexte des changements globaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tarek Nasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Change &amp; Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">L’agroécologie au Sahel : renforcer les pratiques pour tendre vers une souveraineté alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CENTRAIDER, Jul 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555217v1</w:t>
+                <w:t xml:space="preserve">hal-04555231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires sahéliennes : politiques et pratiques agricoles face aux enjeux de la souveraineté alimentaire dans le contexte des changements globaux.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate extremes adaptation in urban wetlands in Diourbel (Senegal) and in Bourges (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladji Madior Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Nasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’agroécologie au Sahel : renforcer les pratiques pour tendre vers une souveraineté alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CENTRAIDER, Jul 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">Climate Change &amp; Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555231v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation d’un socio-écosystème humide : les marais classés de Bourges face aux changements socio-environnementaux</w:t>
               </w:r>
@@ -3338,51 +3338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C026219B"/>
+    <w:nsid w:val="921D80EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3569,51 +3569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oumar-marega" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5422-9394" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226407691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1347152636138220050702" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172811v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Maxime Kramo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Nedjai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zambl&#233; Armand Tra Bi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Calvez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladji Madior Diop" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Faye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46711/naaj.2024.3.1.3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7672" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alamel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.749.0090" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis San Emeterio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Fall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.11977" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safietou Soumar&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; E.A. Dieme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2020.1802941" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jsd.v12n4p112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429251v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26117" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.473.0235" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424754v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;ring" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04441840v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coura Kane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladji Madjior Diop" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Saliou Mbengue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534599v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Nasser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555226v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gu&#233;rit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421705v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis San Emeterio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421784v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01627968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01621432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756506v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toulouse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421812v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555256v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sirlain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01783159v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oumar-marega" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5422-9394" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226407691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1347152636138220050702" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172811v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Maxime Kramo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Nedjai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zambl&#233; Armand Tra Bi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Calvez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladji Madior Diop" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Faye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46711/naaj.2024.3.1.3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7672" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alamel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.749.0090" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis San Emeterio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Fall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.11977" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safietou Soumar&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; E.A. Dieme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2020.1802941" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jsd.v12n4p112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429251v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26117" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.473.0235" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424754v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;ring" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04441840v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coura Kane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladji Madjior Diop" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Saliou Mbengue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534599v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Nasser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555226v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gu&#233;rit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421705v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis San Emeterio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421784v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01627968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01621432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756506v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toulouse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421812v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555256v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sirlain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01783159v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>