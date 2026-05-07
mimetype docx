--- v1 (2026-03-25)
+++ v2 (2026-05-07)
@@ -231,291 +231,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure Prognosis Based on Relevant Measurements Identification and Data-Driven Trend-Modeling: Application to a Fuel Cell System</w:t>
+                <w:t xml:space="preserve">A temporal-based SVM approach for the detection and identification of pollutant gases in a gas mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Djeziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Djedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr9020328⟩</w:t>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10489-021-02761-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139295v1</w:t>
+                <w:t xml:space="preserve">hal-03332042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A temporal-based SVM approach for the detection and identification of pollutant gases in a gas mixture</w:t>
+                <w:t xml:space="preserve">Failure Prognosis Based on Relevant Measurements Identification and Data-Driven Trend-Modeling: Application to a Fuel Cell System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Djeziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Djedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Morati</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seguin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10489-021-02761-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr9020328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332042v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate detection and discrimination of pollutant gases using a temperature modulated MOX sensor combined with feature extraction and support vector classification</w:t>
               </w:r>
@@ -527,77 +527,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Djedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Djeziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 339, pp.129817. </w:t>
@@ -1070,90 +1070,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Analysis-Based Gas Identification with a Single Metal Oxide Sensor Operating in Dynamic Temperature Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Contaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Djedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2772,51 +2772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03161501v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Djedidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Djeziri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benmoussa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114071" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03139295v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9020328" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-021-02761-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.129817" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02740661v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2020.101805" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02862215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8060678" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01869747v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer M'Sirdi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.714" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Borodin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Roussy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMC54647.2022.9792527" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02575436v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Contaret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311476v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311475v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer K M'Sirdi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Naamane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242139" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907145v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01902905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Arab Djeziri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nk M'Sirdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01856579v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006915805410545" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006470803380345" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604233v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer M&#8217;sirdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouider Nacer M'Sirdi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02472080v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03569248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02293986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03161501v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Djedidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Djeziri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benmoussa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114071" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332042v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-021-02761-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03139295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9020328" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.129817" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02740661v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2020.101805" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02862215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8060678" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01869747v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer M'Sirdi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.714" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Borodin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Roussy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASMC54647.2022.9792527" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02575436v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Contaret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311476v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02311475v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer K M'Sirdi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Naamane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242102.3242139" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01907145v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01902905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Arab Djeziri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nk M'Sirdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01856579v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006915805410545" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006470803380345" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604233v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer M&#8217;sirdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouider Nacer M'Sirdi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02472080v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03569248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02293986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>