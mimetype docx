--- v0 (2026-03-15)
+++ v1 (2026-04-19)
@@ -1922,273 +1922,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle des risques de toxicité liés aux pesticides : un modèle technico-économique d’optimisation pour la gestion des usages phytosanitaires en agriculture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outils et méthodes de gestion des risques liés à l’utilisation des pesticides sur un territoire : les résultats du projet TRam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chtaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides : Devenir et Impact des Pesticides : Verrous à Lever et Nouveaux Enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Versailles, France. pp.106-107</w:t>
+              <w:t xml:space="preserve">, May 2015, Versailles, France. pp.104-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158347v1</w:t>
+                <w:t xml:space="preserve">hal-02158342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils et méthodes de gestion des risques liés à l’utilisation des pesticides sur un territoire : les résultats du projet TRam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrôle des risques de toxicité liés aux pesticides : un modèle technico-économique d’optimisation pour la gestion des usages phytosanitaires en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides : Devenir et Impact des Pesticides : Verrous à Lever et Nouveaux Enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Versailles, France. pp.104-105</w:t>
+              <w:t xml:space="preserve">, May 2015, Versailles, France. pp.106-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158342v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs pour la gestion des risques liés aux pratiques phytosanitaires</w:t>
               </w:r>
@@ -2567,51 +2567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2800,51 +2800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3617,51 +3617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GFP, Groupe Français des Pesticides (France). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides : Devenir et Impact des Pesticides : Verrous à Lever et Nouveaux Enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Versailles, France. Congrès du Groupe Français des Pesticides 2015 : recueils des résumés, pp.40, 2015</w:t>
@@ -3748,77 +3748,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ayadi</w:t>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chtaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRA/AFB. 2018, pp.156-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4037,51 +4037,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34012F9D"/>
+    <w:nsid w:val="25FDE976"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4268,51 +4268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oussamamghirbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4658-3964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196782171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901823v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Grimene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mghirbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grusse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17020583" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346061v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Louvet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14253-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760288v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe LE GRUSSE" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mandart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fabre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760315v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama O. Mghirbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bord" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mandart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1556-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Grusse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6775-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ellefi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3736-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moisan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caubel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nembrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Arredondo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bromblet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramarohetra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louvet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Toumi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouaziz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chtaina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164468v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ellefi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164469v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168246v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168247v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709709v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lebrini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fagot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gabriac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfpesticides.org/bdd_fichiers/330f4cd82e2d6ab1b9c74b34227f023fe8b5d1cb07d.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155195v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfpesticides.org/bdd_fichiers/122e12dc518853284acff86836043a992a5309f04aa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01405471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MON30011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oussamamghirbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4658-3964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196782171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901823v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Grimene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mghirbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grusse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17020583" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346061v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Louvet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14253-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760288v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe LE GRUSSE" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mandart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fabre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760315v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama O. Mghirbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bord" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mandart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1556-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Grusse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6775-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ellefi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3736-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moisan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caubel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nembrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Arredondo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bromblet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramarohetra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louvet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Toumi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouaziz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chtaina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164468v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ellefi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164469v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168246v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168247v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709709v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lebrini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fagot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gabriac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfpesticides.org/bdd_fichiers/330f4cd82e2d6ab1b9c74b34227f023fe8b5d1cb07d.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155195v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfpesticides.org/bdd_fichiers/122e12dc518853284acff86836043a992a5309f04aa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01405471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MON30011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>