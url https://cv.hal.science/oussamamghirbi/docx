--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -2168,303 +2168,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs pour la gestion des risques liés aux pratiques phytosanitaires</w:t>
+                <w:t xml:space="preserve">Resilience and risk management: application to farms in the Etang de l'Or catchment area (Mauguio, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Colloque national « Contaminants, Environnement et Santé (CES2) » Thématique : Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Hammamet, Tunisie. pp.1</w:t>
+              <w:t xml:space="preserve">3. International Science and Policy Conference on the Resilience of Social &amp; Ecological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164468v1</w:t>
+                <w:t xml:space="preserve">hal-02164469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience and risk management: application to farms in the Etang de l'Or catchment area (Mauguio, Hérault)</w:t>
+                <w:t xml:space="preserve">Indicateurs pour la gestion des risques liés aux pratiques phytosanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ellefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mandart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Science and Policy Conference on the Resilience of Social &amp; Ecological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France. pp.2</w:t>
+              <w:t xml:space="preserve">2. Colloque national « Contaminants, Environnement et Santé (CES2) » Thématique : Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Hammamet, Tunisie. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164469v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de simulation pour évaluer l'impact de la réduction de l'utilisation des pesticides sur un bassin versant côtier au Sud-Est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ellefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2593,51 +2593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ellefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Congrès du Groupe Français des Pesticides : Protection des Cultures et Santé Environnementale : Héritages et Conceptions Nouvelles, 2014/05/26-29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Schœlcher, Martinique. pp.216-226</w:t>
@@ -2912,51 +2912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélation et antinomie entre risque environnemental et risque santé humaine dans les pratiques phytosanitaires : des indicateurs d’évaluation pour gérer les risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ellefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3050,260 +3050,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of sanitary and environmental impact of agricultural phytosanitary practices: case of farms in the southwest of France</w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk Management in Agriculture and Crop Insurance: Implementation of a Method for Estimating Reference Yields in Organic Field Crops in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Lebrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grandgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Agro Rennes-Angers et INRAe. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Rennes (FR), France. , pp.457 - 459</w:t>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France. , pp.623 - 624, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718830v1</w:t>
+                <w:t xml:space="preserve">hal-04709709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Management in Agriculture and Crop Insurance: Implementation of a Method for Estimating Reference Yields in Organic Field Crops in France</w:t>
-[...72 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management of sanitary and environmental impact of agricultural phytosanitary practices: case of farms in the southwest of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Grimene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France. , pp.623 - 624, 2024</w:t>
+              <w:t xml:space="preserve">, Aug 2024, Rennes (FR), France. , pp.457 - 459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709709v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClimaVista : une plateforme web pour une meilleure gestion intégrée des pratiques agricoles</w:t>
               </w:r>
@@ -4037,51 +4037,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25FDE976"/>
+    <w:nsid w:val="79C46958"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4268,51 +4268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oussamamghirbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4658-3964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196782171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901823v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Grimene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mghirbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grusse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17020583" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346061v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Louvet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14253-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760288v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe LE GRUSSE" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mandart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fabre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760315v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama O. Mghirbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bord" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mandart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1556-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Grusse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6775-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ellefi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3736-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moisan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caubel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nembrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Arredondo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bromblet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramarohetra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louvet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Toumi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouaziz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chtaina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164468v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ellefi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164469v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168246v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168247v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709709v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lebrini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fagot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gabriac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfpesticides.org/bdd_fichiers/330f4cd82e2d6ab1b9c74b34227f023fe8b5d1cb07d.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155195v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfpesticides.org/bdd_fichiers/122e12dc518853284acff86836043a992a5309f04aa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01405471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MON30011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oussamamghirbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4658-3964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196782171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901823v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Grimene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mghirbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grusse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17020583" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346061v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Louvet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14253-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760288v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe LE GRUSSE" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mandart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fabre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760315v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama O. Mghirbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bord" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mandart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1556-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Grusse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6775-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ellefi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3736-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moisan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caubel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nembrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Arredondo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bromblet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramarohetra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louvet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Toumi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouaziz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chtaina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ellefi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168246v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168247v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lebrini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fagot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718830v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gabriac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfpesticides.org/bdd_fichiers/330f4cd82e2d6ab1b9c74b34227f023fe8b5d1cb07d.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155195v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfpesticides.org/bdd_fichiers/122e12dc518853284acff86836043a992a5309f04aa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01405471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MON30011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>