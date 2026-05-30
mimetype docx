--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -1,3982 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3930 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:90.625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Oussama MGHIRBI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PhD., Enseignant Chercheur, Agronomie des Territoires</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oussamamghirbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4658-3964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">196782171</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=c4mY2RAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of sanitary and environmental impact of plant protection practices in vineyards of Southwestern France: organic and conventional/integrated agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Grimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Mghirbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (2), pp.583. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su17020583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial characterization of surface water vulnerability to diffuse pollution related to pesticide contamination: case of the Gimone watershed in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Grimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Mghirbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grusse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-14253-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs génériques et synthétiques pour la gestion des risques liés aux pratiques phytosanitaires agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Caubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Mghirbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe LE GRUSSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mandart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.28 - 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience des exploitations agricoles face au changement des pratiques phytosanitaires : conception d’outils de gestion des risques liés aux pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Mghirbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue du Comité Français de Cartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 239, pp.69 - 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping for the management of diffuse pollution risks related to agricultural plant protection practices: case of the Etang de l’Or catchment area in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama O. Mghirbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mandart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grusse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (14), pp.14117-14137. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-1556-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OptiPhy, a technical-economic optimisation model for improving the management of plant protection practices in agriculture: a decision-support tool for controlling the toxicity risks related to pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mghirbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Grusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mandart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (8), pp.6951-6972. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-6775-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing plant protection practices using pressure indicator and toxicity risk indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Mghirbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ellefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mandart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (11), pp.8058-8074. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3736-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d'évaluer les performances des systèmes agroforestiers (SAF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation INRAe - L’évaluation multicritère pour accompagner les transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agreenium, Sep 2025, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk spatialization of agricultural phytosanitary practices: case study in south-west France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Grimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Mghirbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe LE GRUSSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Scientific Agriculture Symposium "AGROSYM 2021"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Agriculture University of East Sarajevo, Bosnia and Herzegovina; Faculty of Agriculture, University of Belgrade, Serbia; CIHEAM - Bari, Italy, Oct 2021, Jahorina, Bosnia and Herzegovina. pp.817 - 824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EToPhy: Web platform for managing the impacts of plant protection products used in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Mghirbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe LE GRUSSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Grimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Mandart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Scientific Agricultural Symposium “Agrosym 2021”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Agriculture University of East Sarajevo, Bosnia and Herzegovina; Faculty of Agriculture, University of Belgrade, Serbia; CIHEAM - Bari, Italy, Oct 2021, Jahorina, Bosnia and Herzegovina. pp.825 - 834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClimaVista - EToPhy web : un outil pour gérer l'impact des pratiques phytosanitaires agricoles sur la santé de l'applicateur et l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nembrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Arredondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramarohetra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français des Pesticides : Pesticides et Transition Agroécologique : Enjeux et Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. pp.96-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatiale de la vulnérabilité des ressources naturelles et gestion des risques de pollution diffuse liés aux pratiques phytosanitaires agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mghirbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Grusse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français des Pesticides : Pesticides et Transition Agroécologique : Enjeux et Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. pp.103-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Smart Agriculture au service de la gestion des risques phytosanitaires agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama O. Mghirbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mandart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Limoges, France. pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture de précision et gestion des risques environnementaux et de santé des pratiques phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama O. Mghirbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mandart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Congrès du Groupe Français des Pesticides : Enjeux Environnementaux et Sanitaires associés aux Pesticides : de leur Usage à leur Dispersion dans l’Environnement en Lien avec leur Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France. pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et méthodes de gestion des risques liés à l’utilisation des pesticides sur un territoire : les résultats du projet TRam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mandart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chtaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides : Devenir et Impact des Pesticides : Verrous à Lever et Nouveaux Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. pp.104-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des risques de toxicité liés aux pesticides : un modèle technico-économique d’optimisation pour la gestion des usages phytosanitaires en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama O. Mghirbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mandart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides : Devenir et Impact des Pesticides : Verrous à Lever et Nouveaux Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. pp.106-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and risk management: application to farms in the Etang de l'Or catchment area (Mauguio, Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama O. Mghirbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mandart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Science and Policy Conference on the Resilience of Social &amp; Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs pour la gestion des risques liés aux pratiques phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama O. Mghirbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ellefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mandart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque national « Contaminants, Environnement et Santé (CES2) » Thématique : Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Hammamet, Tunisie. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de simulation pour évaluer l'impact de la réduction de l'utilisation des pesticides sur un bassin versant côtier au Sud-Est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ellefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama O. Mghirbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mandart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque national « Contaminants, Environnement et Santé (CES2) » Thématique : Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Hammamet, Tunisie. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion intégrée des pesticides et intelligence territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mandart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama O. Mghirbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ellefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Congrès du Groupe Français des Pesticides : Protection des Cultures et Santé Environnementale : Héritages et Conceptions Nouvelles, 2014/05/26-29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Schœlcher, Martinique. pp.216-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et gestion des risques : cas d'exploitations agricoles dans le bassin versant de l'étang de l'Or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mghirbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Grusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mandart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres Scientifiques Universitaires Montpellier-Sherbrooke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs de risque de toxicité des pesticides sur la santé humaine et l’environnement et leurs applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mandart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Grusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mghirbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BioTrace : Agents Polluants : Diagnostics et Impacts sur notre Santé et notre Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation et antinomie entre risque environnemental et risque santé humaine dans les pratiques phytosanitaires : des indicateurs d’évaluation pour gérer les risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mghirbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ellefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Grusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mandart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Congrès du Groupe Français des Pesticides : Protection des Cultures, Environnement, Santé et Bio-Diversité : Constats et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Albi, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of sanitary and environmental impact of agricultural phytosanitary practices: case of farms in the southwest of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Mghirbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Grimene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes (FR), France. , pp.457 - 459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Management in Agriculture and Crop Insurance: Implementation of a Method for Estimating Reference Yields in Organic Field Crops in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mghirbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Lebrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Agro Rennes-Angers et INRAe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. , pp.623 - 624, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClimaVista : une plateforme web pour une meilleure gestion intégrée des pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gabriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramarohetra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nembrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Arredondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Limoges, France. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du GFP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71, 2018, Métrologie des pesticides et évaluation des risques pour l'homme et pour les milieux naturels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OptiPhy : un outil d’optimisation des pratiques phytosanitaires basé sur les indicateurs de risque d’EToPhy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama O. Mghirbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mandart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GFP, Groupe Français des Pesticides (France). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Congrès du Groupe Français des Pesticides : Enjeux Environnementaux et Sanitaires associés aux Pesticides : de leur Usage à leur Dispersion dans l’Environnement en Lien avec leur Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GFP, Groupe Français des Pesticides (France)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Congrès du Groupe Français des Pesticides 2016 : recueils des résumés, pp.134, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EToPhy : logiciel de calcul d'indicateurs de risques sur la santé et l'environnement résultant de l'utilisation des produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mandart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mghirbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GFP, Groupe Français des Pesticides (France). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides : Devenir et Impact des Pesticides : Verrous à Lever et Nouveaux Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. Congrès du Groupe Français des Pesticides 2015 : recueils des résumés, pp.40, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de rôles SimPhy : simulation des phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mandart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chtaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRA/AFB. 2018, pp.156-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience des exploitations agricoles face au changement des pratiques phytosanitaires : Conception d’outils de gestion des risques liés aux pesticides – cas du bassin versant de l’étang de l’or en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama O. Mghirbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paul Valéry - Montpellier III, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016MON30011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01405471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4037,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79C46958"/>
+    <w:nsid w:val="41CD6BEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4268,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oussamamghirbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4658-3964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196782171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901823v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Grimene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mghirbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grusse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17020583" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346061v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Louvet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14253-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760288v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe LE GRUSSE" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mandart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fabre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760315v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama O. Mghirbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bord" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mandart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1556-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Grusse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6775-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ellefi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3736-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moisan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caubel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nembrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Arredondo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bromblet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramarohetra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louvet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Toumi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouaziz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chtaina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ellefi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168246v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168247v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lebrini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fagot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718830v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gabriac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfpesticides.org/bdd_fichiers/330f4cd82e2d6ab1b9c74b34227f023fe8b5d1cb07d.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155195v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfpesticides.org/bdd_fichiers/122e12dc518853284acff86836043a992a5309f04aa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01405471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MON30011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oussamamghirbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4658-3964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196782171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=c4mY2RAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901823v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Grimene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mghirbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grusse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bord" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17020583" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Louvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14253-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe LE GRUSSE" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mandart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fabre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama O. Mghirbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bord" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mandart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1556-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809466v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Grusse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6775-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ellefi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3736-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moisan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759845v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759905v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046058v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caubel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nembrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Arredondo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bromblet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramarohetra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louvet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Toumi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouaziz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chtaina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ellefi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168247v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lebrini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fagot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gabriac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfpesticides.org/bdd_fichiers/330f4cd82e2d6ab1b9c74b34227f023fe8b5d1cb07d.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155195v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfpesticides.org/bdd_fichiers/122e12dc518853284acff86836043a992a5309f04aa.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143751v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01405471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MON30011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>