--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.86516853933px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ovidiu Radulescu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**EDUCATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation in Applied Mathematics (University of Rennes 1, 11/12/2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master degree in Probability theory and analysis (University of Marne-la-Vallée, 1996)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD in Theoretical Solid State Physics (Orsay, University of Paris 11, 1994)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering degree in Solid State Physics (University of Bucharest, 1989)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PROFESSIONAL CAREER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current position :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Full Professor (Professeur classe exceptionnelle), Team leader in the Laboratory of Pathogen Host Interactions (LPHI) UMR 5235, University of Montpellier, since 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other positions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/09/1999-31/08/2009, Institute for Mathematical Research (IRMAR), University of Rennes 1, Rennes, France, Associate Professor in mathematics (MCF classe normale, CNU26)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/09/2005-31/08/2007, National Institute for Computer Science and Applied Mathematics (INRIA), team SYMBIOSE, Rennes, France, Visiting professor (secondment, délégation).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/03/1998-31/08/2009, IRC in Polymer Physics and Department of Physics, University of Leeds, Leeds, UK, Post-doc in theoretical polymer physics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/03/1996-28/02/1998 Institute of Theoretical Physics, Raadboud University, Nijmegen, The Netherlands, HCM EU fellow in theoretical condensed matter physics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/09/1993-28/02/1996, University of Marne-la-Vallée, Noisy le Grand, France, Assistant Professor (untenured teaching and research position, ATER) in theoretical condensed matter physics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/09/1990-31/08/1993, University of Paris 11, Orsay, France, Teaching assistant (Moniteur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/01/1990-31/08/1990, Institute of Research on Materials, Bucharest, Romania, Researcher in theoretical condensed matter theory.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Management Activities:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the Councils of University of Rennes 1 (2008-2009) and University of Montpellier (2011-2015); Adjoint chief of the BioHealth Department at University of Montpellier (2013-2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation to National and International Scientific Networks Management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the Interdisciplinary axis of Pole Rabelais; Member of Labex Epigenmed; Member of the international network IPols (International Physics of Living Systems Program).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation to National and International Expert Committees</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert for ERC (European Research Council), ANR (French National Research Agency), HCERES (High Council for the Evaluation of Research and Higher Education), NW0 (Netherlands Organisation for Scientific Research)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the interdisciplinary committee CID51 of CNRS (2013-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editorial activity:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associated Editor of Frontiers in Bioinformatics and Computational Biology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation to program committees (PC) of international conferences:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the PC of the International Workshop on Static Analysis and Systems Biology SASB (2011-12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the PC of the International Conference on Computational Methods in Systems Biology CMSB (2011-12, 2015-20)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the PC of the Workshop on Interactions between Computer Science and Biology CS2BIO (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the PC of the IEEE International Conference on Computational Intelligence in Bioinformatics and Computational Biology CIBCB (2019-20)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supervision of 10 phD students, 31 master students, 5 post-docs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction of the master program “Biophysics Structure and Systems”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent invited international conferences:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASC 2020 (Computer Algebra in Scientific Computing), Linz, Austria, Sept 14-18, 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenary invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Workshop on Robustness, Heterogeneity and Adaptation, Gordon Center for Integrative Sciences, University of Chicago, June 20-21, 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenary invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symmetry and Dynamics in Biology, Paulista Medical School, (EPM – Unifesp), São Paulo -SP-Brazil, April 17, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenary invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, workshop Mathematical Trends in Reaction Network Theory, Copenhagen, July 1-3, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenary invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Applications of statistical physics in quantitative biology mini-symposium, 9th European Conference on Mathematical and Theoretical Biology, Gothenburg, Sweden, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco-Indian Technology Summit, IT & Health, 24 Octobre 2013, New Delhi, India.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9th BioMalPar - Evimalar Conference, 13-15 Octobre 2013, EMBL Heidelberg, Germany.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HONORSANDAWARDS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Medals at International Physics Olympiads (1981 bronze, 1982 silver); BGF (French government) fellow (1990-94); DAAD fellow (1995); HCM EU fellow (1996-98); bonus for scientific excellence (PES, PEDR) since 2009.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Markov Chain Models from Time-to-Event Data: An Algebraic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Seiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87, pp.11. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-024-01385-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated active repression operates via transcription factor cooperativity and multiple inactive promoter states in a developing organism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia L Pimmett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Garcia Idieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.8157. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-62907-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optogenetic manipulation of nuclear Dorsal reveals temporal requirements and consequences for transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia L Pimmett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mcgehee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 152 (6), pp.dev204706. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.204706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-quadruplexes are promoter elements controlling nucleosome exclusion and RNA polymerase II pausing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Zine El Aabidine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cucchiarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talha Magat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (8), pp.1981-1993. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-025-02263-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved prediction of MAPKi response duration in melanoma patients using genomic data and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriti Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique D’hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Solassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dereure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Precision Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.231. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41698-025-00814-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MelanoDB: A dataset of clinical and molecular features of patients with advanced melanoma treated with MAPK inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie A Vendrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Solassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Lebbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1144. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05291-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Chemical Reaction Networks with Approximate Conservation Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Desoeuvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Iosif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Rahkooy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.256-296. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22M1543963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Approach to Polynomial Conservation Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Desoeuvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Iosif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Rahkooy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.813-854. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22M1544014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering oxygen distribution and hypoxia profiles in the tumor microenvironment: a data-driven mechanistic modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Fenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (12), pp.125023. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ad524a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Skin Microbiome Model with AMP interactions and Analysis of Quasi-Stability vs Stability in Population Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Thibault Greugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Szmolyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Stamatas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.114294. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2023.114294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BurstDECONV: a signal deconvolution method to uncover mechanisms of transcriptional bursting in live cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Topno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (16), pp.e88-e88. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkad629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional Stochasticity as a Key Aspect of HIV-1 Latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Slaninova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Basyuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.1969. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15091969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODEbase: A Repository of ODE Systems for Systems Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioadv/vbac027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance aux inhibiteurs de BRAF, les leçons de la clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylia Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (6-7), pp.570-578. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2022083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Model of Heterogeneity in Melanoma: Designing Therapies and Predicting Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Trucu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.857572. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2022.857572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The control of transcriptional memory by stable mitotic bookmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dufourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenden-Hasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1176. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-28855-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic pausing at latent HIV-1 promoters generates transcriptional bursting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katjana Tantale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encar Garcia-Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle L’hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueyuxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.4503. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24462-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SYK Signaling Networks Reveals the Potential Molecular Determinants of Its Tumor-Promoting and Suppressing Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Naldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gf Freiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Deckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.308. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom11020308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push-forward method for piecewise deterministic biochemical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme C.P. Innocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antoneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 893, pp.17-40. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2021.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Reduction of Biological Networks with Multiple Time Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Kruff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Walcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.499 - 534. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11786-021-00515-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative imaging of transcription in living Drosophila embryos reveals the impact of core promoter motifs on promoter state dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia L Pimmett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24461-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the parametric occurrence of multiple steady states for some biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Bradford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harold Davenport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Errami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Gerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.84-119. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2019.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is biological randomness a statistical physics concept?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Devenyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LINKs series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Genetic and phenotypic modelling elucidates resistance and re-sensitisation to treatment in heterogeneous melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Trucu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 466, pp.84 - 105. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelda, le maestro du réveil du génome zygotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dufourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (11), pp.821-841. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2019160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in silico analysis of robust but fragile gene regulation links enhancer length to robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Barr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Reinitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (11), pp.e1007497. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Reconstruction and Significant Pathway Extraction Using Phosphoproteomic Data from Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Naldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Coopman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (21-22), pp.1800450. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201800450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SYMBIONT project: symbolic methods for biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Swarup Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schuppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Communications in Computer Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (3), pp.67-70. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3313880.3313885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering the past: Mitotic bookmarking in a developing embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lagha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.41-49. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coisb.2018.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Propagation in Sensing and Reciprocating Cellular Systems with Spatial and Structural Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">· Gilles Uzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Trucu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80 (7), pp.1900-1936. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-018-0439-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclin A-cdk1-Dependent Phosphorylation of Bora Is the Triggering Factor Promoting Mitotic Entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sundermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (5), pp.637--650.e7. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.devcel.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Dependent Stochastic mRNA and Protein Synthesis in Piecewise-Deterministic Models of Gene Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Innocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.46. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2018.00046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal control of gene expression by the pioneer factor Zelda through transient interactions in hubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dufourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lazaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.821 - 841. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-07613-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-From-Equilibrium Time Evolution between Two Gamma Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun-Jin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille-Marie Tenkès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hollerbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (10), pp.511. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e19100511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction and signal propagation analysis of the Syk signaling network in breast cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Naldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urszula Czerwinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Urbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montcourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (3), pp.e1005432. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional Memory in the Drosophila Embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dufourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde Mantovani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145, pp.S137. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mod.2017.04.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking metabolic network features to phenotypes using sparse group lasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Swarup Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Fröhlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (21), pp.3445-3453. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btx427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized Networks to Generate Human Body Motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (12), pp.2907. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17122907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Synthesis Driven by Dynamical Stochastic Transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Innocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Forger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antoneli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (1), pp.110-131. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-015-0131-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric analysis of pathways dynamics: application to versatility of TGF-β receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Swarup Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Naldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Théret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.3-14. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2016.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal switchability of centralized networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (8), pp.2327-2354. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0951-7715/29/8/2327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic framework for a stochastic binary biological switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Innocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (6), pp.062413. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.062413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress diffusion in shear banding wormlike micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Fardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (6), pp.1335-1362. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.4930858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint solving approach to model reduction by tropical equilibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.24. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-014-0024-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of dynamical biochemical reaction networks in computational biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander N. Gorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zinovyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (2), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2012.00131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling molecular regulatory mechanisms with noise patterns of bacterial metabolic promoters in induced and repressed states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew L. M. L. Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Aymerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu O. Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (1), pp.155 - 160. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1110541108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Geometries and Dynamics of Biochemical Networks Application to Hybrid Cell Cycle Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey A. Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 284, pp.75-91. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2012.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of stochastic gene networks to hybrid piecewise deterministic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Crudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (5), pp.1822-1859. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/11-AAP814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Logical Rules to Model the Response of Biomolecular Networks with Complex Interactions: An Application to Cancer Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Baumuratova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (5), pp.1223-1234. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCBB.2010.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically regulated metabolic networks: Gale-Nikaido modules and differential inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pecou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Transactions on Computational Systems Biology XIII, 6575 (Lecture Notes in Computer Science 6575), pp.110-130. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19748-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing potentially active post-transcriptional regulations in the Ewing's sarcoma gene regulatory network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Baumuratova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Surdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.146. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1752-0509-4-146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00984711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotology of Chemical Reaction Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander N. Gorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zinovyev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (7), pp.2310-2324. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Regulation in the Segmentation of Drosophila: Interacting Interfaces between Localized Domains of Gene Expression Ensure Robust Spatial Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu Manu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Reinitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103, pp.168102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal model for hepatic fatty acid balance during fasting: Application to PPAR alpha-deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 261 (2), pp.266. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic simplifications for multiscale gene networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Crudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1752-0509-3-89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canalization of gene expression and domain shifts in the Drosophila blastoderm by dynamical attractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu Manu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Surkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Spirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Gursky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canalization of gene expression in the Drosophila blastoderm by gap genes cross regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu Manu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Surkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Spirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Gursky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Molecules to Organisms: Towards Multiscale Integrated Models of Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Giavitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Biology Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust simplifications of multiscale biochemical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander N. Gorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zinovyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lilienbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2:86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and static limitation in multiscale reaction networks, revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander N. Gorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Advances in Chemical Engineering, 34, pp.103-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the role of transcription factors in regulatory networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-9-228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorèmes limites pour des processus de Markov à sauts. Synthèse des résultats et applications en biologie moleculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Crudu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (3-4), pp.443-469. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.26.443-469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00181451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checking Consistency Between Expression Data and Large Scale Regulatory Networks: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser un plan d'expérience à partir de modèles qualitatifs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 275, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical robustness of biological networks with hierarchical distribution of time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander N. Gorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00181450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of the relation between DNA microarray data and behavioral models of regulation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.153-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and static response of interaction networks in molecular biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (6), pp.185 - 196. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2005.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Qualitative Models in Biology: a new approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.140-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescales in shear banding of wormlike micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter D. Olmsted</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Decruppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62 (2), pp.230-236. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2003-00351-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of modulated and composite aperiodic crystals: the signature of the inner polarization in the neutron coherent inelastic scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Etrillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29, pp.385-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classification of the periodic directions in the rational approximants of icosahedral quasicrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (10), pp.2099-2113. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1993234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D Reconstruction of H&E Whole Slide Images in Melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction vasculaire 3D et analyse de lames virtuelles H&E dans l'étude du mélanome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM2023 : Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction and mathematical modelling of whole slide images to elucidate resistance to the targeted therapy in melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochasticity of Meiotic Entry in Xenopus Oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Fettahoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Choufani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data driven mechanistic modeling of oxygen distribution and hypoxia profile in tumor microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSYSCAN2022: A complex systems approach to cancer understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitotic Memory as Spontaneous Symmetry Breaking in the Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Devenyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing [MALMO]: Mathematical approaches to modelling metabolic plasticity and heterogeneity in Melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2022 - Recherche en Imagerie et Technologie pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LNetReduce: tool for reducing linear dynamic networks with separated time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Desoeuvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Naldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Requilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zinovyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85633-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Geometry of Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Constraint Satisfaction and Optimization for Biological Homeostasis and Multistationarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Desoeuvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMSB 2020 - 18th International Conference on Computational Methods in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Konstanz, Germany. pp.79-101, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60327-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Versus Numerical Computation and Visualization of Parameter Regions for Multistationarity of Biological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Errami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASC 2017 - 19th International Workshop on Computer Algebra in Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66320-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on the Parametric Occurrence of Multiple Steady States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Bradford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James H. Davenport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Errami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Gerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2017 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. pp.45-52, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3087604.3087622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropicalization and tropical equilibration of chemical reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey A. Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Tropical and Idempotent Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Independent University of Moscow, Aug 2012, Moscow, Russia. pp.261-275, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/conm/616/12316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Constraint Solving Approach to Tropical Equilibration and Model Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCB - ninth Workshop on Constraint Based Methods for Bioinformatics, colocated with CP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. pp.27--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid models of the cell cycle molecular machinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey A. Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Systems and Biology (HSB 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Newcastle, United States. pp.88-105, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two types of transcriptional repression in living cells of [i]Bacillus subtilis[/i] characterized by number and brightness analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew L. Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Chun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Aymerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Biophysical-Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Baltimore, Maryland, United States. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.12.1179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotology of Chemical Reaction Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander N. Gorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zinovyev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematics in Chemical Kinetics and Engineering (MACKIE-2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for Relating Inter-patient Gene Copy Numbers Variations with Gene Expression via Gene Influence Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zinovyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAI 2009 Workshop -- Workshop on Biomedical Informatics and Intelligent Approaches in the Support of Genomic Medicine (BMIINT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Thessalonik, Greece. pp.72-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CURATING A LARGE-SCALE REGULATORY NETWORK BY EVALUATING ITS CONSISTENCY WITH EXPRESSION DATASETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIBB 2008: COMPUTATIONAL INTELLIGENCE METHODS FOR BIOINFORMATICS AND BIOSTATISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Salerno, Italy. pp.144-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal and dynamic model for fatty acid metabolism in mouse liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescales and instabilities of shear thinning solutions of wormlike micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on Rheology 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Monterey, United States. pp.CF36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-organes et multi-espèces du métabolisme des lipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative response of interaction networks: application to the validation of biological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Industrial and Applied Mathematics. ICIAM 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial distribution of oxygen and hypoxia in tumor microenvironment: a mechanistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CanceropoleGSO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SYMBIONT Project: Symbolic Methods for Biological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Swarup Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schuppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York City, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Analysis of Parasite Biology: From Metabolism to Drug Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylke Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-VCH Verlag GmbH &amp; Co. KGaA, 2016, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527694082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Geometry of Biological Systems (Invited Talk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Algebra in Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12291, Springer International Publishing, pp.1-13, 2020, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60026-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linear Algebra Approach for Detecting Binomiality of Steady State Ideals of Reversible Chemical Reaction Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Rahkooy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sturm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Algebra in Scientific Computing: 22nd International Workshop - CASC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.492-509, 2020, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60026-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative models for TGF-$\beta$ signaling and extracellular matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Theret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Ricard-Blum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extracellular Matrix Omics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17, 2020, Biology of Extracellular Matrix, 978-3-030-58329-3. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58330-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metastable Regimes and Tipping Points of Biochemical Networks with Potential Applications in Precision Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Swarup Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeyashree Krishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadizadeh Esfahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Reasoning for Systems Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Springer International Publishing, pp.269-295, 2019, Computational Biology, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17297-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Computational Methods for Hybrid Stochastic Gene Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Innocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antoneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11773 (21-22), Springer International Publishing, pp.60-77, 2019, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31304-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling and Omic Data Integration to Understand Dynamic Adaptation of Apicomplexan Parasites and Identify Pharmaceutical Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partho Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Analysis of Parasite Biology: From Metabolism to Drug Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.455-486, 2016, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527694082.ch20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Reductions of Computational Models of Ion Channels Coupled to Cellular Biochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasha Sommer-Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Reinitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Fridlyand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Philipson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9859, Springer International Publishing, pp.273-288, 2016, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45177-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm for identification of piecewise smooth hybrid systems: application to Eukaryotic Cell Cycle regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey A. Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teresa Przytycka, Marie-France Sagot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.225-236, 2011, Lecture Notes in Computer Science, vol. 6833, 9783642230370. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23038-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SYMBIONT Project: Symbolic Methods for Biological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya S Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schuppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Roadmap for complex Systems 2008-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chavalarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Molecule DNA Footprinting and Transcription Imaging Reveal the Molecular Mechanisms of Promoter Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Slaninova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Mazzarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasha Dalakishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Depierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Moene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell heterogeneity contributes to the variable response of HIV-1 to latency reversing agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Karuna Topno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Mazzarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Basis and Toolchain for Hierarchical Optimization of Biochemical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisha Ann Viswan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tribut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manvel Gasparyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upinder S Bhalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593669v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse and weakly immunogenic var gene expression facilitates malaria infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inayat Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Nyarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrar Ba Ashn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukai Ceesay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the dynamics of coordinated active transcriptional repression in a multicellular organism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Pimmett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dufourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved prediction of the response duration to MAPK inhibitors in patients with advanced melanoma using baseline genomic data and machine learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriti Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique D’hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Solassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dereure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative imaging of transcription in living Drosophila embryos reveals the impact of core promoter motifs on promoter state dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Pimmett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The control of transcriptional memory by stable mitotic bookmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dufourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenden-Hasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic pausing at latent HIV-1 promoters generates transcriptional bursting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiana Tantale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encarnation Garcia-Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueyuxio Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie- Cécile Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Reduction of Biological Networks With Multiple Time Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Kruff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Walcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linear Algebra Approach for Detecting Binomiality of Steady State Ideals of Reversible Chemical Reaction Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Rahkooy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sturm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid mammalian cell cycle model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Methods for Biological Networks D2.1 Report on Scalable Methods for Tropical Solutions (T1.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soliman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Saclay. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checking Consistency Between Expression Data and Large Scale Regulatory Networks: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6190, INRIA. 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00145537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the role of transcription factors in regulatory networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00185038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId434"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.86516853933px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ovidiu Radulescu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**EDUCATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation in Applied Mathematics (University of Rennes 1, 11/12/2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master degree in Probability theory and analysis (University of Marne-la-Vallée, 1996)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD in Theoretical Solid State Physics (Orsay, University of Paris 11, 1994)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering degree in Solid State Physics (University of Bucharest, 1989)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PROFESSIONAL CAREER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current position :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Full Professor (Professeur classe exceptionnelle), Team leader in the Laboratory of Pathogen Host Interactions (LPHI) UMR 5235, University of Montpellier, since 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other positions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/09/1999-31/08/2009, Institute for Mathematical Research (IRMAR), University of Rennes 1, Rennes, France, Associate Professor in mathematics (MCF classe normale, CNU26)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/09/2005-31/08/2007, National Institute for Computer Science and Applied Mathematics (INRIA), team SYMBIOSE, Rennes, France, Visiting professor (secondment, délégation).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/03/1998-31/08/2009, IRC in Polymer Physics and Department of Physics, University of Leeds, Leeds, UK, Post-doc in theoretical polymer physics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/03/1996-28/02/1998 Institute of Theoretical Physics, Raadboud University, Nijmegen, The Netherlands, HCM EU fellow in theoretical condensed matter physics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/09/1993-28/02/1996, University of Marne-la-Vallée, Noisy le Grand, France, Assistant Professor (untenured teaching and research position, ATER) in theoretical condensed matter physics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/09/1990-31/08/1993, University of Paris 11, Orsay, France, Teaching assistant (Moniteur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/01/1990-31/08/1990, Institute of Research on Materials, Bucharest, Romania, Researcher in theoretical condensed matter theory.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Management Activities:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the Councils of University of Rennes 1 (2008-2009) and University of Montpellier (2011-2015); Adjoint chief of the BioHealth Department at University of Montpellier (2013-2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation to National and International Scientific Networks Management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the Interdisciplinary axis of Pole Rabelais; Member of Labex Epigenmed; Member of the international network IPols (International Physics of Living Systems Program).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation to National and International Expert Committees</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert for ERC (European Research Council), ANR (French National Research Agency), HCERES (High Council for the Evaluation of Research and Higher Education), NW0 (Netherlands Organisation for Scientific Research)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the interdisciplinary committee CID51 of CNRS (2013-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editorial activity:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associated Editor of Frontiers in Bioinformatics and Computational Biology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation to program committees (PC) of international conferences:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the PC of the International Workshop on Static Analysis and Systems Biology SASB (2011-12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the PC of the International Conference on Computational Methods in Systems Biology CMSB (2011-12, 2015-20)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the PC of the Workshop on Interactions between Computer Science and Biology CS2BIO (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the PC of the IEEE International Conference on Computational Intelligence in Bioinformatics and Computational Biology CIBCB (2019-20)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supervision of 10 phD students, 31 master students, 5 post-docs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction of the master program “Biophysics Structure and Systems”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent invited international conferences:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASC 2020 (Computer Algebra in Scientific Computing), Linz, Austria, Sept 14-18, 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenary invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Workshop on Robustness, Heterogeneity and Adaptation, Gordon Center for Integrative Sciences, University of Chicago, June 20-21, 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenary invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symmetry and Dynamics in Biology, Paulista Medical School, (EPM – Unifesp), São Paulo -SP-Brazil, April 17, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenary invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, workshop Mathematical Trends in Reaction Network Theory, Copenhagen, July 1-3, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenary invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Applications of statistical physics in quantitative biology mini-symposium, 9th European Conference on Mathematical and Theoretical Biology, Gothenburg, Sweden, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco-Indian Technology Summit, IT & Health, 24 Octobre 2013, New Delhi, India.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9th BioMalPar - Evimalar Conference, 13-15 Octobre 2013, EMBL Heidelberg, Germany.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HONORSANDAWARDS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Medals at International Physics Olympiads (1981 bronze, 1982 silver); BGF (French government) fellow (1990-94); DAAD fellow (1995); HCM EU fellow (1996-98); bonus for scientific excellence (PES, PEDR) since 2009.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-quadruplexes are promoter elements controlling nucleosome exclusion and RNA polymerase II pausing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Zine El Aabidine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cucchiarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talha Magat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (8), pp.1981-1993. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-025-02263-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved prediction of MAPKi response duration in melanoma patients using genomic data and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriti Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique D’hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Solassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dereure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Precision Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.231. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41698-025-00814-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Markov Chain Models from Time-to-Event Data: An Algebraic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Seiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87, pp.11. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-024-01385-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated active repression operates via transcription factor cooperativity and multiple inactive promoter states in a developing organism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia L Pimmett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Garcia Idieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.8157. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-62907-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optogenetic manipulation of nuclear Dorsal reveals temporal requirements and consequences for transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia L Pimmett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mcgehee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 152 (6), pp.dev204706. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.204706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MelanoDB: A dataset of clinical and molecular features of patients with advanced melanoma treated with MAPK inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie A Vendrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Solassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Lebbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1144. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05291-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Chemical Reaction Networks with Approximate Conservation Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Desoeuvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Iosif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Rahkooy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.256-296. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22M1543963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Approach to Polynomial Conservation Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Desoeuvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Iosif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Rahkooy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.813-854. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22M1544014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering oxygen distribution and hypoxia profiles in the tumor microenvironment: a data-driven mechanistic modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Fenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (12), pp.125023. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ad524a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Skin Microbiome Model with AMP interactions and Analysis of Quasi-Stability vs Stability in Population Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Thibault Greugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Szmolyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Stamatas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.114294. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2023.114294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BurstDECONV: a signal deconvolution method to uncover mechanisms of transcriptional bursting in live cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Topno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (16), pp.e88-e88. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkad629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional Stochasticity as a Key Aspect of HIV-1 Latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Slaninova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Basyuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.1969. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15091969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance aux inhibiteurs de BRAF, les leçons de la clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylia Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (6-7), pp.570-578. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2022083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODEbase: A Repository of ODE Systems for Systems Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioadv/vbac027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The control of transcriptional memory by stable mitotic bookmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dufourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenden-Hasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1176. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-28855-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Model of Heterogeneity in Melanoma: Designing Therapies and Predicting Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Trucu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.857572. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2022.857572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push-forward method for piecewise deterministic biochemical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme C.P. Innocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antoneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 893, pp.17-40. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2021.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic pausing at latent HIV-1 promoters generates transcriptional bursting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katjana Tantale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encar Garcia-Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle L’hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueyuxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.4503. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24462-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SYK Signaling Networks Reveals the Potential Molecular Determinants of Its Tumor-Promoting and Suppressing Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Naldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gf Freiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Deckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.308. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom11020308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Reduction of Biological Networks with Multiple Time Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Kruff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Walcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.499 - 534. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11786-021-00515-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative imaging of transcription in living Drosophila embryos reveals the impact of core promoter motifs on promoter state dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia L Pimmett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24461-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the parametric occurrence of multiple steady states for some biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Bradford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harold Davenport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Errami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Gerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.84-119. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2019.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is biological randomness a statistical physics concept?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Devenyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LINKs series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Genetic and phenotypic modelling elucidates resistance and re-sensitisation to treatment in heterogeneous melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Trucu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 466, pp.84 - 105. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelda, le maestro du réveil du génome zygotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dufourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (11), pp.821-841. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2019160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in silico analysis of robust but fragile gene regulation links enhancer length to robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Barr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Reinitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (11), pp.e1007497. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Reconstruction and Significant Pathway Extraction Using Phosphoproteomic Data from Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Naldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Coopman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (21-22), pp.1800450. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201800450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Propagation in Sensing and Reciprocating Cellular Systems with Spatial and Structural Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">· Gilles Uzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Trucu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80 (7), pp.1900-1936. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-018-0439-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering the past: Mitotic bookmarking in a developing embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lagha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.41-49. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coisb.2018.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SYMBIONT project: symbolic methods for biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Swarup Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schuppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Communications in Computer Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (3), pp.67-70. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3313880.3313885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclin A-cdk1-Dependent Phosphorylation of Bora Is the Triggering Factor Promoting Mitotic Entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sundermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (5), pp.637--650.e7. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.devcel.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Dependent Stochastic mRNA and Protein Synthesis in Piecewise-Deterministic Models of Gene Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Innocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.46. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2018.00046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal control of gene expression by the pioneer factor Zelda through transient interactions in hubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dufourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lazaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.821 - 841. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-07613-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional Memory in the Drosophila Embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dufourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde Mantovani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145, pp.S137. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mod.2017.04.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-From-Equilibrium Time Evolution between Two Gamma Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun-Jin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille-Marie Tenkès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hollerbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (10), pp.511. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e19100511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction and signal propagation analysis of the Syk signaling network in breast cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Naldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urszula Czerwinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Urbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montcourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (3), pp.e1005432. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking metabolic network features to phenotypes using sparse group lasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Swarup Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Fröhlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (21), pp.3445-3453. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btx427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized Networks to Generate Human Body Motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (12), pp.2907. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17122907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Synthesis Driven by Dynamical Stochastic Transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Innocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Forger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antoneli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (1), pp.110-131. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-015-0131-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric analysis of pathways dynamics: application to versatility of TGF-β receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Swarup Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Naldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Théret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.3-14. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2016.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal switchability of centralized networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (8), pp.2327-2354. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0951-7715/29/8/2327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic framework for a stochastic binary biological switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Innocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (6), pp.062413. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.062413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress diffusion in shear banding wormlike micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Fardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (6), pp.1335-1362. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.4930858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint solving approach to model reduction by tropical equilibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.24. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-014-0024-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Geometries and Dynamics of Biochemical Networks Application to Hybrid Cell Cycle Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey A. Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 284, pp.75-91. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2012.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of dynamical biochemical reaction networks in computational biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander N. Gorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zinovyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (2), </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2012.00131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling molecular regulatory mechanisms with noise patterns of bacterial metabolic promoters in induced and repressed states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew L. M. L. Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Aymerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu O. Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (1), pp.155 - 160. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1110541108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of stochastic gene networks to hybrid piecewise deterministic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Crudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (5), pp.1822-1859. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/11-AAP814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Logical Rules to Model the Response of Biomolecular Networks with Complex Interactions: An Application to Cancer Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Baumuratova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (5), pp.1223-1234. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCBB.2010.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically regulated metabolic networks: Gale-Nikaido modules and differential inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pecou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Transactions on Computational Systems Biology XIII, 6575 (Lecture Notes in Computer Science 6575), pp.110-130. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19748-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing potentially active post-transcriptional regulations in the Ewing's sarcoma gene regulatory network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Baumuratova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Surdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.146. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1752-0509-4-146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00984711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotology of Chemical Reaction Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander N. Gorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zinovyev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (7), pp.2310-2324. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Regulation in the Segmentation of Drosophila: Interacting Interfaces between Localized Domains of Gene Expression Ensure Robust Spatial Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu Manu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Reinitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103, pp.168102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal model for hepatic fatty acid balance during fasting: Application to PPAR alpha-deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 261 (2), pp.266. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic simplifications for multiscale gene networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Crudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1752-0509-3-89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canalization of gene expression and domain shifts in the Drosophila blastoderm by dynamical attractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu Manu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Surkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Spirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Gursky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canalization of gene expression in the Drosophila blastoderm by gap genes cross regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu Manu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Surkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Spirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Gursky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Molecules to Organisms: Towards Multiscale Integrated Models of Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Giavitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Biology Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust simplifications of multiscale biochemical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander N. Gorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zinovyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lilienbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2:86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the role of transcription factors in regulatory networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-9-228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and static limitation in multiscale reaction networks, revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander N. Gorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Advances in Chemical Engineering, 34, pp.103-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorèmes limites pour des processus de Markov à sauts. Synthèse des résultats et applications en biologie moleculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Crudu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (3-4), pp.443-469. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.26.443-469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00181451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checking Consistency Between Expression Data and Large Scale Regulatory Networks: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser un plan d'expérience à partir de modèles qualitatifs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 275, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical robustness of biological networks with hierarchical distribution of time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander N. Gorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00181450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of the relation between DNA microarray data and behavioral models of regulation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.153-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and static response of interaction networks in molecular biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (6), pp.185 - 196. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2005.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Qualitative Models in Biology: a new approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.140-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescales in shear banding of wormlike micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter D. Olmsted</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Decruppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62 (2), pp.230-236. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2003-00351-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of modulated and composite aperiodic crystals: the signature of the inner polarization in the neutron coherent inelastic scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Etrillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29, pp.385-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classification of the periodic directions in the rational approximants of icosahedral quasicrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (10), pp.2099-2113. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1993234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D Reconstruction of H&E Whole Slide Images in Melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction vasculaire 3D et analyse de lames virtuelles H&E dans l'étude du mélanome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM2023 : Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochasticity of Meiotic Entry in Xenopus Oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Fettahoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Choufani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction and mathematical modelling of whole slide images to elucidate resistance to the targeted therapy in melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data driven mechanistic modeling of oxygen distribution and hypoxia profile in tumor microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSYSCAN2022: A complex systems approach to cancer understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitotic Memory as Spontaneous Symmetry Breaking in the Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Devenyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing [MALMO]: Mathematical approaches to modelling metabolic plasticity and heterogeneity in Melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2022 - Recherche en Imagerie et Technologie pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LNetReduce: tool for reducing linear dynamic networks with separated time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Desoeuvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Naldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Requilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zinovyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85633-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Geometry of Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Constraint Satisfaction and Optimization for Biological Homeostasis and Multistationarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Desoeuvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMSB 2020 - 18th International Conference on Computational Methods in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Konstanz, Germany. pp.79-101, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60327-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Versus Numerical Computation and Visualization of Parameter Regions for Multistationarity of Biological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Errami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASC 2017 - 19th International Workshop on Computer Algebra in Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66320-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on the Parametric Occurrence of Multiple Steady States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Bradford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James H. Davenport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Errami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Gerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2017 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. pp.45-52, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3087604.3087622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropicalization and tropical equilibration of chemical reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey A. Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Tropical and Idempotent Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Independent University of Moscow, Aug 2012, Moscow, Russia. pp.261-275, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/conm/616/12316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Constraint Solving Approach to Tropical Equilibration and Model Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCB - ninth Workshop on Constraint Based Methods for Bioinformatics, colocated with CP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. pp.27--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid models of the cell cycle molecular machinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey A. Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Systems and Biology (HSB 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Newcastle, United States. pp.88-105, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two types of transcriptional repression in living cells of [i]Bacillus subtilis[/i] characterized by number and brightness analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew L. Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Chun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Aymerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Biophysical-Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Baltimore, Maryland, United States. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.12.1179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotology of Chemical Reaction Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander N. Gorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zinovyev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematics in Chemical Kinetics and Engineering (MACKIE-2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CURATING A LARGE-SCALE REGULATORY NETWORK BY EVALUATING ITS CONSISTENCY WITH EXPRESSION DATASETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIBB 2008: COMPUTATIONAL INTELLIGENCE METHODS FOR BIOINFORMATICS AND BIOSTATISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Salerno, Italy. pp.144-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for Relating Inter-patient Gene Copy Numbers Variations with Gene Expression via Gene Influence Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zinovyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAI 2009 Workshop -- Workshop on Biomedical Informatics and Intelligent Approaches in the Support of Genomic Medicine (BMIINT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Thessalonik, Greece. pp.72-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal and dynamic model for fatty acid metabolism in mouse liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescales and instabilities of shear thinning solutions of wormlike micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on Rheology 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Monterey, United States. pp.CF36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-organes et multi-espèces du métabolisme des lipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative response of interaction networks: application to the validation of biological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Industrial and Applied Mathematics. ICIAM 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial distribution of oxygen and hypoxia in tumor microenvironment: a mechanistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CanceropoleGSO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SYMBIONT Project: Symbolic Methods for Biological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Swarup Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schuppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York City, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Analysis of Parasite Biology: From Metabolism to Drug Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylke Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-VCH Verlag GmbH &amp; Co. KGaA, 2016, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527694082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Geometry of Biological Systems (Invited Talk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Algebra in Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12291, Springer International Publishing, pp.1-13, 2020, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60026-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linear Algebra Approach for Detecting Binomiality of Steady State Ideals of Reversible Chemical Reaction Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Rahkooy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sturm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Algebra in Scientific Computing: 22nd International Workshop - CASC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.492-509, 2020, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60026-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative models for TGF-$\beta$ signaling and extracellular matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Theret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Ricard-Blum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extracellular Matrix Omics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17, 2020, Biology of Extracellular Matrix, 978-3-030-58329-3. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58330-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metastable Regimes and Tipping Points of Biochemical Networks with Potential Applications in Precision Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Swarup Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeyashree Krishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadizadeh Esfahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Reasoning for Systems Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Springer International Publishing, pp.269-295, 2019, Computational Biology, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17297-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Computational Methods for Hybrid Stochastic Gene Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Innocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antoneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11773 (21-22), Springer International Publishing, pp.60-77, 2019, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31304-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling and Omic Data Integration to Understand Dynamic Adaptation of Apicomplexan Parasites and Identify Pharmaceutical Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partho Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Analysis of Parasite Biology: From Metabolism to Drug Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.455-486, 2016, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527694082.ch20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Reductions of Computational Models of Ion Channels Coupled to Cellular Biochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasha Sommer-Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Reinitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Fridlyand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Philipson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9859, Springer International Publishing, pp.273-288, 2016, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45177-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm for identification of piecewise smooth hybrid systems: application to Eukaryotic Cell Cycle regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey A. Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teresa Przytycka, Marie-France Sagot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.225-236, 2011, Lecture Notes in Computer Science, vol. 6833, 9783642230370. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23038-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SYMBIONT Project: Symbolic Methods for Biological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya S Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schuppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Roadmap for complex Systems 2008-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chavalarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Molecule DNA Footprinting and Transcription Imaging Reveal the Molecular Mechanisms of Promoter Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Slaninova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Mazzarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasha Dalakishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Depierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Moene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell heterogeneity contributes to the variable response of HIV-1 to latency reversing agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Karuna Topno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Mazzarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the dynamics of coordinated active transcriptional repression in a multicellular organism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Pimmett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dufourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Basis and Toolchain for Hierarchical Optimization of Biochemical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisha Ann Viswan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tribut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manvel Gasparyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upinder S Bhalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593669v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse and weakly immunogenic var gene expression facilitates malaria infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inayat Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Nyarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrar Ba Ashn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukai Ceesay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved prediction of the response duration to MAPK inhibitors in patients with advanced melanoma using baseline genomic data and machine learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriti Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique D’hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Solassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dereure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative imaging of transcription in living Drosophila embryos reveals the impact of core promoter motifs on promoter state dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Pimmett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The control of transcriptional memory by stable mitotic bookmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dufourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenden-Hasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic pausing at latent HIV-1 promoters generates transcriptional bursting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiana Tantale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encarnation Garcia-Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueyuxio Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie- Cécile Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Reduction of Biological Networks With Multiple Time Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Kruff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Walcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linear Algebra Approach for Detecting Binomiality of Steady State Ideals of Reversible Chemical Reaction Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Rahkooy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sturm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid mammalian cell cycle model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Methods for Biological Networks D2.1 Report on Scalable Methods for Tropical Solutions (T1.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soliman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Saclay. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checking Consistency Between Expression Data and Large Scale Regulatory Networks: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6190, INRIA. 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00145537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the role of transcription factors in regulatory networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00185038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId434"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958556v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Grigoriev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Seiss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Douaihy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lagha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01385-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia L Pimmett" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Maillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trullo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Idieder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62907-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcgehee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204706" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Esnault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cucchiarini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Magat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02263-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dandou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriti Amin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique D&#8217;hondt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Solassol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dereure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41698-025-00814-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A Vendrell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Louveau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Lebb&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05291-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Desoeuvres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Iosif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph L&#252;ders" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Rahkooy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1543963" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1544014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04612770v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dupr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Arslan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fenou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad524a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04253028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Thibault Greugny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Szmolyan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stamatas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114294" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Topno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad629" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Damour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaninova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Basyuk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091969" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sturm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbac027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805000v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Dahmani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Corre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mang&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hodgkinson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Trucu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.857572" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bellec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufourt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hunt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenden-Hasse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28855-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Tantale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encar Garcia-Oliver" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L&#8217;hostis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxiao Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24462-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03160560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buffard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Naldi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gf Freiss" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Deckert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020308" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644175v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C.P. Innocentini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antoneli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debussche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.05.025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Kruff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Walcher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-021-00515-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dejean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Fernandez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24461-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02397154v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bradford" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harold Davenport" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew England" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Errami" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gerdt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Devenyi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.11.037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dufourt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Messina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019160" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644267v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Barr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reinitz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007497" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049205v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coopman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larive" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800450" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02061018v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Swarup Samal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schuppert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313880.3313885" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323370v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2018.08.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Gilles Uz&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-018-0439-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872979v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Vigneron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sundermann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Labb&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pintard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.05.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644316v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Innocentini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2018.00046" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323402v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hunter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lazaro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07613-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jin Kim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille-Marie Tenk&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hollerbach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e19100511" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073659v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Czerwinska" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montcourrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005432" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644293v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Ferraro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Mantovani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2017.04.382" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644287v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Weber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx427" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644285v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Vakulenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Morozov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Weber" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122907" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644309v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Forger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-015-0131-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379033v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.07.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644308v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/29/8/2327" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644297v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guiziou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.062413" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195234v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Fardin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Morozov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4930858" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soliman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-014-0024-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770213v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Gorban" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zinovyev" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2012.00131" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004232v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. M. L. Ferguson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Le Coq" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu O. Radulescu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110541108" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714358v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A. Vakulenko" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.05.016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553482v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Crudu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AAP814" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538134v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blachon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Baumuratova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stoll" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2010.71" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538136v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pecou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19748-2_6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3017M6N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00984711v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Surdez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delyon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delattre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-4-146" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431225v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.09.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431224v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Vakulenko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Manu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559147v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.P. Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.07.025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784449v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-3-89" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431228v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Surkova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Spirov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Gursky" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Janssens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431229v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331281v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ginelli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331212v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lilienbaum" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184976v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330578v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Borgne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-228" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181451v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.443-469" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-D2H7L906-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178914v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178791v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181450v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178809v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178842v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2005.0092" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178819v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136480v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Olmsted" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Decruppe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lerouge" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00351-x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122070v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Janssen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etrillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246854v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993234" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/312C34E224FB12BF4574EE21A9A1C54F5AC89A16/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834014v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ounissi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haocheng Luo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928851v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814995v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814944v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Fettahoglu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Choufani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Castro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834400v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814916v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Bellec" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834055v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226633v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Requil&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85633-5_15" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949563v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644249v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60327-4_5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648691v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66320-3" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648694v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Davenport" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087622" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812614v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/616/12316" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906419v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770222v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.92" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190611v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. Ferguson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Chun" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aymerich" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.12.1179" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599258v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429801v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barillot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331385v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gruel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729742v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331217v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lasne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756643v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178854v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021831v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02397143v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644343v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylke M&#252;ller" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cerdan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527694082" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644251v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60026-6_1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977486v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60026-6_29" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02458073v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutillier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vignet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v6ediss.universite-lyon.fr/sylvie-ricard-blum--32497.kjsp" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58330-9_10" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644180v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyashree Krishnan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadizadeh Esfahani" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17297-8_10" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644270v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_4" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644305v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vial" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527694082.ch20" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644304v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasha Sommer-Simpson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridlyand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Philipson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45177-0_17" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725282v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23038-7_20" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QSGKKKCK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889825v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya S Samal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388172v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Mazzarda" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasha Dalakishvili" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Depierre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Moene" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388171v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Karuna Topno" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Karaki" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Philippe" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593669v4" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Ann Viswan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tribut" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manvel Gasparyan" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upinder S Bhalla" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958548v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inayat Bhardwaj" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Nyarko" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asrar Ba Ashn" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cohen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukai Ceesay" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730394v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Pimmett" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04781510v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155482v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442288v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019157v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Tantale" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnation Garcia-Oliver" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L'Hostis" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxio Yang" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977490v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017913v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158705v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Vakulenko" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03648027v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bellot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00145537v2" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185038v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337666v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Esnault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cucchiarini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Magat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02263-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dandou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriti Amin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique D&#8217;hondt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Solassol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dereure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41698-025-00814-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Grigoriev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Seiss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Douaihy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lagha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01385-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382396v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia L Pimmett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Maillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trullo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Idieder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62907-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcgehee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204706" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A Vendrell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Louveau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Lebb&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05291-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Desoeuvres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Iosif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph L&#252;ders" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Rahkooy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1543963" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1544014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04612770v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dupr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Arslan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fenou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad524a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04253028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Thibault Greugny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Szmolyan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stamatas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114294" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Topno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad629" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Damour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaninova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Basyuk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091969" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Dahmani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Corre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mang&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022083" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sturm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbac027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858303v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bellec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufourt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hunt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenden-Hasse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28855-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644347v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hodgkinson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Trucu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.857572" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C.P. Innocentini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antoneli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debussche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.05.025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Tantale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encar Garcia-Oliver" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L&#8217;hostis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxiao Yang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24462-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03160560v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buffard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Naldi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gf Freiss" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Deckert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020308" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Kruff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Walcher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-021-00515-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dejean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Fernandez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24461-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02397154v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bradford" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harold Davenport" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew England" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Errami" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gerdt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Devenyi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.11.037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dufourt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Messina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019160" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644267v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Barr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reinitz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007497" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049205v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coopman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larive" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800450" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322020v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Gilles Uz&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-018-0439-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323370v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2018.08.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02061018v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Swarup Samal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schuppert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313880.3313885" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872979v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Vigneron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sundermann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Labb&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pintard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.05.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644316v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Innocentini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2018.00046" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323402v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hunter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lazaro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07613-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644293v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Ferraro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Mantovani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2017.04.382" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644310v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jin Kim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille-Marie Tenk&#232;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hollerbach" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e19100511" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073659v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Czerwinska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montcourrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005432" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644287v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Weber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx427" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644285v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Vakulenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Morozov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Weber" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122907" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644309v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Forger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-015-0131-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379033v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.07.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644308v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/29/8/2327" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644297v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guiziou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.062413" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195234v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Fardin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Morozov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4930858" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soliman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-014-0024-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714358v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A. Vakulenko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.05.016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770213v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Gorban" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zinovyev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2012.00131" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004232v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. M. L. Ferguson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Le Coq" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu O. Radulescu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110541108" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553482v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Crudu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AAP814" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538134v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blachon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Baumuratova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stoll" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2010.71" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538136v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pecou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19748-2_6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3017M6N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00984711v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Surdez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delyon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delattre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-4-146" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431225v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.09.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431224v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Vakulenko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Manu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559147v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.P. Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.07.025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784449v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-3-89" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431228v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Surkova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Spirov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Gursky" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Janssens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431229v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331281v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ginelli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331212v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lilienbaum" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330578v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Borgne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-228" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184976v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181451v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.443-469" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-D2H7L906-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178914v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178791v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181450v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178809v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178842v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2005.0092" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178819v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136480v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Olmsted" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Decruppe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lerouge" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00351-x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122070v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Janssen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etrillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246854v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993234" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/312C34E224FB12BF4574EE21A9A1C54F5AC89A16/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834014v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ounissi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haocheng Luo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928851v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814944v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Fettahoglu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Choufani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Castro" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814995v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834400v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814916v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Bellec" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834055v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226633v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Requil&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85633-5_15" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949563v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644249v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60327-4_5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648691v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66320-3" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648694v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Davenport" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087622" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812614v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/616/12316" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906419v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770222v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.92" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190611v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. Ferguson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Chun" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aymerich" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.12.1179" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599258v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331385v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gruel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429801v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barillot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729742v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331217v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lasne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756643v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178854v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021831v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02397143v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644343v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylke M&#252;ller" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cerdan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527694082" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644251v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60026-6_1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977486v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60026-6_29" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02458073v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutillier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vignet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v6ediss.universite-lyon.fr/sylvie-ricard-blum--32497.kjsp" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58330-9_10" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644180v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyashree Krishnan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadizadeh Esfahani" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17297-8_10" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644270v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_4" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644305v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vial" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527694082.ch20" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644304v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasha Sommer-Simpson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridlyand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Philipson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45177-0_17" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725282v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23038-7_20" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QSGKKKCK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889825v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya S Samal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388172v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Mazzarda" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasha Dalakishvili" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Depierre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Moene" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388171v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Karuna Topno" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Karaki" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Philippe" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730394v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Pimmett" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593669v4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Ann Viswan" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tribut" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manvel Gasparyan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upinder S Bhalla" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958548v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inayat Bhardwaj" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Nyarko" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asrar Ba Ashn" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cohen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukai Ceesay" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04781510v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155482v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442288v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019157v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Tantale" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnation Garcia-Oliver" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L'Hostis" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxio Yang" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977490v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017913v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158705v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Vakulenko" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03648027v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bellot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00145537v2" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185038v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>