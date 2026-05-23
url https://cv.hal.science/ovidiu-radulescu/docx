--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.86516853933px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ovidiu Radulescu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**EDUCATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation in Applied Mathematics (University of Rennes 1, 11/12/2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master degree in Probability theory and analysis (University of Marne-la-Vallée, 1996)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD in Theoretical Solid State Physics (Orsay, University of Paris 11, 1994)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering degree in Solid State Physics (University of Bucharest, 1989)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PROFESSIONAL CAREER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current position :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Full Professor (Professeur classe exceptionnelle), Team leader in the Laboratory of Pathogen Host Interactions (LPHI) UMR 5235, University of Montpellier, since 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other positions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/09/1999-31/08/2009, Institute for Mathematical Research (IRMAR), University of Rennes 1, Rennes, France, Associate Professor in mathematics (MCF classe normale, CNU26)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/09/2005-31/08/2007, National Institute for Computer Science and Applied Mathematics (INRIA), team SYMBIOSE, Rennes, France, Visiting professor (secondment, délégation).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/03/1998-31/08/2009, IRC in Polymer Physics and Department of Physics, University of Leeds, Leeds, UK, Post-doc in theoretical polymer physics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/03/1996-28/02/1998 Institute of Theoretical Physics, Raadboud University, Nijmegen, The Netherlands, HCM EU fellow in theoretical condensed matter physics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/09/1993-28/02/1996, University of Marne-la-Vallée, Noisy le Grand, France, Assistant Professor (untenured teaching and research position, ATER) in theoretical condensed matter physics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/09/1990-31/08/1993, University of Paris 11, Orsay, France, Teaching assistant (Moniteur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/01/1990-31/08/1990, Institute of Research on Materials, Bucharest, Romania, Researcher in theoretical condensed matter theory.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Management Activities:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the Councils of University of Rennes 1 (2008-2009) and University of Montpellier (2011-2015); Adjoint chief of the BioHealth Department at University of Montpellier (2013-2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation to National and International Scientific Networks Management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the Interdisciplinary axis of Pole Rabelais; Member of Labex Epigenmed; Member of the international network IPols (International Physics of Living Systems Program).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation to National and International Expert Committees</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert for ERC (European Research Council), ANR (French National Research Agency), HCERES (High Council for the Evaluation of Research and Higher Education), NW0 (Netherlands Organisation for Scientific Research)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the interdisciplinary committee CID51 of CNRS (2013-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editorial activity:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associated Editor of Frontiers in Bioinformatics and Computational Biology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation to program committees (PC) of international conferences:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the PC of the International Workshop on Static Analysis and Systems Biology SASB (2011-12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the PC of the International Conference on Computational Methods in Systems Biology CMSB (2011-12, 2015-20)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the PC of the Workshop on Interactions between Computer Science and Biology CS2BIO (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the PC of the IEEE International Conference on Computational Intelligence in Bioinformatics and Computational Biology CIBCB (2019-20)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supervision of 10 phD students, 31 master students, 5 post-docs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction of the master program “Biophysics Structure and Systems”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent invited international conferences:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASC 2020 (Computer Algebra in Scientific Computing), Linz, Austria, Sept 14-18, 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenary invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Workshop on Robustness, Heterogeneity and Adaptation, Gordon Center for Integrative Sciences, University of Chicago, June 20-21, 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenary invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symmetry and Dynamics in Biology, Paulista Medical School, (EPM – Unifesp), São Paulo -SP-Brazil, April 17, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenary invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, workshop Mathematical Trends in Reaction Network Theory, Copenhagen, July 1-3, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenary invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Applications of statistical physics in quantitative biology mini-symposium, 9th European Conference on Mathematical and Theoretical Biology, Gothenburg, Sweden, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco-Indian Technology Summit, IT & Health, 24 Octobre 2013, New Delhi, India.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9th BioMalPar - Evimalar Conference, 13-15 Octobre 2013, EMBL Heidelberg, Germany.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HONORSANDAWARDS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Medals at International Physics Olympiads (1981 bronze, 1982 silver); BGF (French government) fellow (1990-94); DAAD fellow (1995); HCM EU fellow (1996-98); bonus for scientific excellence (PES, PEDR) since 2009.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-quadruplexes are promoter elements controlling nucleosome exclusion and RNA polymerase II pausing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Zine El Aabidine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cucchiarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talha Magat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (8), pp.1981-1993. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-025-02263-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved prediction of MAPKi response duration in melanoma patients using genomic data and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriti Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique D’hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Solassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dereure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Precision Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.231. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41698-025-00814-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Markov Chain Models from Time-to-Event Data: An Algebraic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Seiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87, pp.11. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-024-01385-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated active repression operates via transcription factor cooperativity and multiple inactive promoter states in a developing organism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia L Pimmett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Garcia Idieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.8157. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-62907-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optogenetic manipulation of nuclear Dorsal reveals temporal requirements and consequences for transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia L Pimmett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mcgehee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 152 (6), pp.dev204706. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.204706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MelanoDB: A dataset of clinical and molecular features of patients with advanced melanoma treated with MAPK inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie A Vendrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Solassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Lebbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1144. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05291-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Chemical Reaction Networks with Approximate Conservation Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Desoeuvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Iosif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Rahkooy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.256-296. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22M1543963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Approach to Polynomial Conservation Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Desoeuvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Iosif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Rahkooy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.813-854. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22M1544014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering oxygen distribution and hypoxia profiles in the tumor microenvironment: a data-driven mechanistic modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Fenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (12), pp.125023. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ad524a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Skin Microbiome Model with AMP interactions and Analysis of Quasi-Stability vs Stability in Population Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Thibault Greugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Szmolyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Stamatas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.114294. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2023.114294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BurstDECONV: a signal deconvolution method to uncover mechanisms of transcriptional bursting in live cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Topno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (16), pp.e88-e88. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkad629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional Stochasticity as a Key Aspect of HIV-1 Latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Slaninova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Basyuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.1969. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15091969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance aux inhibiteurs de BRAF, les leçons de la clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylia Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (6-7), pp.570-578. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2022083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODEbase: A Repository of ODE Systems for Systems Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioadv/vbac027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The control of transcriptional memory by stable mitotic bookmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dufourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenden-Hasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1176. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-28855-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Model of Heterogeneity in Melanoma: Designing Therapies and Predicting Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Trucu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.857572. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2022.857572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push-forward method for piecewise deterministic biochemical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme C.P. Innocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antoneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 893, pp.17-40. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2021.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic pausing at latent HIV-1 promoters generates transcriptional bursting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katjana Tantale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encar Garcia-Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle L’hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueyuxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.4503. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24462-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SYK Signaling Networks Reveals the Potential Molecular Determinants of Its Tumor-Promoting and Suppressing Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Naldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gf Freiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Deckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.308. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom11020308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Reduction of Biological Networks with Multiple Time Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Kruff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Walcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.499 - 534. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11786-021-00515-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative imaging of transcription in living Drosophila embryos reveals the impact of core promoter motifs on promoter state dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia L Pimmett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24461-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the parametric occurrence of multiple steady states for some biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Bradford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harold Davenport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Errami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Gerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.84-119. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2019.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is biological randomness a statistical physics concept?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Devenyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LINKs series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Genetic and phenotypic modelling elucidates resistance and re-sensitisation to treatment in heterogeneous melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Trucu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 466, pp.84 - 105. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelda, le maestro du réveil du génome zygotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dufourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (11), pp.821-841. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2019160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in silico analysis of robust but fragile gene regulation links enhancer length to robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Barr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Reinitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (11), pp.e1007497. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Reconstruction and Significant Pathway Extraction Using Phosphoproteomic Data from Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Naldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Coopman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (21-22), pp.1800450. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201800450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Propagation in Sensing and Reciprocating Cellular Systems with Spatial and Structural Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">· Gilles Uzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Trucu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80 (7), pp.1900-1936. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-018-0439-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering the past: Mitotic bookmarking in a developing embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lagha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.41-49. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coisb.2018.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SYMBIONT project: symbolic methods for biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Swarup Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schuppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Communications in Computer Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (3), pp.67-70. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3313880.3313885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclin A-cdk1-Dependent Phosphorylation of Bora Is the Triggering Factor Promoting Mitotic Entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sundermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (5), pp.637--650.e7. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.devcel.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Dependent Stochastic mRNA and Protein Synthesis in Piecewise-Deterministic Models of Gene Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Innocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.46. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2018.00046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal control of gene expression by the pioneer factor Zelda through transient interactions in hubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dufourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lazaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.821 - 841. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-07613-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional Memory in the Drosophila Embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dufourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde Mantovani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145, pp.S137. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mod.2017.04.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-From-Equilibrium Time Evolution between Two Gamma Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun-Jin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille-Marie Tenkès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hollerbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (10), pp.511. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e19100511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction and signal propagation analysis of the Syk signaling network in breast cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Naldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urszula Czerwinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Urbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montcourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (3), pp.e1005432. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking metabolic network features to phenotypes using sparse group lasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Swarup Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Fröhlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (21), pp.3445-3453. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btx427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized Networks to Generate Human Body Motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (12), pp.2907. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17122907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Synthesis Driven by Dynamical Stochastic Transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Innocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Forger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antoneli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (1), pp.110-131. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-015-0131-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric analysis of pathways dynamics: application to versatility of TGF-β receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Swarup Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Naldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Théret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.3-14. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2016.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal switchability of centralized networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (8), pp.2327-2354. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0951-7715/29/8/2327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic framework for a stochastic binary biological switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Innocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (6), pp.062413. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.062413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress diffusion in shear banding wormlike micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Fardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (6), pp.1335-1362. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.4930858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint solving approach to model reduction by tropical equilibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.24. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-014-0024-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Geometries and Dynamics of Biochemical Networks Application to Hybrid Cell Cycle Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey A. Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 284, pp.75-91. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2012.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of dynamical biochemical reaction networks in computational biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander N. Gorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zinovyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (2), </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2012.00131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling molecular regulatory mechanisms with noise patterns of bacterial metabolic promoters in induced and repressed states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew L. M. L. Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Aymerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu O. Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (1), pp.155 - 160. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1110541108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of stochastic gene networks to hybrid piecewise deterministic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Crudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (5), pp.1822-1859. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/11-AAP814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Logical Rules to Model the Response of Biomolecular Networks with Complex Interactions: An Application to Cancer Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Baumuratova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (5), pp.1223-1234. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCBB.2010.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically regulated metabolic networks: Gale-Nikaido modules and differential inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pecou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Transactions on Computational Systems Biology XIII, 6575 (Lecture Notes in Computer Science 6575), pp.110-130. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19748-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing potentially active post-transcriptional regulations in the Ewing's sarcoma gene regulatory network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Baumuratova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Surdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.146. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1752-0509-4-146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00984711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotology of Chemical Reaction Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander N. Gorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zinovyev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (7), pp.2310-2324. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Regulation in the Segmentation of Drosophila: Interacting Interfaces between Localized Domains of Gene Expression Ensure Robust Spatial Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu Manu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Reinitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103, pp.168102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal model for hepatic fatty acid balance during fasting: Application to PPAR alpha-deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 261 (2), pp.266. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic simplifications for multiscale gene networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Crudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1752-0509-3-89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canalization of gene expression and domain shifts in the Drosophila blastoderm by dynamical attractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu Manu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Surkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Spirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Gursky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canalization of gene expression in the Drosophila blastoderm by gap genes cross regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu Manu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Surkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Spirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Gursky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Molecules to Organisms: Towards Multiscale Integrated Models of Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Giavitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Biology Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust simplifications of multiscale biochemical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander N. Gorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zinovyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lilienbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2:86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the role of transcription factors in regulatory networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-9-228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and static limitation in multiscale reaction networks, revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander N. Gorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Advances in Chemical Engineering, 34, pp.103-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorèmes limites pour des processus de Markov à sauts. Synthèse des résultats et applications en biologie moleculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Crudu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (3-4), pp.443-469. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.26.443-469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00181451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checking Consistency Between Expression Data and Large Scale Regulatory Networks: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser un plan d'expérience à partir de modèles qualitatifs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 275, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical robustness of biological networks with hierarchical distribution of time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander N. Gorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00181450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of the relation between DNA microarray data and behavioral models of regulation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.153-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and static response of interaction networks in molecular biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (6), pp.185 - 196. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2005.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Qualitative Models in Biology: a new approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.140-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescales in shear banding of wormlike micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter D. Olmsted</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Decruppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62 (2), pp.230-236. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2003-00351-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of modulated and composite aperiodic crystals: the signature of the inner polarization in the neutron coherent inelastic scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Etrillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29, pp.385-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classification of the periodic directions in the rational approximants of icosahedral quasicrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (10), pp.2099-2113. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1993234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D Reconstruction of H&E Whole Slide Images in Melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction vasculaire 3D et analyse de lames virtuelles H&E dans l'étude du mélanome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM2023 : Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochasticity of Meiotic Entry in Xenopus Oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Fettahoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Choufani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction and mathematical modelling of whole slide images to elucidate resistance to the targeted therapy in melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data driven mechanistic modeling of oxygen distribution and hypoxia profile in tumor microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSYSCAN2022: A complex systems approach to cancer understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitotic Memory as Spontaneous Symmetry Breaking in the Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Devenyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing [MALMO]: Mathematical approaches to modelling metabolic plasticity and heterogeneity in Melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2022 - Recherche en Imagerie et Technologie pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LNetReduce: tool for reducing linear dynamic networks with separated time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Desoeuvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Naldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Requilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zinovyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85633-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Geometry of Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Constraint Satisfaction and Optimization for Biological Homeostasis and Multistationarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Desoeuvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMSB 2020 - 18th International Conference on Computational Methods in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Konstanz, Germany. pp.79-101, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60327-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Versus Numerical Computation and Visualization of Parameter Regions for Multistationarity of Biological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Errami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASC 2017 - 19th International Workshop on Computer Algebra in Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66320-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on the Parametric Occurrence of Multiple Steady States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Bradford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James H. Davenport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Errami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Gerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2017 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. pp.45-52, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3087604.3087622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropicalization and tropical equilibration of chemical reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey A. Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Tropical and Idempotent Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Independent University of Moscow, Aug 2012, Moscow, Russia. pp.261-275, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/conm/616/12316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Constraint Solving Approach to Tropical Equilibration and Model Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCB - ninth Workshop on Constraint Based Methods for Bioinformatics, colocated with CP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. pp.27--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid models of the cell cycle molecular machinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey A. Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Systems and Biology (HSB 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Newcastle, United States. pp.88-105, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two types of transcriptional repression in living cells of [i]Bacillus subtilis[/i] characterized by number and brightness analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew L. Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Chun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Aymerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Biophysical-Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Baltimore, Maryland, United States. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.12.1179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotology of Chemical Reaction Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander N. Gorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zinovyev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematics in Chemical Kinetics and Engineering (MACKIE-2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CURATING A LARGE-SCALE REGULATORY NETWORK BY EVALUATING ITS CONSISTENCY WITH EXPRESSION DATASETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIBB 2008: COMPUTATIONAL INTELLIGENCE METHODS FOR BIOINFORMATICS AND BIOSTATISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Salerno, Italy. pp.144-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for Relating Inter-patient Gene Copy Numbers Variations with Gene Expression via Gene Influence Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zinovyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAI 2009 Workshop -- Workshop on Biomedical Informatics and Intelligent Approaches in the Support of Genomic Medicine (BMIINT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Thessalonik, Greece. pp.72-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal and dynamic model for fatty acid metabolism in mouse liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescales and instabilities of shear thinning solutions of wormlike micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on Rheology 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Monterey, United States. pp.CF36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-organes et multi-espèces du métabolisme des lipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative response of interaction networks: application to the validation of biological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Industrial and Applied Mathematics. ICIAM 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial distribution of oxygen and hypoxia in tumor microenvironment: a mechanistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CanceropoleGSO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SYMBIONT Project: Symbolic Methods for Biological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Swarup Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schuppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York City, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Analysis of Parasite Biology: From Metabolism to Drug Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylke Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-VCH Verlag GmbH &amp; Co. KGaA, 2016, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527694082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Geometry of Biological Systems (Invited Talk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Algebra in Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12291, Springer International Publishing, pp.1-13, 2020, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60026-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linear Algebra Approach for Detecting Binomiality of Steady State Ideals of Reversible Chemical Reaction Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Rahkooy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sturm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Algebra in Scientific Computing: 22nd International Workshop - CASC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.492-509, 2020, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60026-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative models for TGF-$\beta$ signaling and extracellular matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Theret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Ricard-Blum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extracellular Matrix Omics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17, 2020, Biology of Extracellular Matrix, 978-3-030-58329-3. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58330-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metastable Regimes and Tipping Points of Biochemical Networks with Potential Applications in Precision Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Swarup Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeyashree Krishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadizadeh Esfahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Reasoning for Systems Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Springer International Publishing, pp.269-295, 2019, Computational Biology, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17297-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Computational Methods for Hybrid Stochastic Gene Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Innocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antoneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11773 (21-22), Springer International Publishing, pp.60-77, 2019, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31304-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling and Omic Data Integration to Understand Dynamic Adaptation of Apicomplexan Parasites and Identify Pharmaceutical Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partho Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Analysis of Parasite Biology: From Metabolism to Drug Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.455-486, 2016, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527694082.ch20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Reductions of Computational Models of Ion Channels Coupled to Cellular Biochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasha Sommer-Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Reinitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Fridlyand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Philipson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9859, Springer International Publishing, pp.273-288, 2016, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45177-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm for identification of piecewise smooth hybrid systems: application to Eukaryotic Cell Cycle regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey A. Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teresa Przytycka, Marie-France Sagot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.225-236, 2011, Lecture Notes in Computer Science, vol. 6833, 9783642230370. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23038-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SYMBIONT Project: Symbolic Methods for Biological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya S Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schuppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Roadmap for complex Systems 2008-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chavalarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Molecule DNA Footprinting and Transcription Imaging Reveal the Molecular Mechanisms of Promoter Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Slaninova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Mazzarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasha Dalakishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Depierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Moene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell heterogeneity contributes to the variable response of HIV-1 to latency reversing agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Karuna Topno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Mazzarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the dynamics of coordinated active transcriptional repression in a multicellular organism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Pimmett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dufourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Basis and Toolchain for Hierarchical Optimization of Biochemical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisha Ann Viswan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tribut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manvel Gasparyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upinder S Bhalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593669v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse and weakly immunogenic var gene expression facilitates malaria infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inayat Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Nyarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrar Ba Ashn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukai Ceesay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved prediction of the response duration to MAPK inhibitors in patients with advanced melanoma using baseline genomic data and machine learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriti Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique D’hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Solassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dereure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative imaging of transcription in living Drosophila embryos reveals the impact of core promoter motifs on promoter state dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Pimmett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The control of transcriptional memory by stable mitotic bookmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dufourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenden-Hasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic pausing at latent HIV-1 promoters generates transcriptional bursting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiana Tantale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encarnation Garcia-Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueyuxio Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie- Cécile Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Reduction of Biological Networks With Multiple Time Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Kruff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Walcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linear Algebra Approach for Detecting Binomiality of Steady State Ideals of Reversible Chemical Reaction Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Rahkooy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sturm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid mammalian cell cycle model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Methods for Biological Networks D2.1 Report on Scalable Methods for Tropical Solutions (T1.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soliman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Saclay. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checking Consistency Between Expression Data and Large Scale Regulatory Networks: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6190, INRIA. 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00145537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the role of transcription factors in regulatory networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00185038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId434"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.86516853933px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ovidiu Radulescu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**EDUCATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation in Applied Mathematics (University of Rennes 1, 11/12/2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master degree in Probability theory and analysis (University of Marne-la-Vallée, 1996)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD in Theoretical Solid State Physics (Orsay, University of Paris 11, 1994)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering degree in Solid State Physics (University of Bucharest, 1989)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PROFESSIONAL CAREER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current position :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Full Professor (Professeur classe exceptionnelle), Team leader in the Laboratory of Pathogen Host Interactions (LPHI) UMR 5235, University of Montpellier, since 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Other positions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/09/1999-31/08/2009, Institute for Mathematical Research (IRMAR), University of Rennes 1, Rennes, France, Associate Professor in mathematics (MCF classe normale, CNU26)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/09/2005-31/08/2007, National Institute for Computer Science and Applied Mathematics (INRIA), team SYMBIOSE, Rennes, France, Visiting professor (secondment, délégation).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/03/1998-31/08/2009, IRC in Polymer Physics and Department of Physics, University of Leeds, Leeds, UK, Post-doc in theoretical polymer physics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/03/1996-28/02/1998 Institute of Theoretical Physics, Raadboud University, Nijmegen, The Netherlands, HCM EU fellow in theoretical condensed matter physics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/09/1993-28/02/1996, University of Marne-la-Vallée, Noisy le Grand, France, Assistant Professor (untenured teaching and research position, ATER) in theoretical condensed matter physics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/09/1990-31/08/1993, University of Paris 11, Orsay, France, Teaching assistant (Moniteur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/01/1990-31/08/1990, Institute of Research on Materials, Bucharest, Romania, Researcher in theoretical condensed matter theory.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Management Activities:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the Councils of University of Rennes 1 (2008-2009) and University of Montpellier (2011-2015); Adjoint chief of the BioHealth Department at University of Montpellier (2013-2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation to National and International Scientific Networks Management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the Interdisciplinary axis of Pole Rabelais; Member of Labex Epigenmed; Member of the international network IPols (International Physics of Living Systems Program).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation to National and International Expert Committees</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert for ERC (European Research Council), ANR (French National Research Agency), HCERES (High Council for the Evaluation of Research and Higher Education), NW0 (Netherlands Organisation for Scientific Research)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the interdisciplinary committee CID51 of CNRS (2013-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editorial activity:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associated Editor of Frontiers in Bioinformatics and Computational Biology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation to program committees (PC) of international conferences:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the PC of the International Workshop on Static Analysis and Systems Biology SASB (2011-12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the PC of the International Conference on Computational Methods in Systems Biology CMSB (2011-12, 2015-20)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the PC of the Workshop on Interactions between Computer Science and Biology CS2BIO (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the PC of the IEEE International Conference on Computational Intelligence in Bioinformatics and Computational Biology CIBCB (2019-20)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supervision of 10 phD students, 31 master students, 5 post-docs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction of the master program “Biophysics Structure and Systems”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent invited international conferences:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASC 2020 (Computer Algebra in Scientific Computing), Linz, Austria, Sept 14-18, 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenary invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Workshop on Robustness, Heterogeneity and Adaptation, Gordon Center for Integrative Sciences, University of Chicago, June 20-21, 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenary invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symmetry and Dynamics in Biology, Paulista Medical School, (EPM – Unifesp), São Paulo -SP-Brazil, April 17, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenary invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, workshop Mathematical Trends in Reaction Network Theory, Copenhagen, July 1-3, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenary invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Applications of statistical physics in quantitative biology mini-symposium, 9th European Conference on Mathematical and Theoretical Biology, Gothenburg, Sweden, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco-Indian Technology Summit, IT & Health, 24 Octobre 2013, New Delhi, India.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9th BioMalPar - Evimalar Conference, 13-15 Octobre 2013, EMBL Heidelberg, Germany.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">HONORSANDAWARDS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Medals at International Physics Olympiads (1981 bronze, 1982 silver); BGF (French government) fellow (1990-94); DAAD fellow (1995); HCM EU fellow (1996-98); bonus for scientific excellence (PES, PEDR) since 2009.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated active repression operates via transcription factor cooperativity and multiple inactive promoter states in a developing organism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia L Pimmett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Garcia Idieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.8157. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-62907-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optogenetic manipulation of nuclear Dorsal reveals temporal requirements and consequences for transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia L Pimmett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mcgehee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 152 (6), pp.dev204706. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.204706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Markov Chain Models from Time-to-Event Data: An Algebraic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Seiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87, pp.11. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-024-01385-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved prediction of MAPKi response duration in melanoma patients using genomic data and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriti Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique D’hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Solassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dereure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Precision Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.231. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41698-025-00814-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-quadruplexes are promoter elements controlling nucleosome exclusion and RNA polymerase II pausing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Zine El Aabidine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cucchiarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talha Magat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (8), pp.1981-1993. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-025-02263-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MelanoDB: A dataset of clinical and molecular features of patients with advanced melanoma treated with MAPK inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie A Vendrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Solassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Lebbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1144. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-05291-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Chemical Reaction Networks with Approximate Conservation Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Desoeuvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Iosif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Rahkooy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.256-296. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22M1543963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Approach to Polynomial Conservation Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Desoeuvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Iosif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Rahkooy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.813-854. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22M1544014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering oxygen distribution and hypoxia profiles in the tumor microenvironment: a data-driven mechanistic modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Fenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (12), pp.125023. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ad524a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Skin Microbiome Model with AMP interactions and Analysis of Quasi-Stability vs Stability in Population Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Thibault Greugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Szmolyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Stamatas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.114294. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2023.114294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BurstDECONV: a signal deconvolution method to uncover mechanisms of transcriptional bursting in live cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Topno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (16), pp.e88-e88. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkad629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional Stochasticity as a Key Aspect of HIV-1 Latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Slaninova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Basyuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.1969. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15091969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODEbase: A Repository of ODE Systems for Systems Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioadv/vbac027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance aux inhibiteurs de BRAF, les leçons de la clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylia Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (6-7), pp.570-578. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2022083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The control of transcriptional memory by stable mitotic bookmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dufourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenden-Hasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1176. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-28855-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Model of Heterogeneity in Melanoma: Designing Therapies and Predicting Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Trucu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.857572. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2022.857572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic pausing at latent HIV-1 promoters generates transcriptional bursting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katjana Tantale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encar Garcia-Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle L’hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueyuxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.4503. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24462-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SYK Signaling Networks Reveals the Potential Molecular Determinants of Its Tumor-Promoting and Suppressing Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Naldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gf Freiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Deckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.308. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom11020308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push-forward method for piecewise deterministic biochemical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme C.P. Innocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antoneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 893, pp.17-40. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2021.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Reduction of Biological Networks with Multiple Time Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Kruff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Walcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.499 - 534. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11786-021-00515-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative imaging of transcription in living Drosophila embryos reveals the impact of core promoter motifs on promoter state dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia L Pimmett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24461-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the parametric occurrence of multiple steady states for some biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Bradford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harold Davenport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Errami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Gerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.84-119. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2019.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is biological randomness a statistical physics concept?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Devenyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LINKs series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelda, le maestro du réveil du génome zygotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dufourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Favard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (11), pp.821-841. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2019160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Genetic and phenotypic modelling elucidates resistance and re-sensitisation to treatment in heterogeneous melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Trucu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 466, pp.84 - 105. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in silico analysis of robust but fragile gene regulation links enhancer length to robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Barr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Reinitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (11), pp.e1007497. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Reconstruction and Significant Pathway Extraction Using Phosphoproteomic Data from Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Naldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Coopman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (21-22), pp.1800450. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.201800450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Propagation in Sensing and Reciprocating Cellular Systems with Spatial and Structural Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">· Gilles Uzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Trucu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80 (7), pp.1900-1936. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-018-0439-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering the past: Mitotic bookmarking in a developing embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lagha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.41-49. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coisb.2018.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SYMBIONT project: symbolic methods for biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Swarup Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schuppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Communications in Computer Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (3), pp.67-70. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3313880.3313885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclin A-cdk1-Dependent Phosphorylation of Bora Is the Triggering Factor Promoting Mitotic Entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sundermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (5), pp.637--650.e7. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.devcel.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Dependent Stochastic mRNA and Protein Synthesis in Piecewise-Deterministic Models of Gene Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Innocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.46. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2018.00046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal control of gene expression by the pioneer factor Zelda through transient interactions in hubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dufourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lazaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.821 - 841. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-07613-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-From-Equilibrium Time Evolution between Two Gamma Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun-Jin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille-Marie Tenkès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hollerbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (10), pp.511. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e19100511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction and signal propagation analysis of the Syk signaling network in breast cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Naldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urszula Czerwinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Urbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montcourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (3), pp.e1005432. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional Memory in the Drosophila Embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dufourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde Mantovani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145, pp.S137. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mod.2017.04.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking metabolic network features to phenotypes using sparse group lasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Swarup Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Fröhlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (21), pp.3445-3453. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btx427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized Networks to Generate Human Body Motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (12), pp.2907. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s17122907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Synthesis Driven by Dynamical Stochastic Transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Innocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Forger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antoneli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (1), pp.110-131. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-015-0131-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric analysis of pathways dynamics: application to versatility of TGF-β receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Swarup Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Naldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Théret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.3-14. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2016.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal switchability of centralized networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (8), pp.2327-2354. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0951-7715/29/8/2327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic framework for a stochastic binary biological switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Innocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (6), pp.062413. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.062413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress diffusion in shear banding wormlike micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Fardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (6), pp.1335-1362. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.4930858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint solving approach to model reduction by tropical equilibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.24. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13015-014-0024-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of dynamical biochemical reaction networks in computational biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander N. Gorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zinovyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 131 (2), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2012.00131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling molecular regulatory mechanisms with noise patterns of bacterial metabolic promoters in induced and repressed states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew L. M. L. Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Aymerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu O. Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (1), pp.155 - 160. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1110541108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Geometries and Dynamics of Biochemical Networks Application to Hybrid Cell Cycle Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey A. Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 284, pp.75-91. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2012.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of stochastic gene networks to hybrid piecewise deterministic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Crudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (5), pp.1822-1859. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/11-AAP814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Logical Rules to Model the Response of Biomolecular Networks with Complex Interactions: An Application to Cancer Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Baumuratova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (5), pp.1223-1234. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCBB.2010.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically regulated metabolic networks: Gale-Nikaido modules and differential inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pecou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Transactions on Computational Systems Biology XIII, 6575 (Lecture Notes in Computer Science 6575), pp.110-130. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19748-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing potentially active post-transcriptional regulations in the Ewing's sarcoma gene regulatory network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Baumuratova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Surdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.146. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1752-0509-4-146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00984711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotology of Chemical Reaction Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander N. Gorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zinovyev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (7), pp.2310-2324. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2009.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Regulation in the Segmentation of Drosophila: Interacting Interfaces between Localized Domains of Gene Expression Ensure Robust Spatial Patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu Manu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Reinitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103, pp.168102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal model for hepatic fatty acid balance during fasting: Application to PPAR alpha-deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 261 (2), pp.266. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic simplifications for multiscale gene networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Crudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1752-0509-3-89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canalization of gene expression and domain shifts in the Drosophila blastoderm by dynamical attractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu Manu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Surkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Spirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Gursky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canalization of gene expression in the Drosophila blastoderm by gap genes cross regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu Manu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Surkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Spirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Gursky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Molecules to Organisms: Towards Multiscale Integrated Models of Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Beslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Giavitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Biology Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust simplifications of multiscale biochemical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander N. Gorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zinovyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lilienbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2:86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the role of transcription factors in regulatory networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-9-228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and static limitation in multiscale reaction networks, revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander N. Gorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Advances in Chemical Engineering, 34, pp.103-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorèmes limites pour des processus de Markov à sauts. Synthèse des résultats et applications en biologie moleculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Crudu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (3-4), pp.443-469. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.26.443-469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00181451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checking Consistency Between Expression Data and Large Scale Regulatory Networks: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser un plan d'expérience à partir de modèles qualitatifs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 275, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical robustness of biological networks with hierarchical distribution of time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander N. Gorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00181450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of the relation between DNA microarray data and behavioral models of regulation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.153-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology and static response of interaction networks in molecular biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (6), pp.185 - 196. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2005.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Qualitative Models in Biology: a new approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.140-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescales in shear banding of wormlike micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter D. Olmsted</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Decruppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62 (2), pp.230-236. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2003-00351-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of modulated and composite aperiodic crystals: the signature of the inner polarization in the neutron coherent inelastic scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Etrillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29, pp.385-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classification of the periodic directions in the rational approximants of icosahedral quasicrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (10), pp.2099-2113. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1993234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D Reconstruction of H&E Whole Slide Images in Melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction vasculaire 3D et analyse de lames virtuelles H&E dans l'étude du mélanome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IABM2023 : Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochasticity of Meiotic Entry in Xenopus Oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Fettahoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Choufani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction and mathematical modelling of whole slide images to elucidate resistance to the targeted therapy in melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data driven mechanistic modeling of oxygen distribution and hypoxia profile in tumor microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPSYSCAN2022: A complex systems approach to cancer understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitotic Memory as Spontaneous Symmetry Breaking in the Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Devenyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing [MALMO]: Mathematical approaches to modelling metabolic plasticity and heterogeneity in Melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2022 - Recherche en Imagerie et Technologie pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LNetReduce: tool for reducing linear dynamic networks with separated time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Buffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Desoeuvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Naldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Requilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zinovyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85633-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Geometry of Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Constraint Satisfaction and Optimization for Biological Homeostasis and Multistationarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Desoeuvres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trombettoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMSB 2020 - 18th International Conference on Computational Methods in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Konstanz, Germany. pp.79-101, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60327-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Versus Numerical Computation and Visualization of Parameter Regions for Multistationarity of Biological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Errami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASC 2017 - 19th International Workshop on Computer Algebra in Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66320-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study on the Parametric Occurrence of Multiple Steady States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Bradford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James H. Davenport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Errami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Gerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2017 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. pp.45-52, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3087604.3087622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropicalization and tropical equilibration of chemical reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey A. Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Tropical and Idempotent Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Independent University of Moscow, Aug 2012, Moscow, Russia. pp.261-275, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/conm/616/12316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Constraint Solving Approach to Tropical Equilibration and Model Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCB - ninth Workshop on Constraint Based Methods for Bioinformatics, colocated with CP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Uppsala, Sweden. pp.27--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid models of the cell cycle molecular machinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey A. Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Systems and Biology (HSB 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Newcastle, United States. pp.88-105, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two types of transcriptional repression in living cells of [i]Bacillus subtilis[/i] characterized by number and brightness analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew L. Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Chun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Aymerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Biophysical-Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Baltimore, Maryland, United States. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.12.1179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotology of Chemical Reaction Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander N. Gorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zinovyev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematics in Chemical Kinetics and Engineering (MACKIE-2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for Relating Inter-patient Gene Copy Numbers Variations with Gene Expression via Gene Influence Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Blachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zinovyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAI 2009 Workshop -- Workshop on Biomedical Informatics and Intelligent Approaches in the Support of Genomic Medicine (BMIINT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Thessalonik, Greece. pp.72-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CURATING A LARGE-SCALE REGULATORY NETWORK BY EVALUATING ITS CONSISTENCY WITH EXPRESSION DATASETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIBB 2008: COMPUTATIONAL INTELLIGENCE METHODS FOR BIOINFORMATICS AND BIOSTATISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Salerno, Italy. pp.144-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal and dynamic model for fatty acid metabolism in mouse liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescales and instabilities of shear thinning solutions of wormlike micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on Rheology 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Monterey, United States. pp.CF36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-organes et multi-espèces du métabolisme des lipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative response of interaction networks: application to the validation of biological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Industrial and Applied Mathematics. ICIAM 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00178854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial distribution of oxygen and hypoxia in tumor microenvironment: a mechanistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawan Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haocheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CanceropoleGSO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SYMBIONT Project: Symbolic Methods for Biological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Swarup Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schuppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York City, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Analysis of Parasite Biology: From Metabolism to Drug Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylke Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-VCH Verlag GmbH &amp; Co. KGaA, 2016, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527694082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Geometry of Biological Systems (Invited Talk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Algebra in Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12291, Springer International Publishing, pp.1-13, 2020, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60026-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linear Algebra Approach for Detecting Binomiality of Steady State Ideals of Reversible Chemical Reaction Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Rahkooy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sturm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Algebra in Scientific Computing: 22nd International Workshop - CASC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.492-509, 2020, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60026-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative models for TGF-$\beta$ signaling and extracellular matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Theret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Ricard-Blum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extracellular Matrix Omics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17, 2020, Biology of Extracellular Matrix, 978-3-030-58329-3. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58330-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metastable Regimes and Tipping Points of Biochemical Networks with Potential Applications in Precision Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Swarup Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeyashree Krishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hadizadeh Esfahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Reasoning for Systems Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Springer International Publishing, pp.269-295, 2019, Computational Biology, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17297-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Computational Methods for Hybrid Stochastic Gene Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Innocentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antoneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hodgkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11773 (21-22), Springer International Publishing, pp.60-77, 2019, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31304-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling and Omic Data Integration to Understand Dynamic Adaptation of Apicomplexan Parasites and Identify Pharmaceutical Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partho Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Analysis of Parasite Biology: From Metabolism to Drug Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.455-486, 2016, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527694082.ch20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Reductions of Computational Models of Ion Channels Coupled to Cellular Biochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasha Sommer-Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Reinitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Fridlyand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Philipson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9859, Springer International Publishing, pp.273-288, 2016, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45177-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm for identification of piecewise smooth hybrid systems: application to Eukaryotic Cell Cycle regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey A. Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teresa Przytycka, Marie-France Sagot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.225-236, 2011, Lecture Notes in Computer Science, vol. 6833, 9783642230370. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23038-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SYMBIONT Project: Symbolic Methods for Biological Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya S Samal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schuppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Roadmap for complex Systems 2008-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chavalarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Arlabosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Molecule DNA Footprinting and Transcription Imaging Reveal the Molecular Mechanisms of Promoter Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Slaninova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Mazzarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasha Dalakishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Depierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Moene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell heterogeneity contributes to the variable response of HIV-1 to latency reversing agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Karuna Topno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Mazzarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Basis and Toolchain for Hierarchical Optimization of Biochemical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisha Ann Viswan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tribut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manvel Gasparyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upinder S Bhalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593669v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse and weakly immunogenic var gene expression facilitates malaria infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inayat Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Nyarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asrar Ba Ashn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukai Ceesay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the dynamics of coordinated active transcriptional repression in a multicellular organism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Pimmett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Douaihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dufourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved prediction of the response duration to MAPK inhibitors in patients with advanced melanoma using baseline genomic data and machine learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriti Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique D’hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Solassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dereure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative imaging of transcription in living Drosophila embryos reveals the impact of core promoter motifs on promoter state dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Pimmett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Trullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The control of transcriptional memory by stable mitotic bookmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lagha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dufourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenden-Hasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic pausing at latent HIV-1 promoters generates transcriptional bursting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiana Tantale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encarnation Garcia-Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueyuxio Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie- Cécile Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Reduction of Biological Networks With Multiple Time Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Kruff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Walcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Linear Algebra Approach for Detecting Binomiality of Steady State Ideals of Reversible Chemical Reaction Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Rahkooy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sturm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid mammalian cell cycle model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Vakulenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Methods for Biological Networks D2.1 Report on Scalable Methods for Tropical Solutions (T1.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soliman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Saclay. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checking Consistency Between Expression Data and Large Scale Regulatory Networks: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6190, INRIA. 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00145537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the role of transcription factors in regulatory networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carito Guziolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00185038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId434"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337666v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Esnault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cucchiarini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Magat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02263-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dandou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriti Amin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique D&#8217;hondt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Solassol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dereure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41698-025-00814-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Grigoriev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Seiss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Douaihy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lagha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01385-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382396v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia L Pimmett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Maillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trullo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Idieder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62907-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcgehee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204706" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A Vendrell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Louveau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Lebb&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05291-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Desoeuvres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Iosif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph L&#252;ders" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Rahkooy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1543963" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1544014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04612770v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dupr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Arslan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fenou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad524a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04253028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Thibault Greugny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Szmolyan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stamatas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114294" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Topno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad629" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Damour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaninova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Basyuk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091969" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Dahmani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Corre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mang&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022083" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sturm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbac027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858303v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bellec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufourt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hunt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenden-Hasse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28855-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644347v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hodgkinson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Trucu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.857572" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C.P. Innocentini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antoneli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debussche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.05.025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Tantale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encar Garcia-Oliver" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L&#8217;hostis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxiao Yang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24462-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03160560v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buffard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Naldi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gf Freiss" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Deckert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020308" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Kruff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Walcher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-021-00515-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dejean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Fernandez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24461-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02397154v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bradford" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harold Davenport" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew England" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Errami" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gerdt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Devenyi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.11.037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dufourt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Messina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019160" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644267v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Barr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reinitz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007497" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049205v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coopman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larive" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800450" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322020v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Gilles Uz&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-018-0439-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323370v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2018.08.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02061018v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Swarup Samal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schuppert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313880.3313885" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872979v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Vigneron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sundermann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Labb&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pintard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.05.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644316v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Innocentini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2018.00046" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323402v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hunter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lazaro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07613-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644293v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Ferraro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Mantovani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2017.04.382" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644310v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jin Kim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille-Marie Tenk&#232;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hollerbach" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e19100511" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073659v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Czerwinska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montcourrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005432" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644287v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Weber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx427" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644285v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Vakulenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Morozov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Weber" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122907" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644309v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Forger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-015-0131-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379033v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.07.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644308v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/29/8/2327" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644297v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guiziou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.062413" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195234v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Fardin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Morozov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4930858" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soliman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-014-0024-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714358v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A. Vakulenko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.05.016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770213v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Gorban" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zinovyev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2012.00131" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004232v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. M. L. Ferguson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Le Coq" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu O. Radulescu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110541108" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553482v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Crudu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AAP814" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538134v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blachon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Baumuratova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stoll" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2010.71" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538136v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pecou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19748-2_6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3017M6N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00984711v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Surdez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delyon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delattre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-4-146" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431225v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.09.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431224v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Vakulenko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Manu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559147v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.P. Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.07.025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784449v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-3-89" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431228v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Surkova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Spirov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Gursky" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Janssens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431229v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331281v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ginelli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331212v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lilienbaum" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330578v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Borgne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-228" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184976v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181451v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.443-469" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-D2H7L906-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178914v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178791v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181450v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178809v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178842v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2005.0092" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178819v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136480v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Olmsted" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Decruppe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lerouge" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00351-x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122070v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Janssen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etrillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246854v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993234" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/312C34E224FB12BF4574EE21A9A1C54F5AC89A16/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834014v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ounissi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haocheng Luo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928851v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814944v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Fettahoglu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Choufani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Castro" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814995v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834400v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814916v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Bellec" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834055v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226633v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Requil&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85633-5_15" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949563v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644249v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60327-4_5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648691v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66320-3" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648694v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Davenport" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087622" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812614v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/616/12316" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906419v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770222v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.92" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190611v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. Ferguson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Chun" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aymerich" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.12.1179" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599258v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331385v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gruel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429801v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barillot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729742v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331217v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lasne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756643v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178854v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021831v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02397143v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644343v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylke M&#252;ller" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cerdan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527694082" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644251v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60026-6_1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977486v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60026-6_29" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02458073v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutillier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vignet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v6ediss.universite-lyon.fr/sylvie-ricard-blum--32497.kjsp" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58330-9_10" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644180v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyashree Krishnan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadizadeh Esfahani" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17297-8_10" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644270v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_4" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644305v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vial" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527694082.ch20" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644304v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasha Sommer-Simpson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridlyand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Philipson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45177-0_17" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725282v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23038-7_20" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QSGKKKCK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889825v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya S Samal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388172v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Mazzarda" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasha Dalakishvili" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Depierre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Moene" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388171v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Karuna Topno" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Karaki" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Philippe" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730394v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Pimmett" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593669v4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Ann Viswan" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tribut" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manvel Gasparyan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upinder S Bhalla" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958548v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inayat Bhardwaj" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Nyarko" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asrar Ba Ashn" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cohen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukai Ceesay" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04781510v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155482v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442288v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019157v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Tantale" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnation Garcia-Oliver" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L'Hostis" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxio Yang" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977490v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017913v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158705v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Vakulenko" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03648027v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bellot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00145537v2" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185038v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382396v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia L Pimmett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Douaihy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Maillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trullo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Idieder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62907-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391748v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mcgehee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.204706" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Grigoriev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Seiss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lagha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01385-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dandou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriti Amin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique D&#8217;hondt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Solassol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dereure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41698-025-00814-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Esnault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zine El Aabidine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cucchiarini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Magat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02263-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A Vendrell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Louveau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Lebb&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05291-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Desoeuvres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Iosif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph L&#252;ders" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Rahkooy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1543963" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1544014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04612770v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lacroix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dupr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Arslan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fenou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad524a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04253028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Thibault Greugny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Szmolyan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stamatas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114294" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Topno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad629" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Damour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaninova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Basyuk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091969" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sturm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbac027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805000v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Dahmani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Corre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mang&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858303v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bellec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufourt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hunt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenden-Hasse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28855-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644347v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hodgkinson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Trucu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.857572" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Tantale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encar Garcia-Oliver" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L&#8217;hostis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxiao Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24462-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03160560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buffard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Naldi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gf Freiss" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Deckert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020308" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644175v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C.P. Innocentini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antoneli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debussche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.05.025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Kruff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Walcher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-021-00515-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dejean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Fernandez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24461-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02397154v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bradford" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harold Davenport" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew England" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Errami" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gerdt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Devenyi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644266v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dufourt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Messina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019160" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486027v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.11.037" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644267v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Barr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reinitz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007497" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049205v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coopman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larive" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800450" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322020v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Gilles Uz&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-018-0439-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323370v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coisb.2018.08.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02061018v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Swarup Samal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schuppert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313880.3313885" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872979v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Vigneron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sundermann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Labb&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pintard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.05.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644316v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Innocentini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2018.00046" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323402v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hunter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lazaro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07613-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Jin Kim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille-Marie Tenk&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hollerbach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e19100511" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073659v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Czerwinska" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montcourrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005432" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644293v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Ferraro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Mantovani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2017.04.382" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644287v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Weber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx427" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644285v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Vakulenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Morozov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Weber" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122907" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644309v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Forger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-015-0131-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379033v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.07.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644308v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/29/8/2327" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644297v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guiziou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.062413" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195234v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Fardin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Morozov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4930858" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soliman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-014-0024-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770213v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Gorban" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zinovyev" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2012.00131" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004232v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. M. L. Ferguson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Le Coq" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Aymerich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu O. Radulescu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1110541108" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714358v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A. Vakulenko" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.05.016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553482v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Crudu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AAP814" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538134v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blachon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Baumuratova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stoll" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2010.71" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538136v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pecou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19748-2_6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3017M6N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00984711v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Surdez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delyon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delattre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-4-146" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431225v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.09.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431224v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Vakulenko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Manu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559147v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.P. Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.07.025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784449v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-3-89" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431228v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Surkova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Spirov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Gursky" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Janssens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431229v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331281v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ginelli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331212v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lilienbaum" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330578v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Borgne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-228" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184976v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181451v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.443-469" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-D2H7L906-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178914v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178791v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181450v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178809v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178842v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2005.0092" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178819v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136480v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Olmsted" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Decruppe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lerouge" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00351-x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122070v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Janssen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etrillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246854v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993234" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/312C34E224FB12BF4574EE21A9A1C54F5AC89A16/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834014v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ounissi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haocheng Luo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928851v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814944v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Fettahoglu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Choufani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Castro" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814995v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834400v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814916v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Bellec" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834055v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226633v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Requil&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85633-5_15" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949563v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644249v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60327-4_5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648691v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66320-3" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648694v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Davenport" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087622" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812614v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/616/12316" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906419v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770222v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.92" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190611v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. Ferguson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Chun" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aymerich" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.12.1179" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599258v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429801v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barillot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331385v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gruel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729742v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331217v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lasne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756643v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178854v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021831v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02397143v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644343v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylke M&#252;ller" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cerdan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527694082" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644251v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60026-6_1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977486v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60026-6_29" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02458073v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutillier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vignet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v6ediss.universite-lyon.fr/sylvie-ricard-blum--32497.kjsp" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58330-9_10" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644180v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyashree Krishnan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadizadeh Esfahani" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17297-8_10" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644270v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_4" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644305v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vial" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527694082.ch20" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644304v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasha Sommer-Simpson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridlyand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Philipson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45177-0_17" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725282v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23038-7_20" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QSGKKKCK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889825v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya S Samal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388172v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Mazzarda" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasha Dalakishvili" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Depierre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Moene" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388171v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Karuna Topno" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Karaki" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Pourcelot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Philippe" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593669v4" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Ann Viswan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tribut" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manvel Gasparyan" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upinder S Bhalla" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958548v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inayat Bhardwaj" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Nyarko" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asrar Ba Ashn" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cohen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukai Ceesay" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730394v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Pimmett" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04781510v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155482v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442288v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019157v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiana Tantale" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnation Garcia-Oliver" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L'Hostis" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuxio Yang" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977490v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017913v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158705v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Vakulenko" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03648027v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bellot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00145537v2" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185038v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>