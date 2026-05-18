--- v0 (2026-03-26)
+++ v1 (2026-05-18)
@@ -900,845 +900,845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Grande Guerre comme « événement cosmique ». Jan Patočka et l’expérience du front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Stanciu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (4), pp.507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rphi.184.0507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde comme champ pré-individuel. Jacques Garelli, critique de Heidegger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Stanciu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Phaenomenologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.277-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5840/studphaen20181813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La motivation de l'épochè. Patocka, critique du jeune Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Stanciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 138 (3), pp.76-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/philo.138.0076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rphi.184.0507⟩</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature et monde naturel dans la pensée de Jan Patočka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Stanciu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alter : revue de phénoménologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.47-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alter.576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5840/studphaen20181813⟩</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métaphysique comme métontologie. De Heidegger à Tengelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Stanciu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Universitatis Carolinae Interpretationes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.39-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14712/24646504.2017.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nature et monde naturel dans la pensée de Jan Patočka</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrouver la Lebenswelt, par-delà Husserl. Patočka et Ricœur, lecteurs de la Krisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Stanciu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meta. Research in Hermeneutics, Phenomenology and practical Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, IX (2), pp.437-452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subjectivité et projet. La critique patočkienne du concept heideggérien de &amp;quot;projet de possibilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Stanciu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Labyrinth, an international Journal for philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.32-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25180/lj.v19i1.71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ontologies du conflit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Asavoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bonalume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Margarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Petteni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meta. Research in Hermeneutics, Phenomenology and practical Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, IX (1), pp.321-346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une délimitation du champ historique. Patocka et la question d’un régime libre du sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Stanciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alter : revue de phénoménologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26, pp.47-64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/alter.576⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 25, pp.155-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alter.458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...113 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la manifestation au réel. La phénoménologie asubjective et son autodépassement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Stanciu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (3), pp.303-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rmm.173.0303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...224 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015166v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">hal-04015169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une pensée du monde lui-même. Eugen Fink et les perspectives d’une philosophie cosmologique</w:t>
               </w:r>
@@ -2121,182 +2121,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Die kosmologische Wende der Phänomenologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Stanciu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Alloa; E. Caminada; T. Breyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbuch Phänomenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mohr Siebeck, pp.132-141, 2023, 978-3-16-161984-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1628/978-3-16-161984-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patocka’s concept of post-Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Stanciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Uljée; B. Zaantvort; G. Tsagidis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reimagining Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SUNY, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020543v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04020541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The truth of the myth and the movement of history</w:t>
               </w:r>
@@ -3320,165 +3320,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’imaginaire comme puissance du réel. Dufrenne, critique de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Stanciu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imagination et affectivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Charles de Prague, Apr 2018, Prague, République tchèque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La metontologia de Heidegger. Una revaluacion contemporanea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Stanciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuerpo, mundo y vida. Heidegger en perspectiva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Mar del Plata, Dec 2018, Mar del Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021593v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04018402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par-delà le monde naturel : la Nature. À partir de Patocka</w:t>
               </w:r>
@@ -4509,51 +4509,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2363E9C"/>
+    <w:nsid w:val="C2604745"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4740,51 +4740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ovidiu-stanciu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7643-716X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18388258X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Stanciu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.156.0043" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015150v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28937/9783787343478_9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015143v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11007-021-09557-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015156v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015153v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28937/1000108554" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669779v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.117.3.3287712" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015157v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/aporia.3-Especial.1939" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03906283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo d'Alonzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.117.3.3287711" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.1926" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015210v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.138.0076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.184.0507" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/studphaen20181813" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015160v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.576" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Asavoaie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonalume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Margarit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petteni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25180/lj.v19i1.71" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.173.0303" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.458" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/24646504.2017.3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.114.4.3209409" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01881723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070118v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22329/p.v9i1.4041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070119v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/978-3-16-161984-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021539v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110564280-020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04015428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.42353" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04015441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016937v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021604v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018234v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017922v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018185v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021629v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021683v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021771v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ovidiu-stanciu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7643-716X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18388258X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Stanciu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.156.0043" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015150v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28937/9783787343478_9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015143v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11007-021-09557-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015156v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015153v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28937/1000108554" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669779v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.117.3.3287712" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015157v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/aporia.3-Especial.1939" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03906283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo d'Alonzo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.117.3.3287711" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.1926" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.184.0507" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015159v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/studphaen20181813" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.138.0076" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015160v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.576" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015169v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/24646504.2017.3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25180/lj.v19i1.71" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548317v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Asavoaie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonalume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Margarit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petteni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.458" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.173.0303" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.114.4.3209409" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01881723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070118v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22329/p.v9i1.4041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070119v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020541v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/978-3-16-161984-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020543v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021539v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110564280-020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04015428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.42353" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04015441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016937v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021604v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018234v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017922v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018185v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021629v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021683v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021771v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>