--- v0 (2026-03-15)
+++ v1 (2026-05-13)
@@ -857,186 +857,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Neoliberalism with Islamic Characteristics</w:t>
+                <w:t xml:space="preserve">Urban Renewal in Istanbul: Reconfigured Spaces, Robotic Lives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozan Karaman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (2), pp.715-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-2427.2012.01163.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468162v1</w:t>
+                <w:t xml:space="preserve">hal-01468233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Renewal in Istanbul: Reconfigured Spaces, Robotic Lives</w:t>
+                <w:t xml:space="preserve">Urban Neoliberalism with Islamic Characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozan Karaman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (16), pp.3412-3427</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01468233v1</w:t>
+                <w:t xml:space="preserve">hal-01468162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dual nature of intra-urban borders: The case of a Romani neighborhood in Istanbul</w:t>
               </w:r>
@@ -2728,51 +2728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05548287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asl&#305; Y&#252;r&#252;k" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Karaman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085147.2025.2588930" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04877174v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Christopher Mizes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Erens&#252;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moaty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2833115X.2024.2350420" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Streule" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Sawyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12872" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102701v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit Ping Wong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anti.12626" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01759663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi C Hanakata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kallenberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kockelkorn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098017739750" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12387" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468162v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2012.01163.x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SQK06ZG4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Islam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8330.2011.00961.x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0N4243S3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guironnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Erensu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilknur Kursunlugil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468876v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Kit Ping Wong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-degruyter-com.extranet.enpc.fr/document/doi/10.1515/9783035623017-009/html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783035623017-009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Hanakata" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-degruyter-com.extranet.enpc.fr/document/doi/10.1515/9783035623017-019/html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783035623017-019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783035623017-005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-degruyter-com.extranet.enpc.fr/document/doi/10.1515/9783035623017-015/html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783035623017-015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-degruyter-com.extranet.enpc.fr/document/doi/10.1515/9783035623017-014/html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783035623017-014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8330.2008.00646.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05548287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asl&#305; Y&#252;r&#252;k" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Karaman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085147.2025.2588930" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04877174v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Christopher Mizes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Erens&#252;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moaty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2833115X.2024.2350420" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Streule" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Sawyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12872" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102701v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit Ping Wong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anti.12626" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01759663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi C Hanakata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kallenberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kockelkorn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098017739750" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12387" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2012.01163.x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SQK06ZG4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468162v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Islam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8330.2011.00961.x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0N4243S3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guironnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Erensu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilknur Kursunlugil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468876v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Kit Ping Wong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-degruyter-com.extranet.enpc.fr/document/doi/10.1515/9783035623017-009/html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783035623017-009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Hanakata" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-degruyter-com.extranet.enpc.fr/document/doi/10.1515/9783035623017-019/html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783035623017-019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783035623017-005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-degruyter-com.extranet.enpc.fr/document/doi/10.1515/9783035623017-015/html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783035623017-015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-degruyter-com.extranet.enpc.fr/document/doi/10.1515/9783035623017-014/html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783035623017-014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8330.2008.00646.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>