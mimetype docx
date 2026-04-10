--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -338,261 +338,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Relationship Between Air Pollution, Tobacco Use with Lung Diseases via Data Engineering Approach</w:t>
+                <w:t xml:space="preserve">Real-Time Smart Building Management System Prototype with Wireless Sensor Network Integration with Building Information Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgun Pinarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Thoracic Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (4), pp.289-296. </w:t>
+              <w:t xml:space="preserve">Bitlis Eren Üniversitesi Fen Bilimleri Dergisi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.207-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5152/TurkThoracJ.2021.20133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17798/bitlisfen.822604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355650v1</w:t>
+                <w:t xml:space="preserve">hal-04370529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Smart Building Management System Prototype with Wireless Sensor Network Integration with Building Information Modeling</w:t>
+                <w:t xml:space="preserve">Yapı Bilgi Modellemesinin Kablosuz Algılayıcı Ağ Entegrasyonu ile Gerçek Zamanlı Akıllı Bina Yönetim Sistemi Prototipi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgun Pinarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bitlis Eren Üniversitesi Fen Bilimleri Dergisi</w:t>
+              <w:t xml:space="preserve">Bitlis Eren University Journal of Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (1), pp.207-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17798/bitlisfen.822604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370529v1</w:t>
+                <w:t xml:space="preserve">hal-04355656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yapı Bilgi Modellemesinin Kablosuz Algılayıcı Ağ Entegrasyonu ile Gerçek Zamanlı Akıllı Bina Yönetim Sistemi Prototipi</w:t>
+                <w:t xml:space="preserve">Analyzing the Relationship Between Air Pollution, Tobacco Use with Lung Diseases via Data Engineering Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgun Pinarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bitlis Eren University Journal of Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Turkish Thoracic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.289-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5152/TurkThoracJ.2021.20133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17798/bitlisfen.822604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04355656v1</w:t>
+                <w:t xml:space="preserve">hal-04355650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application-Aware Dynamic Energy Management for Portable Devices</w:t>
               </w:r>
@@ -1050,291 +1050,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Healthcare Services through User-Centered Data Collection and Analysis</w:t>
+                <w:t xml:space="preserve">Real-Time Heart Rate Monitoring via Wi-Fi Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozlem Zungor</w:t>
+                <w:t xml:space="preserve">Hasan Ali Solgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yigit Uludag</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ozan Celikel</w:t>
+                <w:t xml:space="preserve">Alp Ozcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgun Pinarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Big Data (BigData)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10825709⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Big Data (BigData)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2023, Sorrento, Italy. pp.4973-4978, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData59044.2023.10386433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05188682v1</w:t>
+                <w:t xml:space="preserve">hal-04762378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Heart Rate Monitoring via Wi-Fi Signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Healthcare Services through User-Centered Data Collection and Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozlem Zungor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasan Ali Solgun</w:t>
+                <w:t xml:space="preserve">Yigit Uludag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alp Ozcan</w:t>
+                <w:t xml:space="preserve">Ozan Celikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgun Pinarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Big Data (BigData)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2023, Sorrento, Italy. pp.4973-4978, </w:t>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Big Data (BigData)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washington, France. pp.6556-6563, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BigData59044.2023.10386433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10825709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762378v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence Driven Vertical Farming Management System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melis Siropyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozan Celikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgun Pinarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1782,339 +1782,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Novel Smart Home Monitoring Systems with the Integration of BIM and WSN</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QUERY PERFORMANCE EVALUATION OVER HEALTH DATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgun Pinarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Servigne</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sultan Turhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Connected Smart Cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33965/csc2019_201908L023⟩</w:t>
+              <w:t xml:space="preserve">International Conference on e-Health 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal. pp.102-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33965/eh2019_201910L013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188698v1</w:t>
+                <w:t xml:space="preserve">hal-02472118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUERY PERFORMANCE EVALUATION OVER HEALTH DATA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional Analysis of Death Rate due to Air Pollution in Turkey and its Neighbors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunus Emre Karazag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sultan Turhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgun Pinarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sultan Turhan</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Teoman Naskali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on e-Health 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33965/eh2019_201910L013⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Big Data (Big Data)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. pp.2746-2755, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472118v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional Analysis of Death Rate due to Air Pollution in Turkey and its Neighbors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sultan Turhan</w:t>
+                <w:t xml:space="preserve">Designing a Novel Smart Home Monitoring Systems with the Integration of BIM and WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Corekci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgun Pinarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Teoman Naskali</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Big Data (Big Data)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. pp.2746-2755, </w:t>
+              <w:t xml:space="preserve">5th International Conference on Connected Smart Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Development of the Information Society, Jul 2019, Porto, Portugal. 7 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33965/csc2019_201908L023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355666v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Service Solution for Adverse Drug Events and Medication Errors</w:t>
               </w:r>
@@ -2682,180 +2682,340 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SIU.2014.6830649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Knowledge-Driven Multi-Tier Architecture for Lossless Medical Image Storage and Sub-Second Retrieval in Large-Scale Neuroimaging Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oguzhan Gungor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sultan Turhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozgun Pinarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Arib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Big Data (BigData)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Macau, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IEEE International Conference on Big Data (BigData)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, pp.3216-3225, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData66926.2025.11402185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical Farming: Under Climate Change Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teoman Naskali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgun Pinarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cagri Tolga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Climate-smart Food Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.259-284, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-71571-7_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2865,114 +3025,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Declarative Monitoring Architecture : Energy optimization of interactions between application service oriented queries and wireless sensor devices : Application to Smart Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgun Pinarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université de Lyon, 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017LYSEI126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01935608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3040,51 +3200,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FA6C0F8"/>
+    <w:nsid w:val="C6F3BDE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3271,51 +3431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ozgun-pinarer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0280-3689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188684v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgun Pinarer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Komili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3575712" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35378/gujs.1030189" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355650v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/TurkThoracJ.2021.20133" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370529v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17798/bitlisfen.822604" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atay Ozgovde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2019.2932323" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585263v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgovde Atay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2017.08.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel Samuel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-W1-97-2016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17706/ijeeee.2015.5.2.105-113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188682v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Zungor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigit Uludag" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Celikel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825709" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Ali Solgun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Ozcan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386433" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355624v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melis Siropyan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurdan Cetinkaya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Turhan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9671288" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Turan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan N Turhan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Bozkaya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU53274.2021.9477834" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceyhun Koc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9671951" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData50022.2020.9377926" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188698v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Corekci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/csc2019_201908L023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/eh2019_201910L013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355666v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunus Emre Karazag" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teoman Naskali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006265" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2018.8622070" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Findik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2017.7960441" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2016.7495852" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39564-7_14" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380165v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2015.7130195" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380170v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2014.6830649" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355632v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cagri Tolga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71571-7_8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01935608v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEI126" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ozgun-pinarer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0280-3689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188684v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgun Pinarer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Komili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3575712" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35378/gujs.1030189" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370529v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17798/bitlisfen.822604" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355650v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/TurkThoracJ.2021.20133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atay Ozgovde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2019.2932323" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585263v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgovde Atay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2017.08.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel Samuel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-W1-97-2016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17706/ijeeee.2015.5.2.105-113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Ali Solgun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Ozcan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386433" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Zungor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigit Uludag" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Celikel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825709" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355624v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melis Siropyan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurdan Cetinkaya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Turhan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9671288" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Turan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan N Turhan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Bozkaya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU53274.2021.9477834" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceyhun Koc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9671951" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData50022.2020.9377926" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/eh2019_201910L013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunus Emre Karazag" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teoman Naskali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006265" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Corekci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/csc2019_201908L023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2018.8622070" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Findik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2017.7960441" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2016.7495852" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39564-7_14" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380165v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2015.7130195" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380170v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2014.6830649" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguzhan Gungor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Arib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData66926.2025.11402185" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cagri Tolga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71571-7_8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01935608v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEI126" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>