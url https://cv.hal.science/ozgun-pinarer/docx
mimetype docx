--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -3200,51 +3200,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6F3BDE5"/>
+    <w:nsid w:val="EAC6925A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>