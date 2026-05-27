--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -338,261 +338,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Smart Building Management System Prototype with Wireless Sensor Network Integration with Building Information Modeling</w:t>
+                <w:t xml:space="preserve">Analyzing the Relationship Between Air Pollution, Tobacco Use with Lung Diseases via Data Engineering Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgun Pinarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bitlis Eren Üniversitesi Fen Bilimleri Dergisi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (1), pp.207-216. </w:t>
+              <w:t xml:space="preserve">Turkish Thoracic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.289-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17798/bitlisfen.822604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5152/TurkThoracJ.2021.20133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370529v1</w:t>
+                <w:t xml:space="preserve">hal-04355650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yapı Bilgi Modellemesinin Kablosuz Algılayıcı Ağ Entegrasyonu ile Gerçek Zamanlı Akıllı Bina Yönetim Sistemi Prototipi</w:t>
+                <w:t xml:space="preserve">Real-Time Smart Building Management System Prototype with Wireless Sensor Network Integration with Building Information Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgun Pinarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bitlis Eren University Journal of Science and Technology</w:t>
+              <w:t xml:space="preserve">Bitlis Eren Üniversitesi Fen Bilimleri Dergisi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (1), pp.207-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17798/bitlisfen.822604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355656v1</w:t>
+                <w:t xml:space="preserve">hal-04370529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Relationship Between Air Pollution, Tobacco Use with Lung Diseases via Data Engineering Approach</w:t>
+                <w:t xml:space="preserve">Yapı Bilgi Modellemesinin Kablosuz Algılayıcı Ağ Entegrasyonu ile Gerçek Zamanlı Akıllı Bina Yönetim Sistemi Prototipi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgun Pinarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Thoracic Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bitlis Eren University Journal of Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.207-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17798/bitlisfen.822604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5152/TurkThoracJ.2021.20133⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04355650v1</w:t>
+                <w:t xml:space="preserve">hal-04355656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application-Aware Dynamic Energy Management for Portable Devices</w:t>
               </w:r>
@@ -1050,291 +1050,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Heart Rate Monitoring via Wi-Fi Signal</w:t>
+                <w:t xml:space="preserve">Enhancing Healthcare Services through User-Centered Data Collection and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasan Ali Solgun</w:t>
+                <w:t xml:space="preserve">Ozlem Zungor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alp Ozcan</w:t>
+                <w:t xml:space="preserve">Yigit Uludag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozan Celikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgun Pinarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Big Data (BigData)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BigData59044.2023.10386433⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Big Data (BigData)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washington, France. pp.6556-6563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10825709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762378v1</w:t>
+                <w:t xml:space="preserve">hal-05188682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Healthcare Services through User-Centered Data Collection and Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-Time Heart Rate Monitoring via Wi-Fi Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yigit Uludag</w:t>
+                <w:t xml:space="preserve">Hasan Ali Solgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozan Celikel</w:t>
+                <w:t xml:space="preserve">Alp Ozcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgun Pinarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Big Data (BigData)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Washington, France. pp.6556-6563, </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Big Data (BigData)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2023, Sorrento, Italy. pp.4973-4978, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10825709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BigData59044.2023.10386433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188682v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence Driven Vertical Farming Management System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melis Siropyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozan Celikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgun Pinarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1782,339 +1782,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUERY PERFORMANCE EVALUATION OVER HEALTH DATA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing a Novel Smart Home Monitoring Systems with the Integration of BIM and WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Corekci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgun Pinarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sultan Turhan</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on e-Health 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33965/eh2019_201910L013⟩</w:t>
+              <w:t xml:space="preserve">5th International Conference on Connected Smart Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Development of the Information Society, Jul 2019, Porto, Portugal. 7 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33965/csc2019_201908L023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472118v1</w:t>
+                <w:t xml:space="preserve">hal-02188698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional Analysis of Death Rate due to Air Pollution in Turkey and its Neighbors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunus Emre Karazag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sultan Turhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgun Pinarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teoman Naskali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Conference on Big Data (Big Data)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. pp.2746-2755, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Novel Smart Home Monitoring Systems with the Integration of BIM and WSN</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QUERY PERFORMANCE EVALUATION OVER HEALTH DATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgun Pinarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Servigne</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sultan Turhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Connected Smart Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Development of the Information Society, Jul 2019, Porto, Portugal. 7 p., </w:t>
+              <w:t xml:space="preserve">International Conference on e-Health 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal. pp.102-108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33965/csc2019_201908L023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33965/eh2019_201910L013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188698v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Service Solution for Adverse Drug Events and Medication Errors</w:t>
               </w:r>
@@ -2903,51 +2903,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical Farming: Under Climate Change Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teoman Naskali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgun Pinarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3200,51 +3200,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EAC6925A"/>
+    <w:nsid w:val="CF198D77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3431,51 +3431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ozgun-pinarer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0280-3689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188684v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgun Pinarer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Komili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3575712" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35378/gujs.1030189" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370529v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17798/bitlisfen.822604" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355650v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/TurkThoracJ.2021.20133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atay Ozgovde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2019.2932323" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585263v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgovde Atay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2017.08.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel Samuel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-W1-97-2016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17706/ijeeee.2015.5.2.105-113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Ali Solgun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Ozcan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386433" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Zungor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigit Uludag" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Celikel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825709" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355624v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melis Siropyan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurdan Cetinkaya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Turhan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9671288" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Turan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan N Turhan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Bozkaya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU53274.2021.9477834" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceyhun Koc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9671951" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData50022.2020.9377926" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/eh2019_201910L013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunus Emre Karazag" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teoman Naskali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006265" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Corekci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/csc2019_201908L023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2018.8622070" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Findik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2017.7960441" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2016.7495852" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39564-7_14" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380165v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2015.7130195" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380170v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2014.6830649" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguzhan Gungor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Arib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData66926.2025.11402185" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cagri Tolga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71571-7_8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01935608v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEI126" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ozgun-pinarer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0280-3689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188684v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgun Pinarer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Komili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3575712" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35378/gujs.1030189" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355650v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/TurkThoracJ.2021.20133" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370529v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17798/bitlisfen.822604" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atay Ozgovde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2019.2932323" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585263v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servigne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgovde Atay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2017.08.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel Samuel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-W1-97-2016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17706/ijeeee.2015.5.2.105-113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188682v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Zungor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigit Uludag" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Celikel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825709" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Ali Solgun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Ozcan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386433" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355624v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melis Siropyan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurdan Cetinkaya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Turhan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9671288" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Turan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan N Turhan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Bozkaya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU53274.2021.9477834" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceyhun Koc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9671951" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData50022.2020.9377926" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188698v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Corekci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/csc2019_201908L023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunus Emre Karazag" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teoman Naskali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006265" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472118v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/eh2019_201910L013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2018.8622070" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380164v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Findik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2017.7960441" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2016.7495852" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39564-7_14" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380165v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2015.7130195" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380170v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2014.6830649" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguzhan Gungor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Arib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData66926.2025.11402185" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355632v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cagri Tolga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71571-7_8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01935608v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSEI126" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>