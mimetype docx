--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ozgur Gurcan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Personal Information :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Date of Birth:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 12-12-1976 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationality:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Turkish</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResearcherID: A1362-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-1362-2013</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Github account:</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/gurcani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018: HDR (i.e. Habilitation), Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 : PhD University of California, San Diego (UCSD), Department of Physics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thesis :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear analysis of Electron Temperature Gradient Driven Turbulence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 : B.S. Middle East Technical University, Department of Physics (Advanced Physics Program).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professional Experience :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dec 2009-Present : CNRS, CR, Laboratoire de Physique des Plasmas (LPP), Ecole Polytechnique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2008-Dec 2009 : CNRS, Postdoc, LPP, Ecole Polytechnique (at CEA-Cadarache)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2005-May 2008 : Postdoc, UCSD, Center for Astrophysics and Space Sciences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aug 2000-May 2005 : Graduate Student Researcher, UCSD, Phsyics Dept. + %25 Teaching Assistant for the first year.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004-Aug 2004 : Summer Lecturer, UCSD, Physics Dept. (Intro. Electricity and Magnetism)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993-1994 : Computer Game Designer, Siliconworx (Istanbul Efsaneleri- Lale Savascilari, primary Amiga coder).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contracts – Prizes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agence National de la Recherce, (2010-2014) Young Scientist Funding, 205,000 € (MTSEPT ANR-JCJC-0403-01).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3rd author of the paper that won the 2012 Nuclear Fusion Prize (1st : Patrick H. Diamond).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Various roles in many euratom (eurofusion) projects.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Interests:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plasma and neutral fluid turbulence. Reduced models, fundamental turbulence studies. Zonal flows, coherent structures, pattern formation and selection, renormalization techniques in plasma physics, shell models and their application to plasma turbulence, momentum transport, intrinsic rotation and L-H transition in tokamaks, electron thermal transport, turbulence spreading and nonlocal turbulent transport in hot, magnetized plasmas.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching Experience :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching assistantship, -problem sessions and grading- first year at UCSD.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lecturer for a summer class on introductory Electricity and Magnetism (2004).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Taught a masters level class (in the program, M2R Physique Fondamentale, Spécialité Optique Matière et Plasmas) called “Turbulence et Applications” in 2011-2012 together with Eric Buchlin.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lecture series (Theory of Turbulence, Measurement and Analysis of Density Fluctuations, Modelling of Plasma Turbulence) in the Goal Oriented Training in Theory (GOTiT) program (March 2010).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Various invited pedagogical lectures :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave turbulence and flow self organization in magnetized fusion plasmas”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Winter school on wave turbulence, Les Houches (2012).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermodynamics of flow generation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd East-Asian School and Workshop on Laboratory, Space, Astrophysical Plasmas, Jeju Island (2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kavli Institute for Theoretical Physics (Wave-Flow Interaction in Geophysics, Climate, Astrophysics, and Plasmas program) Talks and Tutorials:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Turbulence, Waves and Flows in Fusion Plasmas: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://online.kitp.ucsb.edu/online/waveflows_c14/gurcan/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hasegawa-Mima/Hasegawa-Wakatani tutorial: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://online.kitp.ucsb.edu/online/waveflows14/gurcan/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Charney-Hasegawa-Mima tutorial with Gavin Esler: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://online.kitp.ucsb.edu/online/waveflows14/esler_gurcan/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Students:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincent Berionni :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2011-2014, %100, “Etude de l'impact des flux zonaux sur la turbulence plasma, la transition LH et la production d'entropie”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shaokang Xu :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2015-2018: %50 avec Pierre Morel, “Reduced models in plasma turbulence”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ö</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">zg</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ü</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">r G</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ü</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ltekin :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">** 2013-2017 %100 (supervised him remotely with a nominal supervisor in Turkey), “Renormalization of ion temperature gradient driven turbulence”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postdocs:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christopher McDevitt:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2010 -2011 “Studies of turbulence driven plasma rotation”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Morel:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2011-2012 “Gyrokinetic simulations, simulation-experiment comparisons”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romain Meyrand</w:t></w:r><w:hyperlink w:anchor="sdfootnote1sym" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2013-2015 “Weak turbulence in plasmas”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sumire Kobayashi</w:t></w:r><w:hyperlink w:anchor="sdfootnote2sym" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2013-2016 “Wave number spectrum and predator-prey oscillations in gyrokinetic turbulence”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rameswar Singh:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2013-2015 +3 months in 2016, “Physics of geodesic acoustic modes, and ExB suppression”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Katy Ghantous:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2013-2015, “Wave number spectrum, shell models, hierarchical tree models”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">***Sara Moradi:***2013 (about 6 months) “Synchronization in coupled oscillators and predator-prey dynamics”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*:***2019(2 year contract from Chinese Scholarship Council) “Reduced models and Network approaches in Fusion Plasmas”.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational Experience:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific committee of</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6th, 7th , 8th,9thand 10thFestivals de Theorie, 2011, 2013, 2015, 2017 and 2019 in Aix en Provence.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific and the organizing committes of</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Winter school “Dynamics and turbulent transport in plasmas and conducting fluids”, 2011 at Ecole Physiques des Houches.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Selection committee of the Rencontres Nonlineaires between 2013-2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I organized:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the Plasma Physics Seminars in Physics Department at UCSD (2005-2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The journal club on plasma turbulence in the LPP (2012-2015 or so)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Working group on turbulence in CEA-Cadarache, (two PRLs in 2009).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I lead the “axe tranverse ‘turbulence’” at LPP together with Sébastien Galtier (an important aspect of our Laboratory LPP).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink w:anchor="sdfootnote1anc" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Romain worked most of the time with his ex-supervisor Sebastien Galtier even though he was paid from my ANR project, which I welcomed because he was producing important physics results with Sebastian.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink w:anchor="sdfootnote2anc" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Sumire was actually a postdoc of Fouad Sahraoui in Space Plasmas team, but because she had worked on fusion before, we wrote a number of papers together.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear phase synchronization and the role of spacing in shell models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manfredini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö D Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 113 (1), pp.015101. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/2vxp-1k2t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux-driven turbulent transport using penalisation in the Hasegawa-Wakatani system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fedorczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91 (5), pp.E145. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022377825100895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutions on partially regular recurrent lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö.D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manfredini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 152, pp.109262. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnsns.2025.109262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideal and resistive impurity parallel-velocity-gradient instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cuerva-Lazaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maestracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (7), pp.075019. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ade4fb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transition from turbulence to zonal flows in the Hasegawa–Wakatani system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P L Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö D Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0242282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell models on recurrent sequences: Fibonacci, Padovan, and other series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Manfredini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (2), pp.025103. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.111.025103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of flux-driven turbulence regime to address tokamak plasma edge dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö D Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022377824001624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812476v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversal of the Parallel Drift Frequency in Anomalous Transport of Impurity Ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaokang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Maeyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo-Hiko Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (10), pp.105101. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.105101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-number Space Networks in Plasma Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Modern Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41614-023-00122-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure Dominated Two-Dimensional Turbulence : Formation, Dynamics and Interactions of Dipole Vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (28), pp.285701. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8121/acdc6b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase and amplitude evolution in the network of triadic interactions of the Hasegawa–Wakatani system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biancalani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (5), pp.052306. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0089073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A differential approximation model for passive scalar turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaokang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (33), pp.335701. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8121/ac1484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyrokinetic investigation of Alfvén instabilities in the presence of turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biancalani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Di Siena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hayward-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (6), pp.065009. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/abf256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical network models of the turbulent cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 426, pp.132983. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2021.132983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized curvature modified plasma dispersion functions and Dupree renormalization of toroidal ITG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö Gültekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (2), pp.025018. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ab56a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence as a Network of Fourier Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (4), pp.530. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math8040530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiral chain models of two-dimensional turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaokang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (4), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.100.043113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logarithmically discretized model of bounce averaged gyrokinetics and its implications on tokamak turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (10), pp.102306. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5049681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift-wave observation in a toroidal magnetized plasma and comparison with a modified Hasegawa-Wakatani model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Donnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pisarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (6), pp.062127. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5025141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A turbulent cascade model of bounce averaged gyrokinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.022304. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5020145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of Weak and Strong Wave Turbulence in Incompressible Hall Magnetohydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Meyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. H. Kiyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgur D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.031066. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.8.031066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poloidal asymmetries of flows in the Tore Supra tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.020704. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5022122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nested polyhedra model of isotropic magnetohydrodynamic turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97, pp.063111. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.97.063111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized reversal of the perpendicular velocity in Tore Supra ohmic, L-mode, limited plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (4), pp.046021. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aa59bb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nested polyhedra model of turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (6), pp.063102. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.95.063102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation of energetic-particle-driven geodesic acoustic modes due to wave–particle nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biancalani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chavdarovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Del Sarto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (6), pp.725830602. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022377817000976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic non-inductive current driven by ETG turbulence in tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. K. Kaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.102303. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4990746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable and unstable roots of ion temperature gradient driven mode using curvature modified plasma dispersion functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgur Gultekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (2), pp.025021. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aa9e27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractable flux-driven temperature, density, and rotation profile evolution with the quasilinear gyrokinetic transport model QuaLiKiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Casson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonanomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (12), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aa8aeb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear gyrokinetic investigation of the geodesic acoustic modes in realistic tokamak configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Novikau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biancalani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (12), pp.122117. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5003784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic acoustic modes with poloidal mode couplings ad infinitum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rameswar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.022507. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4976116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-shell transport model for L-H transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (12), pp.122310. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4998569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logarithmic discretization and systematic derivation of shell models in two-dimensional turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumire Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rameswar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.033106. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.033106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport matrix for particles and momentum in collisional drift waves turbulence in linear plasma devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ashourvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.022309. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4942420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyrokinetic turbulence cascade via predator-prey interactions between different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumire Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (5), pp.050702. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4920965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental turbulence studies for gyro-kinetic code validation using advanced microwave diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bañón Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Görler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (8), pp.083027. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/8/083027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive comparisons of geodesic acoustic mode characteristics and dynamics between Tore Supra experiments and gyrokinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4922845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the Elusive E × B Staircase in Magnetized Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hornung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.085004. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.085004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01468384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an emerging understanding of non-locality phenomena and non-local transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Inagaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kamiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (1), pp.013022. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/1/013022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic acoustic modes in a fluid model of tokamak plasma: the effects of finite beta and collisionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rameswar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.125002. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/57/12/125002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct identification of predator-prey dynamics in gyrokinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumire Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (9), pp.090702. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4930127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predator-prey model for the self-organization of stochastic oscillators in dual populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.06293. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.062930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence elasticity: a key concept to a unified paradigm of L -&amp;gt; I -&amp;gt; H transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. B. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kosuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (4), pp.043022. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/4/043022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-number spectrum of dissipative drift waves and a transition scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ghantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (3), pp.033107. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.033107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonal flows and pattern formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (29), pp.293001. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/48/29/293001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of predator-prey dynamics, using the evolution of free energy in plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (1), pp.015002. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/56/1/015002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E x B shear pattern formation by radial propagation of heat flux waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kosuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (5), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4872018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical computation of the modified plasma dispersion function with curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 269, pp.156-167. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2014.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi Water Bag model of drift kinetic electron plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dreydemy Ghiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (8), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2014-50165-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase space structures in gyrokinetic simulations of plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Norscini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cartier-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (10), pp.303. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2014-50210-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity in drift-wave-zonal-flow turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. B. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kosuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (4), </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.89.041101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent structures in ion temperature gradient turbulence-zonal flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rameswar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (10), pp.102306. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4898207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence elasticity-A new mechanism for transport barrier dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. B. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kosuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (9), </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4894695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECH effects on toroidal rotation: KSTAR experiments, intrinsic torque modelling and gyrokinetic stability analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. J. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. H. Ko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (11), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/11/113031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of Stimulated L-&amp;gt;H Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Miki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. -H. Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. W. Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.195002. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.195002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular momentum transport modeling: achievements of a gyrokinetic quasi-linear approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Casson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.015011. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/56/1/015011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal evolution of the H -&amp;gt; L back transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Miki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (6), pp.062304. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4812555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on theoretical issues in modelling turbulent transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kosuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Hahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (4), pp.043008. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/4/043008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the Propagation of Heat-Flux Modulations Triggers ExB Flow Pattern Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kosuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.105002. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.105002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of radial heat flux and second sound in fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.022307. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4792161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of nonlocality of plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.073029. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/7/073029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and technology research and development in support to ITER and the Broader Approach at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (10, SI), </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/10/104023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An electromagnetic theory of turbulence driven poloidal rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Mcdevitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.102311. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4764078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasilinear transport modelling at low magnetic shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Citrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F. Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.062305. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4719697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry breaking effects of density gradient on parallel momentum transport: A new rau s * effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rameswar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.012301. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3672518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal evolution of the L -&amp;gt; I -&amp;gt; H transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Miki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Tynan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.092306. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4753931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of geodesic acoustic mode oscillations, using multiple signal classification analysis of doppler backscattering signal on tore supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.063008. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/52/6/063008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sheared flow on the growth rate and turbulence decorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.155006. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.155006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of symmetry breaking mechanisms and the role of turbulence self-regulation in intrinsic rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Miki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.013004. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/52/1/013004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predator prey oscillations in a simple cascade model of drift wave turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.112301. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3656953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisionality scaling in Tore Supra: detailed energy confinement analysis, turbulence measurements and gyrokinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.063037. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/51/6/063037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavenumber spectrum of micro-turbulence in tokamak plasmas / Spectre en nombre d'onde de la micro-turbulence dans les plasmas de tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (2), pp.115 - 122. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2010.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On plasma rotation with toroidal magnetic field ripple and no external momentum input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.103038. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/51/10/103038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Tore Supra in preparation of ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saoutic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Allfrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (9), pp.094014. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/51/9/094014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04738307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence propagation in heat flux-driven plasmas: implications for temperature profile structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.G. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.073009. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/51/7/073009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge Temperature Gradient as Intrinsic Rotation Drive in Alcator C-Mod Tokamak Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kosuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.A. Podpaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.215001. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.215001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on fluctuation characteristics of micro-turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.012306. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3536648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic shell model of turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.066308. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.84.066308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence intensity pulse propagation with self-consistent nonlinear noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.G. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.032306. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3567142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model of intrinsic rotation in high confinement regime tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Mcdevitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Hahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17, pp.032509. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3339909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual parallel Reynolds stress due to turbulence intensity gradient in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Mcdevitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17, pp.112309. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3503624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poloidal rotation and its relation to the potential vorticity flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Mcdevitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Hahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17, pp.112509. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3490253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the efficiency of intrinsic rotation generation in tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kosuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17, pp.102313. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3496055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error analysis of dimensionless scaling experiments with multiple points using linear regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50, pp.022003. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/50/2/022003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy production rate in tokamaks with nonaxisymmetric magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17, pp.072505. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3454365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell models and the possibility of application to fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.045002. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/52/4/045002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel mechanism for exciting intrinsic toroidal rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Mcdevitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Hahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.052302. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3122048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of non-diffusive turbulent transport of momentum and the origins of spontaneous rotation in tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Mcdevitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.045002. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/49/4/045002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-Number Spectrum of Drift-Wave Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.255002. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.255002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toroidal Rotation Driven by the Polarization Drift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Mcdevitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Hahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103, pp.205003. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.205003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence in the TORE SUPRA Tokamak: Measurements and Validation of Nonlinear Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (16), pp.165005. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.165005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a quasi-linear transport model versus nonlinear simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Imbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.085012. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/49/8/085012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and staircase formation in competing flux-driven interchange & drift waves turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö D Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Layering in magnetized plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and zonal flows dynamics in flux-driven interchange & drift waves turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Physical Society (EPS), Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poloidal asymmetry and dynamics of perpendicular flow in Tore Supra plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. pp.P5.1062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavenumber space patterns in fluid and plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network approach to turbulence, waves and flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Wave Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Models of Turbulence: Logarithmically Discretized Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaokang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième Festival de Théorie "Avalanching &amp; Self-Organization in Plasmas: 30 Years of BTW"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poloidal asymmetry of perpendicular velocity of the density fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nested Polyhedra Models for turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de Theorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Aix En Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a shell model of bounced averaged gyrokinetic Vlasov Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wolfgang Pauli Institute - Workshop on Vlasov-Poisson in cosmology and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-ELM Fluctuations and Flows and their evolution when approaching the density limit in the ASDEX Upgrade tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laggner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wolfrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Belfast, Ireland. pp.P1.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interesting Physics in Boring Plasmas: Validation & Open Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Leysin, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional Iroshnikov-Kraichnan Turbulence in a Mean Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf-Christian Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Verdini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.3457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Turbulence spatial structure and its scaling with rho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ryter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Birkenmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal. pp.I1.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence spatial structure and its scaling with rho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ryter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Birkenmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Reflectometry Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Jülich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Turbulence spatial structure and its scaling with rho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ryter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Birkenmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EU-US Transport Task Force meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Salem, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Iroshnikov-Kraichnan Turbulence in a Mean Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Verdini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, California, United States. pp.SH53C-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Water Bag modelling of drift kinetic electrons and ions plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dreydemy Ghiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vlasovia 2013 International Workshop on the theory and applications of Vlasov equation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nancy, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Propagation of Turbulence and Formation of Mesoscopic Structures in Plasma Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KITP program : Wave-Flow Interaction in Geophysics, Climate, Astrophysics and Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, KALVI Institute, Santa Barbara, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping of Geodesic Acoustic Modes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U.S.-E.U. Joint Transport Task Force Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Santa Rosa, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a poloidal asymmetry of fluctuation perpendicular velocity measured by Doppler backscattering on Tore Supra plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Reflectometry Workshop (IRW11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial propagation of turbulence and formation of mesoscopic structures in GK simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U.S. - E.U. Joint Transport Task Force Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Santa Rosa, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial correlation of density fluctuations by coupling IPP and LPP W-band Doppler reflectometers on ASDEX Upgrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Reflectometry Workshop (IRW11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predator prey dynamics in numerical simulations of turbulence in tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Chaotic Modelling and Simulation International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Yeditepe University, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of mesoscales and nonlocal transport in plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Festival de Théorie "Reduced models of complex plasma dynamics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal phenomena associated with transport of heat flux and second sound in fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Fusion Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of flow generation Momentum Transport, PV Homogenization and Entropy Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd East-Asian School and Workshop on Lab, Space, Astro Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Jeju island, Republic of Korea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is &amp;quot;near edge&amp;quot; transport non-local?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave turbulence and flow self organization in magnetized fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave turbulence, Ecole de Physique, Les Houches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New regime of small scale density fluctuations in presence of electron heating in Tore Supra.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Physical Society Conference &amp; 16th Int. Congress on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of GAM frequency observed on Tore Supra using Doppler backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Taskforce Workshop Meeting TTF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral dynamics and Predator-Prey oscillations in simple (and more complicated) models of plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U.S. Transport Task Force Workshop TTF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indications of Nonlocality of Plasma Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, San Diego, Califormia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of GAMs on Tore Supra using Doppler backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on turbulence spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint US-EU Transport Taskforce Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, San Diego, Califormia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on fluctuation characteristics of micro-turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Houches Winter School « Dynamics and turbulent transport in plasmas and conducting fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model for turbulent driven poloidal rotation in the vicinity of a transport barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Mcdevitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Hahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint US-EU Transport Taskforce Workshop TTF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuation characteristics of micro-turbulence on Tore Supra using Doppler backscattering system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ensing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Reflectometry Workshop IRW10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of micro-turbulence characteristics with collisionality at the tokamak core-edge interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint US-EU Transport Taskforce Workshop TTF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Diego, California, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flows and perpendicular velocity properties observed by Doppler reflectometry on Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ensing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Reflectometry Workshop IRW10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy production and H-theorems for turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 th Festival de Théorie on "General Principles for Relaxation &amp; Self Organization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On efficient renormalization of the ITG mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Houches Winter School « Dynamics and turbulent transport in plasmas and conducting fluids »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum entropy production principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de Théorie 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on characteristics of micro-turbulence on Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of wave-number spectrum of plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Falchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAEA Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Daejon, Korea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence measurements during dimensionless parameters scans on Tore Supra using Doppler reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2010 Journées Scientifiques Propagation et Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A renormalized quasi-linear approach to turbulent transport in tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EU-US Transport Task Force Meeting and 3rd Transport Topical Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Córdoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heat engine analogy in understanding of toroidal rotation: thermodynamics of L-H spin-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Mcdevitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kosuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Task force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent Generation of Poloidal Rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Fusion Physics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Mayrhofen, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Plasma Rotation with Toroidal Magnetic Field Ripple and no External Momentum Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAEA Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Daejon, Korea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on fluctuation characteristics of micro-turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAEA Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Daejon, Korea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of SOL flows on edge and core radial electric field and rotation in Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell Models and the possibility of application to fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2010 Journées Scientifiques Propagation et Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and Modeling of Turbulent Transport in the Tore Supra Tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benkadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL SYMPOSIUM ON WAVES, COHERENT STRUCTURES AND TURBULENCE IN PLASMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Gandhinagar, India. pp.75-84, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3526165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence in Tore Supra plasmas: measurements and validation of nonlinear simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EPS Conference On Plasma Physics and Controlled Fusion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence measurements during dimensionless parameters scans on Tore Supra using Doppler reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Reflectometry workshop IRW9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High k spectra in Tore Supra : experiment, theory and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a localized radial electric field inversion in Tore Supra plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EPS Conference On Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade models in plasma turbulence: The role of sheared flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EU-US Transport Task Force Workshop TTF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Diego, California, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long range correlation studies : Tore Supra contribution, DREVE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EFDA Transport Topical Group Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Culham, UK, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of Turbulence and Transport on Tore Supra with dimensionless parameters rho* and nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Basiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EPS Conference On Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On plasma rotation in tokamak with magnetic field ripple and no external momentum input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a localized radial electric field inversion in Tore Supra plasmas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Task Force Meeting TTF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyrokinetic quasi-linear modelling of transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Imbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Fusion Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and zonal flows dynamics in flux-driven interchange and drift waves turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTF 2023 - 27th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nancy, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04344751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell models applied to kinetic turbulence of trapped particles in magnetized plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaokang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-et-unième Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Université Paris Diderot, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear wave-particle dynamics of energetic-particle driven instabilities in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biancalani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chavdarovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. del Sarto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-et-unième Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Université Paris Diderot, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique prédateur proie dans les plasmas de fusion magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumire Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Donnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de le Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nancy, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predator Prey Dynamics in Magnetized Fusion Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumire Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Donnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vlasovia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Copanello, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic diagnostic of Doppler Back-Scattering measurements on the Tore Supra Plasma #TS45511 with a dedicated GYSELA non-linear gyrokinetic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banda Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vlasovia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Copanello, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons simulation expérience : application d'un diagnostic synthétique de Rétro-Diffusion Doppler au plasma Tore Supra #45511 simulé par le code gyrocinétique GYSELA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banda Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nancy, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence de particules piégées dans les plasmas de Tokamak, modèles en couches et modèle LDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaokang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-sixième Colloque Alain Bouyssy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Faculté des Sciences d Orsay, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial structure of turbulence and its scaling with rho* : observations using radial correlation Doppler reflectometry on ASDEX Upgrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ryter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Joint EU−US Transport Task Force Meeting (TTF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Culham, Great britain, Unknown Region. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAM frequency and dynamics compared between Tore Supra experiments and a GYSELA simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-US Joint Transport Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Culham, United Kingdom. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral dynamics and Predator-Prey oscillations in turbulence in fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16eme Rencontre du NON LINÉAIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of properties of Geodesic Acoustic Modes (GAM) on SOL and edge flows in Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Padova, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New regime of small scale density fluctuations in presence of electron heating in Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Padova, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predator prey oscillations in a simple cascade model of drift wave turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint US-EU Transport Taskforce Workshop TTF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, San Diego, California, United States. poster P2.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predator prey oscillations in a simple cascade model of drift wave turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de Physique des Houches "Dynamics and turbulent transport in plasmas and conducting fluids"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Les Houches, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renormalization of the transport due to toroidal ITG turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Strasbourg, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on fluctuations characteristics of micro-turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EU-US Transport Task Force Meeting and 3rd Transport Topical Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Córdoba, Spain. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell models and the possibility of application to fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Fusion Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Riga, Latvia. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On plasma rotation in tokamaks with toroidal magnetic field ripple and no external momentum input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internally Driven β-plane Plasma Turbulence Using the Hasegawa-Wakatani System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId460"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ozgur Gurcan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Personal Information :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Date of Birth:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 12-12-1976 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationality:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Turkish</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResearcherID: A1362-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-1362-2013</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Github account:</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/gurcani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018: HDR (i.e. Habilitation), Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 : PhD University of California, San Diego (UCSD), Department of Physics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thesis :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear analysis of Electron Temperature Gradient Driven Turbulence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 : B.S. Middle East Technical University, Department of Physics (Advanced Physics Program).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professional Experience :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dec 2009-Present : CNRS, CR, Laboratoire de Physique des Plasmas (LPP), Ecole Polytechnique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2008-Dec 2009 : CNRS, Postdoc, LPP, Ecole Polytechnique (at CEA-Cadarache)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2005-May 2008 : Postdoc, UCSD, Center for Astrophysics and Space Sciences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aug 2000-May 2005 : Graduate Student Researcher, UCSD, Phsyics Dept. + %25 Teaching Assistant for the first year.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004-Aug 2004 : Summer Lecturer, UCSD, Physics Dept. (Intro. Electricity and Magnetism)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993-1994 : Computer Game Designer, Siliconworx (Istanbul Efsaneleri- Lale Savascilari, primary Amiga coder).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contracts – Prizes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agence National de la Recherce, (2010-2014) Young Scientist Funding, 205,000 € (MTSEPT ANR-JCJC-0403-01).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3rd author of the paper that won the 2012 Nuclear Fusion Prize (1st : Patrick H. Diamond).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Various roles in many euratom (eurofusion) projects.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Interests:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plasma and neutral fluid turbulence. Reduced models, fundamental turbulence studies. Zonal flows, coherent structures, pattern formation and selection, renormalization techniques in plasma physics, shell models and their application to plasma turbulence, momentum transport, intrinsic rotation and L-H transition in tokamaks, electron thermal transport, turbulence spreading and nonlocal turbulent transport in hot, magnetized plasmas.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching Experience :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching assistantship, -problem sessions and grading- first year at UCSD.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lecturer for a summer class on introductory Electricity and Magnetism (2004).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Taught a masters level class (in the program, M2R Physique Fondamentale, Spécialité Optique Matière et Plasmas) called “Turbulence et Applications” in 2011-2012 together with Eric Buchlin.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lecture series (Theory of Turbulence, Measurement and Analysis of Density Fluctuations, Modelling of Plasma Turbulence) in the Goal Oriented Training in Theory (GOTiT) program (March 2010).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Various invited pedagogical lectures :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave turbulence and flow self organization in magnetized fusion plasmas”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Winter school on wave turbulence, Les Houches (2012).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermodynamics of flow generation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd East-Asian School and Workshop on Laboratory, Space, Astrophysical Plasmas, Jeju Island (2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kavli Institute for Theoretical Physics (Wave-Flow Interaction in Geophysics, Climate, Astrophysics, and Plasmas program) Talks and Tutorials:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Turbulence, Waves and Flows in Fusion Plasmas: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://online.kitp.ucsb.edu/online/waveflows_c14/gurcan/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hasegawa-Mima/Hasegawa-Wakatani tutorial: </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://online.kitp.ucsb.edu/online/waveflows14/gurcan/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Charney-Hasegawa-Mima tutorial with Gavin Esler: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://online.kitp.ucsb.edu/online/waveflows14/esler_gurcan/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Students:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincent Berionni :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2011-2014, %100, “Etude de l'impact des flux zonaux sur la turbulence plasma, la transition LH et la production d'entropie”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shaokang Xu :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2015-2018: %50 avec Pierre Morel, “Reduced models in plasma turbulence”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ö</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">zg</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ü</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">r G</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ü</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ltekin :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">** 2013-2017 %100 (supervised him remotely with a nominal supervisor in Turkey), “Renormalization of ion temperature gradient driven turbulence”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postdocs:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christopher McDevitt:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2010 -2011 “Studies of turbulence driven plasma rotation”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Morel:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2011-2012 “Gyrokinetic simulations, simulation-experiment comparisons”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romain Meyrand</w:t></w:r><w:hyperlink w:anchor="sdfootnote1sym" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2013-2015 “Weak turbulence in plasmas”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sumire Kobayashi</w:t></w:r><w:hyperlink w:anchor="sdfootnote2sym" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2013-2016 “Wave number spectrum and predator-prey oscillations in gyrokinetic turbulence”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rameswar Singh:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2013-2015 +3 months in 2016, “Physics of geodesic acoustic modes, and ExB suppression”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Katy Ghantous:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2013-2015, “Wave number spectrum, shell models, hierarchical tree models”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">***Sara Moradi:***2013 (about 6 months) “Synchronization in coupled oscillators and predator-prey dynamics”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*:***2019(2 year contract from Chinese Scholarship Council) “Reduced models and Network approaches in Fusion Plasmas”.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational Experience:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific committee of</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">6th, 7th , 8th,9thand 10thFestivals de Theorie, 2011, 2013, 2015, 2017 and 2019 in Aix en Provence.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific and the organizing committes of</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Winter school “Dynamics and turbulent transport in plasmas and conducting fluids”, 2011 at Ecole Physiques des Houches.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Selection committee of the Rencontres Nonlineaires between 2013-2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I organized:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the Plasma Physics Seminars in Physics Department at UCSD (2005-2008)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The journal club on plasma turbulence in the LPP (2012-2015 or so)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Working group on turbulence in CEA-Cadarache, (two PRLs in 2009).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I lead the “axe tranverse ‘turbulence’” at LPP together with Sébastien Galtier (an important aspect of our Laboratory LPP).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink w:anchor="sdfootnote1anc" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Romain worked most of the time with his ex-supervisor Sebastien Galtier even though he was paid from my ANR project, which I welcomed because he was producing important physics results with Sebastian.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink w:anchor="sdfootnote2anc" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Sumire was actually a postdoc of Fouad Sahraoui in Space Plasmas team, but because she had worked on fusion before, we wrote a number of papers together.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear phase synchronization and the role of spacing in shell models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manfredini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö D Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 113 (1), pp.015101. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/2vxp-1k2t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux-driven turbulent transport using penalisation in the Hasegawa-Wakatani system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fedorczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91 (5), pp.E145. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022377825100895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutions on partially regular recurrent lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö.D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manfredini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 152, pp.109262. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnsns.2025.109262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideal and resistive impurity parallel-velocity-gradient instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cuerva-Lazaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maestracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (7), pp.075019. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ade4fb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transition from turbulence to zonal flows in the Hasegawa–Wakatani system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P L Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö D Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0242282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell models on recurrent sequences: Fibonacci, Padovan, and other series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Manfredini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (2), pp.025103. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.111.025103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversal of the Parallel Drift Frequency in Anomalous Transport of Impurity Ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaokang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Maeyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo-Hiko Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (10), pp.105101. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.105101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of flux-driven turbulence regime to address tokamak plasma edge dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö D Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022377824001624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812476v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-number Space Networks in Plasma Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Modern Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41614-023-00122-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure Dominated Two-Dimensional Turbulence : Formation, Dynamics and Interactions of Dipole Vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (28), pp.285701. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8121/acdc6b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase and amplitude evolution in the network of triadic interactions of the Hasegawa–Wakatani system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biancalani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (5), pp.052306. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0089073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyrokinetic investigation of Alfvén instabilities in the presence of turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biancalani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Di Siena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hayward-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (6), pp.065009. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/abf256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A differential approximation model for passive scalar turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaokang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (33), pp.335701. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8121/ac1484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical network models of the turbulent cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 426, pp.132983. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2021.132983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized curvature modified plasma dispersion functions and Dupree renormalization of toroidal ITG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö Gültekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (2), pp.025018. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ab56a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence as a Network of Fourier Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (4), pp.530. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math8040530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiral chain models of two-dimensional turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaokang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (4), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.100.043113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A turbulent cascade model of bounce averaged gyrokinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.022304. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5020145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logarithmically discretized model of bounce averaged gyrokinetics and its implications on tokamak turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (10), pp.102306. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5049681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift-wave observation in a toroidal magnetized plasma and comparison with a modified Hasegawa-Wakatani model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Donnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pisarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (6), pp.062127. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5025141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of Weak and Strong Wave Turbulence in Incompressible Hall Magnetohydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Meyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. H. Kiyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgur D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.031066. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.8.031066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poloidal asymmetries of flows in the Tore Supra tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.020704. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5022122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nested polyhedra model of isotropic magnetohydrodynamic turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97, pp.063111. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.97.063111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic non-inductive current driven by ETG turbulence in tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. K. Kaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.102303. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4990746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable and unstable roots of ion temperature gradient driven mode using curvature modified plasma dispersion functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgur Gultekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (2), pp.025021. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aa9e27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized reversal of the perpendicular velocity in Tore Supra ohmic, L-mode, limited plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bucalossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (4), pp.046021. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aa59bb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation of energetic-particle-driven geodesic acoustic modes due to wave–particle nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biancalani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chavdarovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Del Sarto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (6), pp.725830602. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022377817000976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nested polyhedra model of turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (6), pp.063102. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.95.063102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tractable flux-driven temperature, density, and rotation profile evolution with the quasilinear gyrokinetic transport model QuaLiKiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Citrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Casson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonanomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (12), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aa8aeb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear gyrokinetic investigation of the geodesic acoustic modes in realistic tokamak configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Novikau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biancalani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (12), pp.122117. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5003784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic acoustic modes with poloidal mode couplings ad infinitum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rameswar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.022507. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4976116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-shell transport model for L-H transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (12), pp.122310. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4998569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logarithmic discretization and systematic derivation of shell models in two-dimensional turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumire Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rameswar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.033106. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.94.033106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport matrix for particles and momentum in collisional drift waves turbulence in linear plasma devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ashourvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.022309. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4942420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct identification of predator-prey dynamics in gyrokinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumire Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (9), pp.090702. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4930127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predator-prey model for the self-organization of stochastic oscillators in dual populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.06293. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.062930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence elasticity: a key concept to a unified paradigm of L -&amp;gt; I -&amp;gt; H transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. B. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kosuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (4), pp.043022. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/4/043022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyrokinetic turbulence cascade via predator-prey interactions between different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumire Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (5), pp.050702. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4920965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental turbulence studies for gyro-kinetic code validation using advanced microwave diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Stroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bañón Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Görler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (8), pp.083027. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/8/083027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive comparisons of geodesic acoustic mode characteristics and dynamics between Tore Supra experiments and gyrokinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4922845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the Elusive E × B Staircase in Magnetized Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hornung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.085004. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.085004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01468384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an emerging understanding of non-locality phenomena and non-local transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Inagaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kamiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (1), pp.013022. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/1/013022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic acoustic modes in a fluid model of tokamak plasma: the effects of finite beta and collisionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rameswar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.125002. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/57/12/125002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-number spectrum of dissipative drift waves and a transition scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ghantous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (3), pp.033107. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.033107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonal flows and pattern formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (29), pp.293001. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/48/29/293001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical computation of the modified plasma dispersion function with curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 269, pp.156-167. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2014.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of predator-prey dynamics, using the evolution of free energy in plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (1), pp.015002. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/56/1/015002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E x B shear pattern formation by radial propagation of heat flux waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kosuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (5), </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4872018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi Water Bag model of drift kinetic electron plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dreydemy Ghiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (8), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2014-50165-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity in drift-wave-zonal-flow turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. B. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kosuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (4), </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.89.041101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase space structures in gyrokinetic simulations of plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Norscini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cartier-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (10), pp.303. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2014-50210-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent structures in ion temperature gradient turbulence-zonal flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rameswar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (10), pp.102306. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4898207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence elasticity-A new mechanism for transport barrier dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. B. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kosuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (9), </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4894695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECH effects on toroidal rotation: KSTAR experiments, intrinsic torque modelling and gyrokinetic stability analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. J. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. H. Ko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (11), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/11/113031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of Stimulated L-&amp;gt;H Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Miki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. -H. Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. W. Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.195002. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.195002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular momentum transport modeling: achievements of a gyrokinetic quasi-linear approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Casson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.015011. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/56/1/015011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal evolution of the H -&amp;gt; L back transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Miki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (6), pp.062304. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4812555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on theoretical issues in modelling turbulent transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kosuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Hahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (4), pp.043008. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/4/043008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the Propagation of Heat-Flux Modulations Triggers ExB Flow Pattern Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kosuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.105002. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.105002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of radial heat flux and second sound in fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.022307. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4792161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and technology research and development in support to ITER and the Broader Approach at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bécoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (10, SI), </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/10/104023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of nonlocality of plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.073029. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/53/7/073029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An electromagnetic theory of turbulence driven poloidal rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Mcdevitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.102311. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4764078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasilinear transport modelling at low magnetic shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Citrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F. Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.062305. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4719697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry breaking effects of density gradient on parallel momentum transport: A new rau s * effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rameswar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.012301. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3672518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal evolution of the L -&amp;gt; I -&amp;gt; H transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Miki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Tynan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.092306. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4753931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of geodesic acoustic mode oscillations, using multiple signal classification analysis of doppler backscattering signal on tore supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.063008. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/52/6/063008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sheared flow on the growth rate and turbulence decorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.155006. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.155006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of symmetry breaking mechanisms and the role of turbulence self-regulation in intrinsic rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukyoung Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Miki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.013004. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/52/1/013004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Tore Supra in preparation of ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saoutic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Allegretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Allfrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (9), pp.094014. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/51/9/094014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04738307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predator prey oscillations in a simple cascade model of drift wave turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.112301. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3656953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisionality scaling in Tore Supra: detailed energy confinement analysis, turbulence measurements and gyrokinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.063037. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/51/6/063037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavenumber spectrum of micro-turbulence in tokamak plasmas / Spectre en nombre d'onde de la micro-turbulence dans les plasmas de tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (2), pp.115 - 122. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2010.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On plasma rotation with toroidal magnetic field ripple and no external momentum input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.103038. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/51/10/103038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence propagation in heat flux-driven plasmas: implications for temperature profile structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.G. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.073009. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/51/7/073009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge Temperature Gradient as Intrinsic Rotation Drive in Alcator C-Mod Tokamak Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kosuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.A. Podpaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.215001. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.215001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on fluctuation characteristics of micro-turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.012306. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3536648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic shell model of turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.066308. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.84.066308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence intensity pulse propagation with self-consistent nonlinear noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.G. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.032306. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3567142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual parallel Reynolds stress due to turbulence intensity gradient in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Mcdevitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17, pp.112309. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3503624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poloidal rotation and its relation to the potential vorticity flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Mcdevitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Hahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17, pp.112509. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3490253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model of intrinsic rotation in high confinement regime tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Mcdevitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Hahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17, pp.032509. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3339909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the efficiency of intrinsic rotation generation in tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kosuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17, pp.102313. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3496055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy production rate in tokamaks with nonaxisymmetric magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17, pp.072505. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3454365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error analysis of dimensionless scaling experiments with multiple points using linear regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50, pp.022003. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/50/2/022003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell models and the possibility of application to fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52, pp.045002. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/52/4/045002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel mechanism for exciting intrinsic toroidal rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Mcdevitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Hahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.052302. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3122048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of non-diffusive turbulent transport of momentum and the origins of spontaneous rotation in tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Mcdevitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.045002. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/49/4/045002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-Number Spectrum of Drift-Wave Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.255002. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.255002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toroidal Rotation Driven by the Polarization Drift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Mcdevitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Hahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103, pp.205003. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.205003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence in the TORE SUPRA Tokamak: Measurements and Validation of Nonlinear Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (16), pp.165005. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.165005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a quasi-linear transport model versus nonlinear simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Imbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.085012. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/49/8/085012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and staircase formation in competing flux-driven interchange & drift waves turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö D Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Layering in magnetized plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and zonal flows dynamics in flux-driven interchange & drift waves turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Physical Society (EPS), Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poloidal asymmetry and dynamics of perpendicular flow in Tore Supra plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. pp.P5.1062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavenumber space patterns in fluid and plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network approach to turbulence, waves and flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Wave Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Models of Turbulence: Logarithmically Discretized Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaokang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième Festival de Théorie "Avalanching &amp; Self-Organization in Plasmas: 30 Years of BTW"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poloidal asymmetry of perpendicular velocity of the density fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nested Polyhedra Models for turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de Theorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Aix En Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a shell model of bounced averaged gyrokinetic Vlasov Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wolfgang Pauli Institute - Workshop on Vlasov-Poisson in cosmology and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-ELM Fluctuations and Flows and their evolution when approaching the density limit in the ASDEX Upgrade tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laggner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wolfrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Belfast, Ireland. pp.P1.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interesting Physics in Boring Plasmas: Validation & Open Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Leysin, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional Iroshnikov-Kraichnan Turbulence in a Mean Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf-Christian Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Verdini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.3457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Turbulence spatial structure and its scaling with rho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ryter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Birkenmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal. pp.I1.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence spatial structure and its scaling with rho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ryter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Birkenmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Reflectometry Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Jülich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Turbulence spatial structure and its scaling with rho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ryter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Birkenmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EU-US Transport Task Force meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Salem, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Iroshnikov-Kraichnan Turbulence in a Mean Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Verdini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, California, United States. pp.SH53C-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Water Bag modelling of drift kinetic electrons and ions plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dreydemy Ghiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vlasovia 2013 International Workshop on the theory and applications of Vlasov equation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nancy, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Propagation of Turbulence and Formation of Mesoscopic Structures in Plasma Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KITP program : Wave-Flow Interaction in Geophysics, Climate, Astrophysics and Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, KALVI Institute, Santa Barbara, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping of Geodesic Acoustic Modes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U.S.-E.U. Joint Transport Task Force Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Santa Rosa, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a poloidal asymmetry of fluctuation perpendicular velocity measured by Doppler backscattering on Tore Supra plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Reflectometry Workshop (IRW11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial propagation of turbulence and formation of mesoscopic structures in GK simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U.S. - E.U. Joint Transport Task Force Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Santa Rosa, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial correlation of density fluctuations by coupling IPP and LPP W-band Doppler reflectometers on ASDEX Upgrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Reflectometry Workshop (IRW11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of mesoscales and nonlocal transport in plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Festival de Théorie "Reduced models of complex plasma dynamics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predator prey dynamics in numerical simulations of turbulence in tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Chaotic Modelling and Simulation International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Yeditepe University, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal phenomena associated with transport of heat flux and second sound in fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Fusion Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave turbulence and flow self organization in magnetized fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave turbulence, Ecole de Physique, Les Houches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New regime of small scale density fluctuations in presence of electron heating in Tore Supra.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Physical Society Conference &amp; 16th Int. Congress on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of flow generation Momentum Transport, PV Homogenization and Entropy Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd East-Asian School and Workshop on Lab, Space, Astro Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Jeju island, Republic of Korea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is &amp;quot;near edge&amp;quot; transport non-local?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral dynamics and Predator-Prey oscillations in simple (and more complicated) models of plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U.S. Transport Task Force Workshop TTF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of GAM frequency observed on Tore Supra using Doppler backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Taskforce Workshop Meeting TTF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indications of Nonlocality of Plasma Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, San Diego, Califormia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of GAMs on Tore Supra using Doppler backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy production and H-theorems for turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 th Festival de Théorie on "General Principles for Relaxation &amp; Self Organization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On efficient renormalization of the ITG mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Houches Winter School « Dynamics and turbulent transport in plasmas and conducting fluids »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum entropy production principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de Théorie 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on turbulence spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint US-EU Transport Taskforce Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, San Diego, Califormia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on fluctuation characteristics of micro-turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Houches Winter School « Dynamics and turbulent transport in plasmas and conducting fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model for turbulent driven poloidal rotation in the vicinity of a transport barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Mcdevitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Hahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint US-EU Transport Taskforce Workshop TTF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuation characteristics of micro-turbulence on Tore Supra using Doppler backscattering system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ensing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Reflectometry Workshop IRW10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of micro-turbulence characteristics with collisionality at the tokamak core-edge interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint US-EU Transport Taskforce Workshop TTF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Diego, California, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flows and perpendicular velocity properties observed by Doppler reflectometry on Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ensing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Reflectometry Workshop IRW10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on characteristics of micro-turbulence on Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent Generation of Poloidal Rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Fusion Physics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Mayrhofen, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Plasma Rotation with Toroidal Magnetic Field Ripple and no External Momentum Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAEA Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Daejon, Korea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of wave-number spectrum of plasma turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Falchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAEA Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Daejon, Korea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence measurements during dimensionless parameters scans on Tore Supra using Doppler reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2010 Journées Scientifiques Propagation et Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A renormalized quasi-linear approach to turbulent transport in tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EU-US Transport Task Force Meeting and 3rd Transport Topical Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Córdoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heat engine analogy in understanding of toroidal rotation: thermodynamics of L-H spin-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Mcdevitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kosuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Task force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on fluctuation characteristics of micro-turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAEA Fusion Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Daejon, Korea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of SOL flows on edge and core radial electric field and rotation in Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fedorczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell Models and the possibility of application to fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2010 Journées Scientifiques Propagation et Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and Modeling of Turbulent Transport in the Tore Supra Tokamak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benkadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL SYMPOSIUM ON WAVES, COHERENT STRUCTURES AND TURBULENCE IN PLASMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Gandhinagar, India. pp.75-84, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3526165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On plasma rotation in tokamak with magnetic field ripple and no external momentum input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence in Tore Supra plasmas: measurements and validation of nonlinear simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EPS Conference On Plasma Physics and Controlled Fusion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence measurements during dimensionless parameters scans on Tore Supra using Doppler reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Reflectometry workshop IRW9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High k spectra in Tore Supra : experiment, theory and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a localized radial electric field inversion in Tore Supra plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EPS Conference On Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade models in plasma turbulence: The role of sheared flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EU-US Transport Task Force Workshop TTF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Diego, California, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long range correlation studies : Tore Supra contribution, DREVE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EFDA Transport Topical Group Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Culham, UK, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling of Turbulence and Transport on Tore Supra with dimensionless parameters rho* and nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Basiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EPS Conference On Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a localized radial electric field inversion in Tore Supra plasmas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US Transport Task Force Meeting TTF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyrokinetic quasi-linear modelling of transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Imbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Candy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Fusion Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and zonal flows dynamics in flux-driven interchange and drift waves turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTF 2023 - 27th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nancy, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04344751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell models applied to kinetic turbulence of trapped particles in magnetized plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaokang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-et-unième Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Université Paris Diderot, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear wave-particle dynamics of energetic-particle driven instabilities in tokamak plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Biancalani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chavdarovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. del Sarto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-et-unième Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Université Paris Diderot, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predator Prey Dynamics in Magnetized Fusion Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumire Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Donnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vlasovia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Copanello, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique prédateur proie dans les plasmas de fusion magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumire Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Donnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de le Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nancy, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic diagnostic of Doppler Back-Scattering measurements on the Tore Supra Plasma #TS45511 with a dedicated GYSELA non-linear gyrokinetic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banda Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vlasovia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Copanello, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons simulation expérience : application d'un diagnostic synthétique de Rétro-Diffusion Doppler au plasma Tore Supra #45511 simulé par le code gyrocinétique GYSELA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banda Gassama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nancy, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence de particules piégées dans les plasmas de Tokamak, modèles en couches et modèle LDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaokang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt-sixième Colloque Alain Bouyssy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Faculté des Sciences d Orsay, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial structure of turbulence and its scaling with rho* : observations using radial correlation Doppler reflectometry on ASDEX Upgrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. D. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ryter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Joint EU−US Transport Task Force Meeting (TTF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Culham, Great britain, Unknown Region. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAM frequency and dynamics compared between Tore Supra experiments and a GYSELA simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-US Joint Transport Task Force</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Culham, United Kingdom. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral dynamics and Predator-Prey oscillations in turbulence in fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16eme Rencontre du NON LINÉAIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of properties of Geodesic Acoustic Modes (GAM) on SOL and edge flows in Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Padova, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New regime of small scale density fluctuations in presence of electron heating in Tore Supra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Storelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Padova, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renormalization of the transport due to toroidal ITG turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Strasbourg, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predator prey oscillations in a simple cascade model of drift wave turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint US-EU Transport Taskforce Workshop TTF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, San Diego, California, United States. poster P2.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predator prey oscillations in a simple cascade model of drift wave turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de Physique des Houches "Dynamics and turbulent transport in plasmas and conducting fluids"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Les Houches, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of collisionality on fluctuations characteristics of micro-turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EU-US Transport Task Force Meeting and 3rd Transport Topical Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Córdoba, Spain. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell models and the possibility of application to fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Fusion Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Riga, Latvia. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On plasma rotation in tokamaks with toroidal magnetic field ripple and no external momentum input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisée Trier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sofia, Bulgaria. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internally Driven β-plane Plasma Turbulence Using the Hasegawa-Wakatani System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId460"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B8A2749"/>
+    <w:nsid w:val="E8AE20F9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B3F48695"/>
+    <w:nsid w:val="1BC3F1E7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5CB98D76"/>
+    <w:nsid w:val="27938BEB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A19EBA16"/>
+    <w:nsid w:val="D9A4003E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F4289C31"/>
+    <w:nsid w:val="3572BDCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="83F63AA4"/>
+    <w:nsid w:val="112543CB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="FDE16CC4"/>
+    <w:nsid w:val="31465935"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="BC4D4536"/>
+    <w:nsid w:val="6E770486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1290,51 +1290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="8D44F51A"/>
+    <w:nsid w:val="E454FE34"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1438,51 +1438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="7290864F"/>
+    <w:nsid w:val="65088953"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1586,51 +1586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5832A0AE"/>
+    <w:nsid w:val="61A29A7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1847,51 +1847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-1362-2013" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/gurcani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://online.kitp.ucsb.edu/online/waveflows_c14/gurcan/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://online.kitp.ucsb.edu/online/waveflows14/gurcan/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://online.kitp.ucsb.edu/online/waveflows14/esler_gurcan/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="sdfootnote1sym" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="sdfootnote2sym" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="sdfootnote1anc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="sdfootnote2anc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manfredini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214; D G&#252;rcan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/2vxp-1k2t" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r G&#252;rcan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dif-Pradalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Sarazin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedorczak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377825100895" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365037v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;.D. G&#252;rcan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2025.109262" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05288071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cuerva-Lazaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O G&#252;rcan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgeois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maestracci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ade4fb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Guillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0242282" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05073631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Manfredini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r D. G&#252;rcan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.025103" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812476v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panico" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sarazin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hennequin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bigu&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377824001624" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750154v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaokang Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Maeyama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo-Hiko Watanabe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.105101" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. G&#252;rcan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41614-023-00122-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214; G&#252;rcan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acdc6b" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moradi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biancalani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089073" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac1484" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222909v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biancalani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bottino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Di Siena" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hayward-Schneider" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/abf256" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2021.132983" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214; G&#252;ltekin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab56a7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02650149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8040530" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.043113" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049681" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Donnel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Honor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pisarev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5025141" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020145" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884918v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meyrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Kiyani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zgur D. G&#252;rcan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galtier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.8.031066" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vermare" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hennequin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022122" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894818v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.063111" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894827v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Trier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa59bb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548206v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.063102" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chavdarovski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Qiu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bottino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Del Sarto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377817000976" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894828v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Kaw" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990746" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894821v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Gultekin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa9e27" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785567v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Citrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Casson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angioni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonanomi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aeb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Novikau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Conway" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003784" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894830v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameswar Singh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976116" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berionni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4998569" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550946v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumire Kobayashi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.033106" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550947v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ashourvan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Diamond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942420" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550955v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4920965" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550959v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stroth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba&#241;&#243;n Navarro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#246;rler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Happel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/8/083027" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550958v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Storelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922845" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01468384v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hornung" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Clairet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.085004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550956v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ida" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Sun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Inagaki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kamiya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/1/013022" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550952v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/57/12/125002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930127" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550960v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062930" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550954v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. B. Guo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kosuga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/4/043022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550950v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ghantous" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.033107" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550951v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/29/293001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550966v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/56/1/015002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550963v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4872018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550964v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.03.017" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286886v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dreydemy Ghiro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50165-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550967v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norscini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cartier-Michaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50210-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550969v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.041101" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550971v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaw" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4898207" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550968v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894695" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550976v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Shi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Ko" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kwon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Lee" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/11/113031" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550973v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. -H. Hahn" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Xiao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.195002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926719v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cottier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Camenen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Casson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/56/1/015011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550974v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Mcdonald" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Estrada" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812555" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550981v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Hahm" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/4/043008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550977v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.105002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550975v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792161" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550972v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/7/073029" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550991v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Mcdevitt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764078" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550989v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Citrin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Escande" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4719697" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550984v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3672518" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550987v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Tynan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4753931" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550988v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Tore Supra" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/52/6/063008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23532A57C08284EC45A5B4170C888CC9E1CA19FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550985v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.155006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550983v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukyoung Yi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rhee" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/52/1/013004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DBA3598A3D94628336A4598DD1F0889107800AA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550996v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3656953" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551002v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerbaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casati" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aniel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/6/063037" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BB504B2D287B8AC07AD5343D75588C01AE27D96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551001v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.11.003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550992v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenzi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/10/103038" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD1A80D2D576CC1456486348D667EC5090B7BBCC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550993v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Wang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G. Wang" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/7/073009" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E83A69F780273E306C45B6953378771D23BDB94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550995v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Rice" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Hughes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Podpaly" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.215001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550998v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3536648" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550999v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grappin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.066308" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550994v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3567142" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551009v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3339909" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551010v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3503624" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551014v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3490253" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551012v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3496055" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551005v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/50/2/022003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DB974579150B5483DD1E61A2D4497CE9868064B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551003v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarazin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3454365" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551004v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/52/4/045002" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D86163AD25399257FD663BFD0CFBD6906C309147/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551019v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3122048" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551022v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.X. Wang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/49/4/045002" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551018v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.255002" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551023v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.205003" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953385v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennequin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Candy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.165005" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551020v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbeaux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/49/8/085012" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/268736F909909633CA51130462D4F71EABAC4008/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465706v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322820v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347707v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346031v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346026v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866149v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besse" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866433v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866146v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866147v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866437v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laggner" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mink" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wolfrum" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866144v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ghendrih" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800192v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Christian M&#252;ller" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Verdini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866142v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schneider" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ryter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Birkenmeier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866872v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birkenmeier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866870v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800204v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Muller" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866425v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866867v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grandgirard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866843v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866841v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866139v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866839v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866426v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866137v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866140v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866204v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866836v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866205v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866413v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866838v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866852v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866423v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866837v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866206v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866861v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866859v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866853v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ensing" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866857v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866856v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866212v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866860v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866854v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866414v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866416v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Falchetto" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866863v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866851v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottaviani" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866850v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866404v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866403v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866415v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866417v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorczak" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernardo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866862v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866395v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benkadda" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3526165" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866419v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866847v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866844v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866418v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866849v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866848v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866420v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basiuk" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866846v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aniel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866845v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866424v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344751v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Panico" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868795v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868796v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. del Sarto" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868791v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868790v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868788v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banda Gassama" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Leybros" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869510v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868797v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868787v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schneider" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868784v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868776v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868773v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868774v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868781v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868782v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868779v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868777v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868778v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868783v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757752v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-1362-2013" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/gurcani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://online.kitp.ucsb.edu/online/waveflows_c14/gurcan/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://online.kitp.ucsb.edu/online/waveflows14/gurcan/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://online.kitp.ucsb.edu/online/waveflows14/esler_gurcan/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="sdfootnote1sym" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="sdfootnote2sym" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="sdfootnote1anc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="sdfootnote2anc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manfredini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214; D G&#252;rcan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/2vxp-1k2t" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r G&#252;rcan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dif-Pradalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Sarazin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedorczak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377825100895" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365037v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;.D. G&#252;rcan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2025.109262" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05288071v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cuerva-Lazaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O G&#252;rcan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgeois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maestracci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ade4fb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Guillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0242282" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05073631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Manfredini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r D. G&#252;rcan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.025103" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaokang Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Maeyama" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo-Hiko Watanabe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.105101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812476v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panico" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sarazin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hennequin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bigu&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377824001624" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. G&#252;rcan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41614-023-00122-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214; G&#252;rcan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acdc6b" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moradi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biancalani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089073" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biancalani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bottino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Di Siena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hayward-Schneider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/abf256" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac1484" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2021.132983" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214; G&#252;ltekin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ab56a7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02650149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8040530" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.043113" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020145" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271410v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049681" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894816v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Donnel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Honor&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pisarev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5025141" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884918v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meyrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Kiyani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zgur D. G&#252;rcan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galtier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.8.031066" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vermare" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hennequin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garbet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022122" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894818v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.063111" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894828v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Kaw" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990746" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Gultekin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa9e27" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894827v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Trier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa59bb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791835v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chavdarovski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Qiu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bottino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Del Sarto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377817000976" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548206v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.063102" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785567v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Citrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Casson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angioni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonanomi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aeb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Novikau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Conway" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003784" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894830v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameswar Singh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976116" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berionni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4998569" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550946v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumire Kobayashi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.033106" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550947v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ashourvan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Diamond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942420" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930127" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550960v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062930" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550954v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. B. Guo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kosuga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/4/043022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550955v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4920965" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550959v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stroth" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba&#241;&#243;n Navarro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#246;rler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Happel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/8/083027" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550958v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Storelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922845" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01468384v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hornung" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Clairet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.085004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550956v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ida" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Sun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Inagaki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kamiya" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/1/013022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/57/12/125002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550950v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ghantous" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.033107" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550951v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/48/29/293001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550964v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.03.017" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550966v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/56/1/015002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550963v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4872018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286886v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dreydemy Ghiro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50165-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550969v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.041101" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550967v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norscini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cartier-Michaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50210-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550971v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaw" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4898207" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550968v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894695" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550976v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Shi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. Ko" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kwon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Lee" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/11/113031" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550973v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. -H. Hahn" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Xiao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.195002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926719v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cottier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Camenen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Casson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/56/1/015011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550974v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Mcdonald" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Estrada" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812555" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550981v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Hahm" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/4/043008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550977v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.105002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550975v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792161" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550972v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/7/073029" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550991v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Mcdevitt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764078" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550989v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Citrin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Escande" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4719697" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550984v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3672518" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550987v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Tynan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4753931" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550988v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Tore Supra" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/52/6/063008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23532A57C08284EC45A5B4170C888CC9E1CA19FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550985v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.155006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550983v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukyoung Yi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rhee" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/52/1/013004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DBA3598A3D94628336A4598DD1F0889107800AA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550996v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3656953" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551002v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerbaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casati" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aniel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/6/063037" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BB504B2D287B8AC07AD5343D75588C01AE27D96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551001v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.11.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550992v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenzi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/10/103038" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD1A80D2D576CC1456486348D667EC5090B7BBCC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550993v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Wang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G. Wang" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/7/073009" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E83A69F780273E306C45B6953378771D23BDB94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550995v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Rice" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Hughes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Podpaly" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.215001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550998v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3536648" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550999v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grappin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.066308" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550994v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3567142" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551010v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3503624" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551014v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3490253" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551009v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3339909" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551012v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3496055" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551003v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sarazin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3454365" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551005v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/50/2/022003" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DB974579150B5483DD1E61A2D4497CE9868064B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551004v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/52/4/045002" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D86163AD25399257FD663BFD0CFBD6906C309147/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551019v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3122048" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551022v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.X. Wang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/49/4/045002" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551018v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.255002" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551023v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.205003" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953385v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennequin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Candy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.165005" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551020v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbeaux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/49/8/085012" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/268736F909909633CA51130462D4F71EABAC4008/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465706v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322820v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347707v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346031v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346026v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866149v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besse" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866433v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866146v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866147v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866437v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laggner" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mink" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wolfrum" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866144v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ghendrih" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800192v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Christian M&#252;ller" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Verdini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866142v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schneider" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ryter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Birkenmeier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866872v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birkenmeier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866870v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800204v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Muller" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866425v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866867v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grandgirard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866843v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866841v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866139v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866839v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866137v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866426v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866140v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866205v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866413v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866204v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866836v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866852v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866838v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866423v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866837v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866212v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866860v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866854v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866206v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866861v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866859v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866853v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ensing" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866857v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866856v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866414v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866404v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866403v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866416v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Falchetto" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866863v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866851v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottaviani" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866850v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866415v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866417v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorczak" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernardo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866862v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866395v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benkadda" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3526165" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866846v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aniel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866419v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866847v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866844v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866418v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866849v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866848v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866420v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basiuk" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866845v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866424v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344751v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Panico" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868795v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868796v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. del Sarto" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868790v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868791v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868788v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banda Gassama" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Leybros" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869510v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868797v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868787v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schneider" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868784v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868776v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868773v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868774v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868779v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868781v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868782v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868777v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868778v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868783v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757752v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>