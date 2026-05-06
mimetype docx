--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -2133,252 +2133,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer in turbocharger turbines under steady, pulsating and transient conditions</w:t>
+                <w:t xml:space="preserve">A Methodology for Evaluating Turbocompound Potential for Automotive Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard D. Burke</w:t>
+                <w:t xml:space="preserve">Youssef Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris R.M. Vagg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chesse</w:t>
+                <w:t xml:space="preserve">Pascal Menegazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 229 (14), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954407015572709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145200v1</w:t>
+                <w:t xml:space="preserve">hal-01157247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology for Evaluating Turbocompound Potential for Automotive Engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Ismail</w:t>
+                <w:t xml:space="preserve">Heat transfer in turbocharger turbines under steady, pulsating and transient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard D. Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris R.M. Vagg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chesse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Menegazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157247v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave dynamics measurement and characterization of a charge air cooler at the intake of an IC engine with integration into a nonlinear code</w:t>
               </w:r>
@@ -3274,252 +3274,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a map width enhancement system on turbocharger centrifugal compressor performance and surge margin</w:t>
+                <w:t xml:space="preserve">Effect of Diffuser and Volute on Turbocharger Centrifugal Compressor Stability and Performance: Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mohtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Hetet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yammine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (5), pp.779-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2011139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145128v1</w:t>
+                <w:t xml:space="preserve">hal-01937435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Diffuser and Volute on Turbocharger Centrifugal Compressor Stability and Performance: Experimental Study</w:t>
+                <w:t xml:space="preserve">Effect of a map width enhancement system on turbocharger centrifugal compressor performance and surge margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mohtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chalet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Yammine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2011139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01937435v1</w:t>
+                <w:t xml:space="preserve">hal-01145128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inertial effects on fluid flow through manifolds of Internal Combustion Engines</w:t>
               </w:r>
@@ -4434,51 +4434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Etchebarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Hetet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4676,51 +4676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Inozu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Hetet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5125,51 +5125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de circuit de liaison moteur/compresseur sur le fonctionnement des moteurs Diesel à suralimentatin biétagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Hetet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Frayret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5214,277 +5214,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des circuits de liaison moteur/compresseur sur le fonctionnement des moteurs Diesel à suralimentation bi-étagée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tauzia</w:t>
+                <w:t xml:space="preserve">Study of the transient behaviour of a sequentially turbocharged medium speed Diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tauzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Hetet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Frayret</w:t>
+                <w:t xml:space="preserve">G. Grossans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale de Thermique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Power and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Vol. 212 ; part A ; pp. 185-196 ;</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491258v1</w:t>
+                <w:t xml:space="preserve">hal-00699388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the transient behaviour of a sequentially turbocharged medium speed Diesel engine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Mouillard</w:t>
+                <w:t xml:space="preserve">Influence des circuits de liaison moteur/compresseur sur le fonctionnement des moteurs Diesel à suralimentation bi-étagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hetet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tauzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Frayret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power and Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Générale de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 37 (9), pp.801-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0035-3159(98)80006-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699388v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6102,260 +6102,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Centrifugal Compressor Speed Lines Extrapolation for Automotive Turbochargers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Goumy</w:t>
+                <w:t xml:space="preserve">MBSE Approach Adapted to Vehicle Energy Consumption Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenhao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ménégazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Piques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SAE 13th International Conference on Engines &amp; Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Capri, Italy</w:t>
+              <w:t xml:space="preserve">NAFEMS World Congress 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635652v1</w:t>
+                <w:t xml:space="preserve">hal-01584743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBSE Approach Adapted to Vehicle Energy Consumption Optimization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coppin</w:t>
+                <w:t xml:space="preserve">Experimental Study of Centrifugal Compressor Speed Lines Extrapolation for Automotive Turbochargers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Goumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dubouil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAFEMS World Congress 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve"> SAE 13th International Conference on Engines &amp; Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584743v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing advanced plant models for better powertrain controls</w:t>
               </w:r>
@@ -7044,377 +7044,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration methodology in system simulation to predict heat transfer along the exhaust line of a Diesel engine</w:t>
+                <w:t xml:space="preserve">Turbocompounding application for small displacement engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betty Belhassein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chesse</w:t>
+                <w:t xml:space="preserve">Y. Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Alix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Lebas</w:t>
+                <w:t xml:space="preserve">P. Menegazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE 2014 World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Detroit, Michigan, United States</w:t>
+              <w:t xml:space="preserve">International Conference and Exhibition: SIA Powertrain – The clean compression ignition engine of the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158874v1</w:t>
+                <w:t xml:space="preserve">hal-01158878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbocompounding application for small displacement engines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">System simulation of natural gas lean combustion to predict pollutant emissions of heavy-duty truck engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ismail</w:t>
+                <w:t xml:space="preserve">G. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Menegazzi</w:t>
+                <w:t xml:space="preserve">V. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Goumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chesse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Chalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference and Exhibition: SIA Powertrain – The clean compression ignition engine of the future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">35th International Vienna Motor Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158878v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System simulation of natural gas lean combustion to predict pollutant emissions of heavy-duty truck engine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calibration methodology in system simulation to predict heat transfer along the exhaust line of a Diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bernard</w:t>
+                <w:t xml:space="preserve">Betty Belhassein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Thomas</w:t>
+                <w:t xml:space="preserve">Guillaume Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Goumy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Chesse</w:t>
+                <w:t xml:space="preserve">Romain Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Vienna Motor Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">SAE 2014 World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Detroit, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158880v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable charge air duct design aimed for low end torque enhancement and high speed performance</w:t>
               </w:r>
@@ -7750,77 +7750,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Parallel Turbocompounding for Small Displacement Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Menegazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8240,511 +8240,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of exhaust heat recovery by turbocompounding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Récupération de l’énergie à l’échappement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Menegazzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Chalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE 2012 International Powertrains, Fuels &amp; Lubricants Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Malmo, Sweden</w:t>
+              <w:t xml:space="preserve">18ème Colloque de Recherche Inter-Ecoles Centrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158814v1</w:t>
+                <w:t xml:space="preserve">hal-01207685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération de l’énergie à l’échappement</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transfer matrix computation for intake elements with large pressure fluctuations under mean flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Colloque de Recherche Inter-Ecoles Centrales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">SAE 2012 World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Detroit, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207685v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer matrix computation for intake elements with large pressure fluctuations under mean flow conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfer matrix computation wave action simulation in an internal combustion engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE 2012 World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2012 11th Biennal Conference on Engineering Systems Design and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158817v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer matrix computation wave action simulation in an internal combustion engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haitham Mezher</w:t>
+                <w:t xml:space="preserve">Potential of exhaust heat recovery by turbocompounding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Menegazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chalet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 11th Biennal Conference on Engineering Systems Design and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAE 2012 International Powertrains, Fuels &amp; Lubricants Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Malmo, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158816v1</w:t>
+                <w:t xml:space="preserve">hal-01158814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the prediction performances of different models of radial turbine under steady and unsteady flow conditions</w:t>
               </w:r>
@@ -8914,627 +8914,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental evaluation of 1-D valve models under dynamic conditions</w:t>
+                <w:t xml:space="preserve">Investigation of Aerodynamic and Heat Transfer Properties of Turbochargers Using Local Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Piton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Chesse</w:t>
+                <w:t xml:space="preserve">Anthony Yammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Mohtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Capri, Naples, France</w:t>
+              <w:t xml:space="preserve">24th Supercharging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156317v1</w:t>
+                <w:t xml:space="preserve">hal-01207677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Aerodynamic and Heat Transfer Properties of Turbochargers Using Local Measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hani Mohtar</w:t>
+                <w:t xml:space="preserve">Effect of casing treatment and variable axial guide vanes on a turbocharger compressor performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mohtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yammine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Supercharging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of ASME Turbo Expo 2009: Power for Land, Sea and Air GT2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Orlando, Florida, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207677v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of casing treatment and variable axial guide vanes on a turbocharger compressor performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Mohtar</w:t>
+                <w:t xml:space="preserve">An experimental evaluation of 1-D valve models under dynamic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chesse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Yammine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ASME Turbo Expo 2009: Power for Land, Sea and Air GT2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Orlando, Florida, France</w:t>
+              <w:t xml:space="preserve">SAE Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Capri, Naples, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156306v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Inlet Guide Vanes in a Turbocharger Centrifugal Compressor: Local and Global Study</w:t>
+                <w:t xml:space="preserve">Etude expérimentale de pré-rotateurs permettant d’optimiser la plage de fonctionnement d’un compresseur centrifuge de suralimentation automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mohtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yammine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.F. Hetet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE 2008 world congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Detroit, Michigan, France</w:t>
+              <w:t xml:space="preserve">Séminaire CARNOT Système énergétique pour la mobilité : approche thermodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156255v1</w:t>
+                <w:t xml:space="preserve">hal-01156254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’écoulement en amont d’un turbocompresseur par measures ADL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Experimental characterisation and modelling of turbocharger heat transfers under steady and transient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cormerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Hetet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yammine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CTFL 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Futuroscope, France</w:t>
+              <w:t xml:space="preserve">The 12th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery (ICRAMME 05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Honolulu, Hawaii, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156268v1</w:t>
+                <w:t xml:space="preserve">hal-01156231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerodynamic investigation in small turbocharger centrifugal compressor using Laser Doppler Anemometry and Particle Image Velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yammine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9562,951 +9545,968 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIA International Conference The Diesel Engine: The Low CO2 and Emissions Reduction Challenge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation and modelling of turbocharger heat transfers under steady and transient conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Cormerais</w:t>
+                <w:t xml:space="preserve">Etude de l’écoulement en amont d’un turbocompresseur par measures ADL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery (ICRAMME 05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Honolulu, Hawaii, France</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CTFL 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Futuroscope, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156231v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de pré-rotateurs permettant d’optimiser la plage de fonctionnement d’un compresseur centrifuge de suralimentation automobile</w:t>
+                <w:t xml:space="preserve">Effects of different pre rotation mechanisms on the performance and the stable operation of a turbocharger centrifugal compressor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mohtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yammine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CARNOT Système énergétique pour la mobilité : approche thermodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Croisic, France</w:t>
+              <w:t xml:space="preserve">The 7th COMODIA International Conference on Modeling and Diagnostics for Advanced Engine Systems, 28-31 juillet 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Sapporo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156254v1</w:t>
+                <w:t xml:space="preserve">hal-01156253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of different pre rotation mechanisms on the performance and the stable operation of a turbocharger centrifugal compressor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local and global measuring in small turbocharger centrifugal compressor using Laser Doppler Anemometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yammine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mohtar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Yammine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th COMODIA International Conference on Modeling and Diagnostics for Advanced Engine Systems, 28-31 juillet 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Sapporo, France</w:t>
+              <w:t xml:space="preserve">Thiesel Conference on Thermo-and Fluid Dynamic processes in Diesel Engines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Valencia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156253v1</w:t>
+                <w:t xml:space="preserve">hal-01156267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and global measuring in small turbocharger centrifugal compressor using Laser Doppler Anemometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Experimental flow Investigation at the inlet of a small turbocharger compressor using LDA and PIV measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yammine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thiesel Conference on Thermo-and Fluid Dynamic processes in Diesel Engines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Valencia, France</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156267v1</w:t>
+                <w:t xml:space="preserve">hal-01156269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental flow Investigation at the inlet of a small turbocharger compressor using LDA and PIV measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Variable Inlet Guide Vanes in a Turbocharger Centrifugal Compressor: Local and Global Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mohtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yammine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Hetet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nice, France</w:t>
+              <w:t xml:space="preserve">SAE 2008 world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Detroit, Michigan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156269v1</w:t>
+                <w:t xml:space="preserve">hal-01156255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transfers Characterisations in a variable geometry turbocharger: experiments and correlations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Hetet</w:t>
+                <w:t xml:space="preserve">Comparison of different methods for the determination of pressure wave in the inlet and exhaust systems of Internal Combustion Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Maiboom</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tauzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Hetet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring Technical Conference of the ASME Internal Combustion Engine Division</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">SAE 2006 World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Detroit, Michigan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156132v1</w:t>
+                <w:t xml:space="preserve">hal-01156126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transfers Analysis in a Turbocharger Compressor: Modeling and Experiments</w:t>
+                <w:t xml:space="preserve">Heat Transfers Characterisations in a variable geometry turbocharger: experiments and correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Hetet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maiboom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE 2006 World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Detroit, Michigan, United States</w:t>
+              <w:t xml:space="preserve">Spring Technical Conference of the ASME Internal Combustion Engine Division</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156131v1</w:t>
+                <w:t xml:space="preserve">hal-01156132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different methods for the determination of pressure wave in the inlet and exhaust systems of Internal Combustion Engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Chalet</w:t>
+                <w:t xml:space="preserve">Heat Transfers Analysis in a Turbocharger Compressor: Modeling and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cormerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Hetet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.F. Hetet</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maiboom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE 2006 World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Detroit, Michigan, France</w:t>
+              <w:t xml:space="preserve">, 2006, Detroit, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156126v1</w:t>
+                <w:t xml:space="preserve">hal-01156131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Transfers Analysis of a variable geometry turbine under steady and transient conditions</w:t>
               </w:r>
@@ -10963,51 +10963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tauzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Hetet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME ICE, Internal Combustion Engine Division, Spring Technical Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Rockford, Illinois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11486,51 +11486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation study of some techniques to reduce pollutant emissions of medium-speed Diesel engines used for naval propulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tauzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Hetet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11702,51 +11702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time simulation of marine Diesel engines for fault diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Inozu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Hetet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11810,51 +11810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mérimée : La simulation du groupe moteur Diesel - Conférence SIMOUEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Hetet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12084,90 +12084,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBSE Approach for Vehicle Powertrain System Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenhao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenhao Yang</w:t>
+                <w:t xml:space="preserve">Pascal Ménégazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Ménégazzi</w:t>
+                <w:t xml:space="preserve">Jean-Denis Piques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12741,64 +12741,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for improving the energy efficiency of a drive system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Menegazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Decoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13028,51 +13028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dugast" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;nac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chess&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.121064" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05074076v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Aguillon Salazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salameh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chesse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bulot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thevenoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines12120926" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221659v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18010017" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baysset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chalet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544070221080226" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilormini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tauzia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/15-16-01-0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794829v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rondeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poiret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055704" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Neway Jida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hetet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awoke Guadie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.08.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goumy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/HM019020215" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Haddad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407018775823" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.10.183" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH5CG27H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour Eddine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aixala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.08.065" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BT5C8L8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.11.018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGNJH9X6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maiboom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karaky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087417749391" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307932v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Ivan Hatat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lormier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407015624335" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-016-0107-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Burke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris R.M. Vagg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ismail" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Menegazzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407015572709" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145194v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Mezher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Migaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087413513584" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145165v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145170v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.108" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Ngo Boum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leboeuf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650913495537" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7AB31DC4D9069A4B13B4694DF12BB587539A1A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145127v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mohtar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chalet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937436v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tauzia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2011129" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145145v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couderc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145128v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hetet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yammine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2011139" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145110v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bordjane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abidat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145089v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19942060.2010.11015326" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798972v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cormerais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hetet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798955v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maiboom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798954v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thouvenel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699495v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699481v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Etchebarne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699444v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Inozu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699426v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Logan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosshans" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699399v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699393v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Hetet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699391v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Frayret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491258v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Frayret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0035-3159(98)80006-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSBB4TVC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699388v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grossans" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515691v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bahhar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthome" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mura" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-24-0094" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492416v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/moses.2023.667" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Hambarek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2021-24-0028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341692v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dubouil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0232" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635652v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584743v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Yang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;n&#233;gazzi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Piques" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coppin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459065v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sanguinetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459080v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-24-0013" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633060v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459427v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jannoun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-24-0042" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393070v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306932v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158874v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Belhassein" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alix" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ismail" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menegazzi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158880v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saussol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goumy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158830v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mezher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Migaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raimbault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Lelong" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158824v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158829v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICEF2013-19055" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158828v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durrieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158826v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Lelong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783134v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Castillo Buenaventura" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincet Talon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207656v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despr&#233;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158814v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durrieu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207685v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158816v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82579" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158818v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Couderc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156367v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Piton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156317v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207677v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Yammine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Mohtar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156306v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156255v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156268v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156266v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156231v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156254v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156253v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156267v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156269v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156132v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156131v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156126v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156063v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156012v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155959v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155915v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Violleau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155946v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158821v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;tet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICES2002-449" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158820v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155850v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155851v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahadir Inozu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155806v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155772v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155835v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155752v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouillaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasplanchas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Perdriau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155736v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671027v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363762v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158823v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307929v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306891v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306894v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Decoster" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julian Angelot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dugast" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;nac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chess&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.121064" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05074076v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Aguillon Salazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salameh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chesse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bulot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thevenoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines12120926" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221659v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18010017" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baysset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chalet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544070221080226" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilormini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tauzia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/15-16-01-0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794829v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rondeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poiret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055704" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Neway Jida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hetet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awoke Guadie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.08.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goumy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/HM019020215" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Haddad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407018775823" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.10.183" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH5CG27H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour Eddine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aixala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.08.065" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BT5C8L8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.11.018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGNJH9X6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maiboom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karaky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087417749391" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307932v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas-Ivan Hatat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lormier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407015624335" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-016-0107-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157247v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ismail" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Menegazzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954407015572709" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Burke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris R.M. Vagg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145194v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Mezher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Migaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087413513584" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145165v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145170v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.108" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Ngo Boum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leboeuf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650913495537" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7AB31DC4D9069A4B13B4694DF12BB587539A1A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145127v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mohtar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chalet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937436v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tauzia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2011129" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145145v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couderc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hetet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yammine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2011139" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145110v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bordjane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abidat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145089v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19942060.2010.11015326" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798972v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cormerais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hetet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798955v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maiboom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798954v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thouvenel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699495v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699481v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Etchebarne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699444v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Inozu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699426v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Logan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosshans" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699399v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699393v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Hetet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699391v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Frayret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699388v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grossans" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491258v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Frayret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0035-3159(98)80006-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSBB4TVC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515691v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bahhar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthome" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Mura" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-24-0094" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492416v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/moses.2023.667" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Hambarek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2021-24-0028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341692v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459096v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dubouil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0232" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584743v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Yang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;n&#233;gazzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Piques" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coppin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635652v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459065v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sanguinetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459080v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-24-0013" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633060v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459427v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jannoun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-24-0042" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393070v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306932v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158878v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ismail" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menegazzi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158880v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saussol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goumy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158874v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Belhassein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alix" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158830v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mezher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Migaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raimbault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Lelong" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158824v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158829v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICEF2013-19055" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158828v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durrieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158826v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Lelong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783134v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Castillo Buenaventura" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincet Talon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207656v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despr&#233;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207685v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158817v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158816v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82579" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158814v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durrieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158818v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Couderc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156367v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Piton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207677v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Yammine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vidal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Mohtar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156306v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156317v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156254v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156231v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156266v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156268v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156253v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156267v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156269v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156255v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156126v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156132v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156131v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156063v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156012v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155959v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155915v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Violleau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155946v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158821v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;tet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICES2002-449" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158820v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155850v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155851v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahadir Inozu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155806v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155772v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155835v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155752v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouillaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasplanchas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Perdriau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155736v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671027v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363762v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158823v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307929v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306891v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306894v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Decoster" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julian Angelot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>