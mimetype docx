--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -597,183 +597,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre plurinationalité et autonomie. Les peuples autochtones dans le système politique chilien (2019-2022)</w:t>
+                <w:t xml:space="preserve">Luis Martínez Andrade, Dialectique de la modernité et socialisme indo-américain. Essais d’histoire intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barnier-Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21, </w:t>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ideas.14733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.93069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025358v1</w:t>
+                <w:t xml:space="preserve">hal-04135445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Martínez Andrade, Dialectique de la modernité et socialisme indo-américain. Essais d’histoire intellectuelle</w:t>
+                <w:t xml:space="preserve">Entre plurinationalité et autonomie. Les peuples autochtones dans le système politique chilien (2019-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barnier-Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nuevomundo.93069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ideas.14733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135445v1</w:t>
+                <w:t xml:space="preserve">hal-04025358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrains « sans contact » : l’enquête qualitative en sciences sociales pendant la pandémie</w:t>
               </w:r>
@@ -978,183 +978,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsidiariedad y educación en Chile: estudio histórico de un principio político polisémico</w:t>
+                <w:t xml:space="preserve">Le mouvement politique mapuche : dépendance et autonomisation dans les années 1968</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barnier-Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Iberoamericana de Educación Superior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (33), pp.197-212. </w:t>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97, pp.213-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22201/iisue.20072872e.2021.33.865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cal.13650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171278v1</w:t>
+                <w:t xml:space="preserve">hal-03611535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mouvement politique mapuche : dépendance et autonomisation dans les années 1968</w:t>
+                <w:t xml:space="preserve">Subsidiariedad y educación en Chile: estudio histórico de un principio político polisémico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barnier-Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 97, pp.213-231. </w:t>
+              <w:t xml:space="preserve">Revista Iberoamericana de Educación Superior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (33), pp.197-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cal.13650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22201/iisue.20072872e.2021.33.865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611535v1</w:t>
+                <w:t xml:space="preserve">hal-03171278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La internacionalización de los mapuche: entre pueblo indígena y nación</w:t>
               </w:r>
@@ -1979,51 +1979,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75FE4D0E"/>
+    <w:nsid w:val="CC3C6ECA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2210,51 +2210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pablo-barnier-khawam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229972799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542888v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barnier-Khawam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ia/iiaf273" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.042.0123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.752.0411" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aumond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nomop.003.0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.102.0171" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.14733" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.93069" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abescat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chaplain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Colomba-Petteng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duboscq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13768" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580633v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Eichler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhuman/huab041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/iisue.20072872e.2021.33.865" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.13650" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554512v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32735/S0718-6568/2019-N52-1364" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sainsaulieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorialauncreemos.cl/producto/salud-colectiva-publica-y-comunitaria-edicion-impresa/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381111v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balzacq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-30512-3_4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04124332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IEPP0001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pablo-barnier-khawam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229972799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542888v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barnier-Khawam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ia/iiaf273" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.042.0123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.752.0411" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aumond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nomop.003.0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.102.0171" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135445v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.93069" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.14733" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abescat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chaplain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Colomba-Petteng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duboscq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13768" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580633v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Eichler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhuman/huab041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611535v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.13650" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/iisue.20072872e.2021.33.865" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554512v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32735/S0718-6568/2019-N52-1364" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sainsaulieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorialauncreemos.cl/producto/salud-colectiva-publica-y-comunitaria-edicion-impresa/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381111v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balzacq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-30512-3_4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04124332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IEPP0001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>