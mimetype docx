--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">229972799</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=rlHuDUoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -160,572 +181,576 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The participation of Indigenous Peoples at the United Nations: the problematic institutionalization of a non-state actor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barnier-Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 102 (2), pp.535-560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ia/iiaf273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communalisme, autodétermination et autochtonie. Le municipalisme libertaire de Murray Bookchin au regard de ­­l’expérience autochtone en Bolivie et au Chili</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Présentation du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barnier-Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nomopolis. Revue internationale de Droit et de Science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parti.042.0123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05504145v1</w:t>
+                <w:t xml:space="preserve">halshs-05588108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walker (Lydia) – States-in-Waiting. A Counternarrative of Global Decolonization. – Cambridge, Cambridge University Press, 2024 (Global and International History). 284 p. Bibliogr. Index.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Communalisme, autodétermination et autochtonie. Le municipalisme libertaire de Murray Bookchin au regard de ­­l’expérience autochtone en Bolivie et au Chili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barnier-Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (2), pp.123-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.042.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.752.0411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05355653v1</w:t>
+                <w:t xml:space="preserve">hal-05504145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du dossier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Walker (Lydia) – States-in-Waiting. A Counternarrative of Global Decolonization. – Cambridge, Cambridge University Press, 2024 (Global and International History). 284 p. Bibliogr. Index.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barnier-Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nomopolis. Revue internationale de Droit et de Science politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (2), pp.411-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nomop.003.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.752.0411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504144v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Fajardo, The World That Latin America Created. The United Nations Economic Commission for Latin America in the Development Era</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Présentation du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barnier-Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, N° 102 (1), pp.171-175. </w:t>
+              <w:t xml:space="preserve">Nomopolis. Revue internationale de Droit et de Science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/crii.102.0171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nomop.003.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04539895v1</w:t>
+                <w:t xml:space="preserve">hal-05504144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Martínez Andrade, Dialectique de la modernité et socialisme indo-américain. Essais d’histoire intellectuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Margarita Fajardo, The World That Latin America Created. The United Nations Economic Commission for Latin America in the Development Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barnier-Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 102 (1), pp.171-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nuevomundo.93069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/crii.102.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135445v1</w:t>
+                <w:t xml:space="preserve">hal-04539895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre plurinationalité et autonomie. Les peuples autochtones dans le système politique chilien (2019-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barnier-Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -753,360 +778,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrains « sans contact » : l’enquête qualitative en sciences sociales pendant la pandémie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Luis Martínez Andrade, Dialectique de la modernité et socialisme indo-américain. Essais d’histoire intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barnier-Khawam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/traces.13768⟩</w:t>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.93069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861180v1</w:t>
+                <w:t xml:space="preserve">hal-04135445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criminalization, Securitization and other Forms of Illegalizing Indigenous Contestations in Chile: Responses from Constitutional Law and Inter-American Jurisprudence on Mapuche People’s Rights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessika Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barnier-Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Rights Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (2), pp.357-385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jhuman/huab041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mouvement politique mapuche : dépendance et autonomisation dans les années 1968</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Terrains « sans contact » : l’enquête qualitative en sciences sociales pendant la pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Abescat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barnier-Khawam</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Chaplain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Colomba-Petteng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Duboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 97, pp.213-231. </w:t>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.75-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cal.13650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/traces.13768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611535v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsidiariedad y educación en Chile: estudio histórico de un principio político polisémico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barnier-Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Iberoamericana de Educación Superior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (33), pp.197-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1134,99 +1159,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le mouvement politique mapuche : dépendance et autonomisation dans les années 1968</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Barnier-Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97, pp.213-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.13650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La internacionalización de los mapuche: entre pueblo indígena y nación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barnier-Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polis : Revista Latinoamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32735/S0718-6568/2019-N52-1364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02554512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1236,175 +1339,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salud Colectiva: Pública y Comunitaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barnier-Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Sainsaulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aún creemos en los sueños</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 978-956-340-229-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Mapuche et la revendication d'une nation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barnier-Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions L'Harmattan, 186 p., 2019, Inter-National, 9782343175713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1414,387 +1517,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre el Estado social y subsidiario: evolución histórica de la justicia sanitaria en Chile (1940–2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barnier-Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salud Colectiva: Pública y Comunitaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aún creemos en los sueños</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-22, 2026, 978-956-340-229-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción: ¿Salud pública, colectiva o comunitaria?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barnier-Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Sainsaulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salud Colectiva: Pública y Comunitaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aún creemos en los sueños</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-12, 2026, 978-956-340-229-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideas and Ideology in Grand Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balzacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barnier-Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Balzacq; Ronald R. Krebs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Grand Strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.159 - 172, 2021, 9780198840299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideology and International Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balzacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barnier-Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Klaus-Gerd Giesen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ideologies in World Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.51-70, 2020, 9783658305116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-658-30512-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1804,114 +1907,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autodétermination comme principe d’autonomie politique : Histoire et appropriation d’un droit équivoque en Bolivie et au Chili de 1970 à 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Barnier-Khawam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Institut d'études politiques de paris - Sciences Po, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023IEPP0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04124332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1979,51 +2082,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC3C6ECA"/>
+    <w:nsid w:val="FF64F7E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2210,51 +2313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pablo-barnier-khawam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229972799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542888v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barnier-Khawam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ia/iiaf273" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.042.0123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.752.0411" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aumond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nomop.003.0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.102.0171" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135445v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.93069" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.14733" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abescat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chaplain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Colomba-Petteng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duboscq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13768" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580633v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Eichler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhuman/huab041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611535v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.13650" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/iisue.20072872e.2021.33.865" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554512v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32735/S0718-6568/2019-N52-1364" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sainsaulieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorialauncreemos.cl/producto/salud-colectiva-publica-y-comunitaria-edicion-impresa/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381111v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balzacq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-30512-3_4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04124332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IEPP0001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pablo-barnier-khawam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229972799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=rlHuDUoAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542888v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barnier-Khawam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ia/iiaf273" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aumond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.042.0123" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.752.0411" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nomop.003.0001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539895v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.102.0171" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.14733" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.93069" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Eichler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhuman/huab041" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abescat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chaplain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Colomba-Petteng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duboscq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13768" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/iisue.20072872e.2021.33.865" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.13650" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554512v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32735/S0718-6568/2019-N52-1364" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sainsaulieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorialauncreemos.cl/producto/salud-colectiva-publica-y-comunitaria-edicion-impresa/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03476094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balzacq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-30512-3_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04124332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IEPP0001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>