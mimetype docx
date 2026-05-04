--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -261,1486 +261,1495 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couckuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie de Beler</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie De Beler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Deret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 49, pp.71-78</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, Faire résultats dans les recherches en éducation, 49, pp.71-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE PARENT EN POSITION D’ENSEIGNANT: PROXIMITÉ DE LA RELATION ET CONSTRUCTION SUBITE DE LA FONCTION DIDACTIQUE EN TEMPS DE CRISE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matairea Cadousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04274665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-enseignement et difficulté scolaire dans le premier degré : penser le lien d'un point de vue didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l’INSPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6, pp.55-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail de la rencontre et contingence identitaire : une directrice d’école primaire face à l’accompagnement de la mise en place d’une réforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (1), pp.37-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des rôles didactiques pour les sujets du coenseignement. Ajustements et variations identitaires d'une enseignante surnuméraire au sein de trois binômes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation et francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Regards croisés sur le coenseignement en francophonie, XLVIII (2), pp.139-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1075039ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer de point de vue ! De la difficulté malheureuse à l'épreuve constructive : un effet des recherches collaboratives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les difficultés professionnelles des enseignants, 54, 15 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edso.8352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02385695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir(s) et compétence(s) : des controverses aux questions vives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Mêlées et démêlés, 50 ans de recherches en sciences de l’éducation, 40, pp.79-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dse.2875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte l’expérience des enseignants d’ÉPS débutants : enjeux épistémologiques, heuristiques et formatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les savoirs enseignants en ÉPS : modes d’accès et intégration à la formation, 20 (1), pp.98-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1049399ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignant et le jeu : de l’expérience de joueur à l’enseignement du jeu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, École, citoyenneté, ethnicité, 26, [19 p.]. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.6650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conversion didactique : de l'expérience personnelle du sujet à l'activité didactique de l'enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13-14, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sujet en position d’enseignant : pratiques et discours de trois professeurs d’EPS débutants avec ou sans expérience personnelle dans l’activité enseignée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 184, pp.15-28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.4209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu et pratique scolaire : le cas d'un sujet enseignant à l'école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l’IUFM de Basse-Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1, pp.44-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A validação científica das pesquisas em didática da Educação Física e Esportiva (EFE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estilos da Clinica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 15 (2), pp.346-361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11606/issn.1981-1624.v15i2p346-361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission du savoir expérientiel en EPS : études de cas et analyses comparatives en didactique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Margnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.4784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience personnelle et expérience professionnelle dans l’enseignement de l’EPS : deux études de cas contrastées en didactique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2-3, pp.77-95. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience personnelle du professeur d’EPS, approche clinique et implications didactiques : une étude de cas d’une enseignante débutante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Margnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 11, pp.20-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ejrieps.6854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1750,867 +1759,867 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-enseignement et difficulté scolaire dans le premier degré : penser le lien d’un point de vue didactique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les parents pendant la pandémie Covid19 en Polynésie française. Inégalités liées aux facteurs endogènes à la famille durant le confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matairea Cadousteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+                <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude. Innover en REP +. Tensions entre efficacité des dispositifs d'apprentissage et transformation des professionnalités. Avancées d'une recherche partenariale dans l'académie de Caen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherche Développement (GRD) [GRD intitulé : Accompagnement des réseaux REP+ dans l’Académie de Caen; ESPE de l’Académie de Caen, Dec 2018, Caen, France. pp.55-64</w:t>
+              <w:t xml:space="preserve">17ème colloque international de l’AFDECE - Regards croisés sur les inégalités en éducation dans le Monde : quelles actions pour les réduire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Langues Étrangères de l’Université de La Havane (Cuba), Oct 2022, La Havane, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05030694v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parents pendant la pandémie Covid19 en Polynésie française. Inégalités liées aux facteurs endogènes à la famille durant le confinement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Guy</w:t>
+                <w:t xml:space="preserve">Co-enseignement et difficulté scolaire dans le premier degré : penser le lien d’un point de vue didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel P. S. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème colloque international de l’AFDECE - Regards croisés sur les inégalités en éducation dans le Monde : quelles actions pour les réduire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de Langues Étrangères de l’Université de La Havane (Cuba), Oct 2022, La Havane, Cuba</w:t>
+              <w:t xml:space="preserve">Journée d'étude. Innover en REP +. Tensions entre efficacité des dispositifs d'apprentissage et transformation des professionnalités. Avancées d'une recherche partenariale dans l'académie de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche Développement (GRD) [GRD intitulé : Accompagnement des réseaux REP+ dans l’Académie de Caen; ESPE de l’Académie de Caen, Dec 2018, Caen, France. pp.55-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649758v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation de la formation à/ par la recherche dans une logique coopérative : l'exemple du Master MEEF ADIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cordelois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TACD 2021 : 2ème Congrès International de la Théorie de l'Action Conjointe en Didactique Pour une reconstruction de la forme scolaire d'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nancy, France. pp.47-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déjà-là et assomption du rôle de sujet didactique par le professeur des écoles stagiaire : le cas de Julie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matairea Cadousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enseignants et des animateurs : la rencontre des sujets au carrefour des cultures professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Isiat, École, animation, culture : quand les rythmes scolaires interrogent les territoires et les partenariats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jan 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une commande institutionnelle à une pratique de recherche collaborative : préférer l'image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sourbets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er colloque du Printemps de la recherche en ESPE / Recherches en éducation, recherches sur la professionnalisation : consensus et dissensus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau National des ESPE, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérer au rythme de l'école. Espaces et engagement d'acteurs dans la mise en œuvre de la réforme des rythmes scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Biennale internationale de l'Éducation, de la Formation et des Pratiques professionnelles / Edition 2015 : Coopérer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM; Association Biennale, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modèles de développement en formation des enseignants : âges, paliers et expérience dans les ingénieries de formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ouitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque internationale : Grandir &amp; vieillir. Comment repenser les âges de la vie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equipe CAFORE (UCO Angers); LPPL (UPRES EA 4638), Feb 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2620,611 +2629,611 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devolution and Autonomy in Education</w:t>
+                <w:t xml:space="preserve">Sujets et objets de la dévolution. Une institution de l’autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE; Wiley, 9, 204 p., 2021, (Science, society and new technologies series. Education set), 978-1-78630-698-2</w:t>
+              <w:t xml:space="preserve">ISTE Editions, 9, 222 p., 2021, (Innovation en sciences de l’éducation, Série Éducation), 9781784057558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675688v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujets et objets de la dévolution. Une institution de l’autonomie</w:t>
+                <w:t xml:space="preserve">Devolution and Autonomy in Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE Editions, 9, 222 p., 2021, (Innovation en sciences de l’éducation, Série Éducation), 9781784057558</w:t>
+              <w:t xml:space="preserve">ISTE; Wiley, 9, 204 p., 2021, (Science, society and new technologies series. Education set), 978-1-78630-698-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675687v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir, épreuves, confiance, en éducation et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Firode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social, 215 p., 2020, (Inclusion et coordination), 979-10-346-0558-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.vince.2020.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport(s) au(x) savoir(s) : quels sujets ? Quels savoirs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Therriault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de recherche et d’intervention sur la réussite scolaire (CRIRES), 189 p., 2020, 978-2-921559-49-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte le sujet. Enjeux épistémologiques et défis méthodologiques pour les sciences humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champ social Editions, 240 p., 2020, 9791034606085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des professionnalités sous tension. Quelles (re)constructions dans les métiers de l'humains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bodergat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 338 p., 2015, 9782804190644</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage du métier d’enseignant. Constructions implicites, espaces informels et interfaces de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Caen, 252 p., 2015, (Symposia), 978-2-84133-519-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.puc.8098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3234,65 +3243,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités pendant le confinement 2020 : l’implication parentale lors de la continuité pédagogique à Tahiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matairea Cadousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3300,174 +3309,174 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rita Gonzalez Delgado; Dominique Groux; Emmanuelle Voulgre; Marie-Félide Fafard; Maria Cantisano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités en éducation dans le monde : quelles actions pour les réduire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.121-130, 2023, (Éducation comparée), 978-21-40330-73-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enseignant.e.s et des animateurs.trices au carrefour des cultures professionnelles : la rencontre des sujets entre déni de professionnalité et contingence identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Liot; Stéphanie Rubi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouvrons l’école. Quand la réforme des rythmes scolaires interroge les territoires et les partenariats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carrières Sociales Editions, pp.255-275, 2018, (des Paroles &amp; des Actes), 979-10-93839-19-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3477,143 +3486,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-enseignement et difficulté scolaire dans le premier degré : penser le lien d'un point de vue didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Vaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3623,51 +3632,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation des clefs de performance de chefs de projet experts : concepts, méthodologies, inspirations et valorisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couckuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3723,73 +3732,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut National du Sport, de l'Expertise et de la Performance (INSEP); EDF R&amp;D; Université de Caen Normandie. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Captation et circulation des clés de performance des chefs de projets en vue des Jeux Olympiques et Paralympiques de 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3845,65 +3854,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut National du Sport, de l'Expertise et de la Performance (INSEP); EDF R&amp;D; Université de Caen Normandie. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4050,51 +4059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05070646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couckuyt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Beler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delattre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Deret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matairea Cadousteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Himy-Pieri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prevel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675637v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075039ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8352" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675615v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.2875" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049399ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675603v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-vasselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.6650" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Terrisse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675570v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-1624.v15i2p346-361" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675561v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Margnes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4784" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lestel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.366" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.6854" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030694v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. S. Voisin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03603308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordelois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320680v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sourbets" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320679v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ouitre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675688v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675687v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03193504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vincent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brossais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Firode" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.vince.2020.01" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Baillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Therriault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675694v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675648v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodergat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/des-professionnalites-sous-tension--9782804190644?lang=fr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia G&#233;rard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.8098" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027722v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450424v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vaultier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05065335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05065299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05070646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couckuyt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Beler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delattre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Deret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie De Beler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15576" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274665v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matairea Cadousteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030497v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Himy-Pieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prevel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032461v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075039ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8352" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675615v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.2875" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675610v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049399ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-vasselin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.6650" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675596v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Terrisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-1624.v15i2p346-361" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675561v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Margnes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4784" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lestel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.366" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.6854" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. S. Voisin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03603308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordelois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sourbets" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ouitre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675687v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03193504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vincent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brossais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Firode" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.vince.2020.01" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675682v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Baillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Therriault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675648v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodergat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/des-professionnalites-sous-tension--9782804190644?lang=fr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675656v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia G&#233;rard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.8098" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027722v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vaultier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05065335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05065299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>