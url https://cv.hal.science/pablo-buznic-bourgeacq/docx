--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -458,1298 +458,1389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04274665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-enseignement et difficulté scolaire dans le premier degré : penser le lien d'un point de vue didactique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les dynamiques identificatoires des enseignants d’EPS débutants : les ressorts d’une discipline scolaire au filtre des processus de subjectivation et d’individuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Prevel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l’INSPE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.25879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030497v1</w:t>
+                <w:t xml:space="preserve">hal-05624021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail de la rencontre et contingence identitaire : une directrice d’école primaire face à l’accompagnement de la mise en place d’une réforme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-enseignement et difficulté scolaire dans le premier degré : penser le lien d'un point de vue didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Phronesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (1), pp.37-51</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l’INSPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.55-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675637v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des rôles didactiques pour les sujets du coenseignement. Ajustements et variations identitaires d'une enseignante surnuméraire au sein de trois binômes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travail de la rencontre et contingence identitaire : une directrice d’école primaire face à l’accompagnement de la mise en place d’une réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation et francophonie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.37-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1075039ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03032461v1</w:t>
+                <w:t xml:space="preserve">hal-03675637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changer de point de vue ! De la difficulté malheureuse à l'épreuve constructive : un effet des recherches collaboratives ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des rôles didactiques pour les sujets du coenseignement. Ajustements et variations identitaires d'une enseignante surnuméraire au sein de trois binômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edso.8352⟩</w:t>
+              <w:t xml:space="preserve">Éducation et francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Regards croisés sur le coenseignement en francophonie, XLVIII (2), pp.139-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1075039ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02385695v1</w:t>
+                <w:t xml:space="preserve">hal-03032461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoir(s) et compétence(s) : des controverses aux questions vives</w:t>
+                <w:t xml:space="preserve">Changer de point de vue ! De la difficulté malheureuse à l'épreuve constructive : un effet des recherches collaboratives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dse.2875⟩</w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les difficultés professionnelles des enseignants, 54, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.8352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675615v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02385695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre en compte l’expérience des enseignants d’ÉPS débutants : enjeux épistémologiques, heuristiques et formatifs</w:t>
+                <w:t xml:space="preserve">Savoir(s) et compétence(s) : des controverses aux questions vives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Les savoirs enseignants en ÉPS : modes d’accès et intégration à la formation, 20 (1), pp.98-118. </w:t>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Mêlées et démêlés, 50 ans de recherches en sciences de l’éducation, 40, pp.79-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1049399ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/dse.2875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675610v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignant et le jeu : de l’expérience de joueur à l’enseignement du jeu ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prendre en compte l’expérience des enseignants d’ÉPS débutants : enjeux épistémologiques, heuristiques et formatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ree.6650⟩</w:t>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les savoirs enseignants en ÉPS : modes d’accès et intégration à la formation, 20 (1), pp.98-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1049399ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675603v1</w:t>
+                <w:t xml:space="preserve">hal-03675610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conversion didactique : de l'expérience personnelle du sujet à l'activité didactique de l'enseignant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’enseignant et le jeu : de l’expérience de joueur à l’enseignement du jeu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, École, citoyenneté, ethnicité, 26, [19 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.6650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675596v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sujet en position d’enseignant : pratiques et discours de trois professeurs d’EPS débutants avec ou sans expérience personnelle dans l’activité enseignée</w:t>
+                <w:t xml:space="preserve">La conversion didactique : de l'expérience personnelle du sujet à l'activité didactique de l'enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13-14, 18 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675578v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu et pratique scolaire : le cas d'un sujet enseignant à l'école élémentaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le sujet en position d’enseignant : pratiques et discours de trois professeurs d’EPS débutants avec ou sans expérience personnelle dans l’activité enseignée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l’IUFM de Basse-Normandie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 184, pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.4209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450362v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A validação científica das pesquisas em didática da Educação Física e Esportiva (EFE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Terrisse</w:t>
+                <w:t xml:space="preserve">Jeu et pratique scolaire : le cas d'un sujet enseignant à l'école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estilos da Clinica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de l’IUFM de Basse-Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.44-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11606/issn.1981-1624.v15i2p346-361⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03675570v1</w:t>
+                <w:t xml:space="preserve">hal-04450362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission du savoir expérientiel en EPS : études de cas et analyses comparatives en didactique clinique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A validação científica das pesquisas em didática da Educação Física e Esportiva (EFE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Margnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ejrieps.4784⟩</w:t>
+              <w:t xml:space="preserve">Estilos da Clinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (2), pp.346-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/issn.1981-1624.v15i2p346-361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675561v1</w:t>
+                <w:t xml:space="preserve">hal-03675570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience personnelle et expérience professionnelle dans l’enseignement de l’EPS : deux études de cas contrastées en didactique clinique</w:t>
+                <w:t xml:space="preserve">La transmission du savoir expérientiel en EPS : études de cas et analyses comparatives en didactique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Lestel</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Margnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/educationdidactique.366⟩</w:t>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.4784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675548v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expérience personnelle et expérience professionnelle dans l’enseignement de l’EPS : deux études de cas contrastées en didactique clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lestel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2-3, pp.77-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’expérience personnelle du professeur d’EPS, approche clinique et implications didactiques : une étude de cas d’une enseignante débutante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Margnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 11, pp.20-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ejrieps.6854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1759,388 +1850,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parents pendant la pandémie Covid19 en Polynésie française. Inégalités liées aux facteurs endogènes à la famille durant le confinement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Guy</w:t>
+                <w:t xml:space="preserve">Co-enseignement et difficulté scolaire dans le premier degré : penser le lien d’un point de vue didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel P. S. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème colloque international de l’AFDECE - Regards croisés sur les inégalités en éducation dans le Monde : quelles actions pour les réduire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de Langues Étrangères de l’Université de La Havane (Cuba), Oct 2022, La Havane, Cuba</w:t>
+              <w:t xml:space="preserve">Journée d'étude. Innover en REP +. Tensions entre efficacité des dispositifs d'apprentissage et transformation des professionnalités. Avancées d'une recherche partenariale dans l'académie de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche Développement (GRD) [GRD intitulé : Accompagnement des réseaux REP+ dans l’Académie de Caen; ESPE de l’Académie de Caen, Dec 2018, Caen, France. pp.55-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649758v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-enseignement et difficulté scolaire dans le premier degré : penser le lien d’un point de vue didactique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel P. S. Voisin</w:t>
+                <w:t xml:space="preserve">Les parents pendant la pandémie Covid19 en Polynésie française. Inégalités liées aux facteurs endogènes à la famille durant le confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matairea Cadousteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude. Innover en REP +. Tensions entre efficacité des dispositifs d'apprentissage et transformation des professionnalités. Avancées d'une recherche partenariale dans l'académie de Caen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherche Développement (GRD) [GRD intitulé : Accompagnement des réseaux REP+ dans l’Académie de Caen; ESPE de l’Académie de Caen, Dec 2018, Caen, France. pp.55-64</w:t>
+              <w:t xml:space="preserve">17ème colloque international de l’AFDECE - Regards croisés sur les inégalités en éducation dans le Monde : quelles actions pour les réduire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Langues Étrangères de l’Université de La Havane (Cuba), Oct 2022, La Havane, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05030694v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation de la formation à/ par la recherche dans une logique coopérative : l'exemple du Master MEEF ADIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cordelois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TACD 2021 : 2ème Congrès International de la Théorie de l'Action Conjointe en Didactique Pour une reconstruction de la forme scolaire d'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nancy, France. pp.47-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déjà-là et assomption du rôle de sujet didactique par le professeur des écoles stagiaire : le cas de Julie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matairea Cadousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2169,457 +2260,457 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enseignants et des animateurs : la rencontre des sujets au carrefour des cultures professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Isiat, École, animation, culture : quand les rythmes scolaires interrogent les territoires et les partenariats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jan 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une commande institutionnelle à une pratique de recherche collaborative : préférer l'image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sourbets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er colloque du Printemps de la recherche en ESPE / Recherches en éducation, recherches sur la professionnalisation : consensus et dissensus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau National des ESPE, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérer au rythme de l'école. Espaces et engagement d'acteurs dans la mise en œuvre de la réforme des rythmes scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Biennale internationale de l'Éducation, de la Formation et des Pratiques professionnelles / Edition 2015 : Coopérer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM; Association Biennale, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modèles de développement en formation des enseignants : âges, paliers et expérience dans les ingénieries de formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ouitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque internationale : Grandir &amp; vieillir. Comment repenser les âges de la vie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equipe CAFORE (UCO Angers); LPPL (UPRES EA 4638), Feb 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2629,611 +2720,611 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujets et objets de la dévolution. Une institution de l’autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions, 9, 222 p., 2021, (Innovation en sciences de l’éducation, Série Éducation), 9781784057558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devolution and Autonomy in Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE; Wiley, 9, 204 p., 2021, (Science, society and new technologies series. Education set), 978-1-78630-698-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir, épreuves, confiance, en éducation et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Firode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social, 215 p., 2020, (Inclusion et coordination), 979-10-346-0558-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.vince.2020.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport(s) au(x) savoir(s) : quels sujets ? Quels savoirs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Therriault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de recherche et d’intervention sur la réussite scolaire (CRIRES), 189 p., 2020, 978-2-921559-49-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte le sujet. Enjeux épistémologiques et défis méthodologiques pour les sciences humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champ social Editions, 240 p., 2020, 9791034606085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des professionnalités sous tension. Quelles (re)constructions dans les métiers de l'humains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bodergat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 338 p., 2015, 9782804190644</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage du métier d’enseignant. Constructions implicites, espaces informels et interfaces de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Caen, 252 p., 2015, (Symposia), 978-2-84133-519-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.puc.8098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3243,240 +3334,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités pendant le confinement 2020 : l’implication parentale lors de la continuité pédagogique à Tahiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matairea Cadousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rita Gonzalez Delgado; Dominique Groux; Emmanuelle Voulgre; Marie-Félide Fafard; Maria Cantisano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités en éducation dans le monde : quelles actions pour les réduire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.121-130, 2023, (Éducation comparée), 978-21-40330-73-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enseignant.e.s et des animateurs.trices au carrefour des cultures professionnelles : la rencontre des sujets entre déni de professionnalité et contingence identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Liot; Stéphanie Rubi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouvrons l’école. Quand la réforme des rythmes scolaires interroge les territoires et les partenariats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carrières Sociales Editions, pp.255-275, 2018, (des Paroles &amp; des Actes), 979-10-93839-19-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3486,143 +3577,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-enseignement et difficulté scolaire dans le premier degré : penser le lien d'un point de vue didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Himy-Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Vaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3632,51 +3723,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation des clefs de performance de chefs de projet experts : concepts, méthodologies, inspirations et valorisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couckuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3732,73 +3823,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut National du Sport, de l'Expertise et de la Performance (INSEP); EDF R&amp;D; Université de Caen Normandie. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Captation et circulation des clés de performance des chefs de projets en vue des Jeux Olympiques et Paralympiques de 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3854,65 +3945,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut National du Sport, de l'Expertise et de la Performance (INSEP); EDF R&amp;D; Université de Caen Normandie. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4059,51 +4150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05070646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couckuyt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Beler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delattre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Deret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie De Beler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15576" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274665v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matairea Cadousteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030497v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Himy-Pieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prevel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032461v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075039ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385695v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8352" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675615v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.2875" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675610v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049399ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-vasselin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.6650" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675596v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Terrisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-1624.v15i2p346-361" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675561v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Margnes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4784" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lestel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.366" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.6854" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. S. Voisin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03603308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordelois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sourbets" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ouitre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675687v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03193504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vincent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brossais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Firode" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.vince.2020.01" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675682v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Baillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Therriault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675648v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodergat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/des-professionnalites-sous-tension--9782804190644?lang=fr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675656v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia G&#233;rard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.8098" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027722v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vaultier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05065335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05065299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05070646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couckuyt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Beler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delattre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Deret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie De Beler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15576" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274665v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matairea Cadousteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25879" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Himy-Pieri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prevel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075039ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8352" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.2875" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049399ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-vasselin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.6650" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675578v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Terrisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4209" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450362v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675570v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-1624.v15i2p346-361" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Margnes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4784" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lestel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.366" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.6854" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. S. Voisin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03603308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordelois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833573v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507768v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320680v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sourbets" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ouitre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675688v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03193504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vincent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brossais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Firode" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.vince.2020.01" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675682v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Baillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Therriault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675648v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodergat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/des-professionnalites-sous-tension--9782804190644?lang=fr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675656v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia G&#233;rard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.8098" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027722v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450424v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953995v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duval" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vaultier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05065335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05065299v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>