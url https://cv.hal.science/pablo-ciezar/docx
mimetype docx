--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -3126,316 +3126,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iverny, Chauconin-Neufmoutiers (Seine-et-Marne), &amp;quot;La Justice&amp;quot; / &amp;quot;La Croix de Fer&amp;quot; : Évaluation n° 82 - campagne 2002 : TGV Est Européen - diagnostics des zones annexes du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t>
+                <w:t xml:space="preserve">Trocy-en-Multien (Seine-et-Marne), &amp;quot;Le Pont des Vaches&amp;quot; : Évaluation n° 76 - Campagne 2002 : TGV Est Européen - diagnostics des zones annexes du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kerouanton</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.170</w:t>
+                <w:t xml:space="preserve">Étienne Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934889v1</w:t>
+                <w:t xml:space="preserve">hal-03934903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trocy-en-Multien (Seine-et-Marne), &amp;quot;Le Pont des Vaches&amp;quot; : Évaluation n° 76 - Campagne 2002 : TGV Est Européen - diagnostics des zones annexes du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t>
+                <w:t xml:space="preserve">Charny (Seine-et-Marne), &amp;quot;Vaubertin I&amp;quot; : Évaluation n° 114 - campagne 2002 : TGV Est Européen - Évaluation du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : [rapport d'évaluation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.236</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934903v1</w:t>
+                <w:t xml:space="preserve">hal-03934885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charny (Seine-et-Marne), &amp;quot;Vaubertin I&amp;quot; : Évaluation n° 114 - campagne 2002 : TGV Est Européen - Évaluation du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : [rapport d'évaluation]</w:t>
+                <w:t xml:space="preserve">Iverny, Chauconin-Neufmoutiers (Seine-et-Marne), &amp;quot;La Justice&amp;quot; / &amp;quot;La Croix de Fer&amp;quot; : Évaluation n° 82 - campagne 2002 : TGV Est Européen - diagnostics des zones annexes du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.336</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934885v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varreddes (Seine-et-Marne), &amp;quot;La Cerisière&amp;quot; : TGV Est Européen - diagnostics des zones annexes du lot 12 : section Charny - Lizy-sur-Ourcq (77) : [rapport d'évaluation]</w:t>
               </w:r>
@@ -3533,504 +3533,504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charny (Seine-et-Marne), &amp;quot;La Guigne-Haie&amp;quot;, &amp;quot;Ancien Bois de la Trace&amp;quot; : TGV Est Européen - Évaluation du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : [rapport d'évaluation]</w:t>
+                <w:t xml:space="preserve">Iverny (Seine-et-Marne), &amp;quot;La Justice&amp;quot; : Évaluation n° 112 - campagne 2002 : TGV Est Européen - diagnostics des zones annexes du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.97</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934883v1</w:t>
+                <w:t xml:space="preserve">hal-03934890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penchard (Seine-et-Marne), &amp;quot;Devant la Ferme&amp;quot; : Diagnostic de la sous-station électrique n° 3 - campagne 2002 : TGV Est Européen - diagnostics des zones annexes du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Monthyon (Seine-et-Marne), &amp;quot;Le Bois de Monthyon&amp;quot; : TGV Est Européen - Évaluation du lot 12 : section Charny - Lizy-sur-Ourcq : [rapport d'évaluation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Gohin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.65</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934899v1</w:t>
+                <w:t xml:space="preserve">hal-03934895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iverny (Seine-et-Marne), &amp;quot;La Justice&amp;quot; : Évaluation n° 112 - campagne 2002 : TGV Est Européen - diagnostics des zones annexes du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t>
+                <w:t xml:space="preserve">Mauregard, Le Mesnil-Amelot, future aérogare T4 : zone centrale au nord de la rue de New-York et au sud du doublet des pistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.33</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Du Bouëtiez de Kerorguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Civalleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934890v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monthyon (Seine-et-Marne), &amp;quot;Le Bois de Monthyon&amp;quot; : TGV Est Européen - Évaluation du lot 12 : section Charny - Lizy-sur-Ourcq : [rapport d'évaluation]</w:t>
+                <w:t xml:space="preserve">Penchard (Seine-et-Marne), &amp;quot;Devant la Ferme&amp;quot; : Diagnostic de la sous-station électrique n° 3 - campagne 2002 : TGV Est Européen - diagnostics des zones annexes du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Gohin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.49</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halina Walicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Casadei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934895v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauregard, Le Mesnil-Amelot, future aérogare T4 : zone centrale au nord de la rue de New-York et au sud du doublet des pistes</w:t>
+                <w:t xml:space="preserve">Charny (Seine-et-Marne), &amp;quot;La Guigne-Haie&amp;quot;, &amp;quot;Ancien Bois de la Trace&amp;quot; : TGV Est Européen - Évaluation du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : [rapport d'évaluation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halina Walicka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Coussot</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03934893v1</w:t>
+                <w:t xml:space="preserve">hal-03934883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauregard, Le Mesnil-Amelot (Seine-et-Marne), Futur aérogare T4 : zone centrale au nord de la rue de New-York et au sud du doublet des pistes : rapport de diagnostic</w:t>
               </w:r>
@@ -4042,51 +4042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Civalleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Du Bouëtiez de Kerorguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4222,51 +4222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4380,51 +4380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizy-sur-Ourcq (Seine-et-Marne), &amp;quot;La Pièce des Pauvres&amp;quot; : Évaluation n° 74/73 - campagne 2002 : TGV Est Européen - Évaluation du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romana Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4545,343 +4545,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chambry (Seine-et-Marne), &amp;quot;Le Champ Rose&amp;quot; : Évaluation n° 96 - campagne 2002 : TGV Est Européen : Évaluation du lot 12 : section Charny-Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t>
+                <w:t xml:space="preserve">Villeroy (Seine-et-Marne), &amp;quot;La Sacleuse&amp;quot; : Évaluation n° 63 - campagne 2002 : TGV Est Européen - Évaluation du lot 12 : section Charny - Lizy-sur-Ourcq : [rapport d'évaluation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2017, pp.55</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2017, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934881v1</w:t>
+                <w:t xml:space="preserve">hal-03934906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villeroy (Seine-et-Marne), &amp;quot;La Sacleuse&amp;quot; : Évaluation n° 63 - campagne 2002 : TGV Est Européen - Évaluation du lot 12 : section Charny - Lizy-sur-Ourcq : [rapport d'évaluation]</w:t>
+                <w:t xml:space="preserve">Charny (Seine-et-Marne), &amp;quot;Courtignon&amp;quot; : Évaluation n° 115 - campagne 2002 : TGV Est Européen - Évaluation du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Gohin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2017, pp.41</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2017, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934906v1</w:t>
+                <w:t xml:space="preserve">hal-03934882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charny (Seine-et-Marne), &amp;quot;Courtignon&amp;quot; : Évaluation n° 115 - campagne 2002 : TGV Est Européen - Évaluation du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t>
+                <w:t xml:space="preserve">Barcy (Seine-et-Marne), &amp;quot;Le Marais de Narcy&amp;quot; : Diagnostic n° 81 - campagne 2002 : TGV Est Européen : diagnostic des zones annexes du lot 12 section : Charny Lizy-sur-Ourcq : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2017, pp.57</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2017, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934882v1</w:t>
+                <w:t xml:space="preserve">hal-03934877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barcy (Seine-et-Marne), &amp;quot;Le Marais de Narcy&amp;quot; : Diagnostic n° 81 - campagne 2002 : TGV Est Européen : diagnostic des zones annexes du lot 12 section : Charny Lizy-sur-Ourcq : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Chambry (Seine-et-Marne), &amp;quot;Le Champ Rose&amp;quot; : Évaluation n° 96 - campagne 2002 : TGV Est Européen : Évaluation du lot 12 : section Charny-Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kerouanton</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2017, pp.93</w:t>
+                <w:t xml:space="preserve">Étienne Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2017, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934877v1</w:t>
+                <w:t xml:space="preserve">hal-03934881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monthyon (Seine-et-Marne), &amp;quot;Néronde I&amp;quot; : Évaluation n° 99 - campagne 2002 : TGV Est Européen - Évaluation du lot 12 : section Charny - Lizy-sur-Ourcq : [rapport d'évaluation]</w:t>
               </w:r>
@@ -5237,51 +5237,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="526AC9C9"/>
+    <w:nsid w:val="9D5E790F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5468,51 +5468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pablo-ciezar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8014-8547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125928" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763579v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hism.1990.1368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052023v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Bakker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Dijkman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Ossel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03603892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Speller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bellan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bryas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gonzalez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Pieters" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Es-Safi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle De Belvata Balasy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Touquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845751v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goustard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Claveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174019v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436635v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kubiak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bou&#235;tiez de Kerorguen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968967v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Drwila" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934887v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pucheu-Lashores" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle De Kepper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934873v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Walicka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934898v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Gohin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Hofmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934904v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934883v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934899v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Casadei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934890v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934893v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clement" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924879v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934905v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934876v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934892v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934900v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934882v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934877v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934896v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981858v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456921v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pablo-ciezar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8014-8547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125928" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763579v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hism.1990.1368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052023v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Bakker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Dijkman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Ossel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03603892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Speller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bellan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bryas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gonzalez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Pieters" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Es-Safi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle De Belvata Balasy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Touquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845751v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goustard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Claveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174019v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436635v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kubiak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bou&#235;tiez de Kerorguen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968967v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Drwila" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934887v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pucheu-Lashores" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle De Kepper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934873v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Walicka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934898v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Gohin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934903v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Hofmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934889v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934904v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934890v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934893v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clement" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Casadei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924879v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934905v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934876v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934892v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934900v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934877v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934881v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934896v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981858v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456921v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>