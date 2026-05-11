--- v1 (2026-04-15)
+++ v2 (2026-05-11)
@@ -1011,241 +1011,241 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ollainville (Essonne), Groupe scolaire de la ZAC des Belles Vues : rapport de fouille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paris 5e, Îlot Val-de-Grâce &amp;quot;Rénovation du bâtiment 8&amp;quot; : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ciezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Mondoloni</w:t>
+                <w:t xml:space="preserve">Chrystelle De Belvata Balasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanae Es-Safi</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2024, 1 vol. (574 p.)</w:t>
+                <w:t xml:space="preserve">Mathilde Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2024, 1 vol. (69 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845752v1</w:t>
+                <w:t xml:space="preserve">hal-04845749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris 5e, Îlot Val-de-Grâce &amp;quot;Rénovation du bâtiment 8&amp;quot; : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ollainville (Essonne), Groupe scolaire de la ZAC des Belles Vues : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mondoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Es-Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Ferrari</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2024, 1 vol. (69 p.)</w:t>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2024, 1 vol. (574 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845749v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville-d'Avray (Hauts-de-Seine), Conservatoire - 10 rue de Marnes : site du Château de Thierry : rapport de diagnostic</w:t>
               </w:r>
@@ -1257,51 +1257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle De Belvata Balasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Touquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2240,51 +2240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Drwila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2022, pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3126,714 +3126,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trocy-en-Multien (Seine-et-Marne), &amp;quot;Le Pont des Vaches&amp;quot; : Évaluation n° 76 - Campagne 2002 : TGV Est Européen - diagnostics des zones annexes du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t>
+                <w:t xml:space="preserve">Iverny, Chauconin-Neufmoutiers (Seine-et-Marne), &amp;quot;La Justice&amp;quot; / &amp;quot;La Croix de Fer&amp;quot; : Évaluation n° 82 - campagne 2002 : TGV Est Européen - diagnostics des zones annexes du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Hofmann</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.236</w:t>
+                <w:t xml:space="preserve">Isabelle Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934903v1</w:t>
+                <w:t xml:space="preserve">hal-03934889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charny (Seine-et-Marne), &amp;quot;Vaubertin I&amp;quot; : Évaluation n° 114 - campagne 2002 : TGV Est Européen - Évaluation du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : [rapport d'évaluation]</w:t>
+                <w:t xml:space="preserve">Trocy-en-Multien (Seine-et-Marne), &amp;quot;Le Pont des Vaches&amp;quot; : Évaluation n° 76 - Campagne 2002 : TGV Est Européen - diagnostics des zones annexes du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.336</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934885v1</w:t>
+                <w:t xml:space="preserve">hal-03934903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iverny, Chauconin-Neufmoutiers (Seine-et-Marne), &amp;quot;La Justice&amp;quot; / &amp;quot;La Croix de Fer&amp;quot; : Évaluation n° 82 - campagne 2002 : TGV Est Européen - diagnostics des zones annexes du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t>
+                <w:t xml:space="preserve">Charny (Seine-et-Marne), &amp;quot;Vaubertin I&amp;quot; : Évaluation n° 114 - campagne 2002 : TGV Est Européen - Évaluation du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : [rapport d'évaluation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kerouanton</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03934889v1</w:t>
+                <w:t xml:space="preserve">hal-03934885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varreddes (Seine-et-Marne), &amp;quot;La Cerisière&amp;quot; : TGV Est Européen - diagnostics des zones annexes du lot 12 : section Charny - Lizy-sur-Ourcq (77) : [rapport d'évaluation]</w:t>
+                <w:t xml:space="preserve">Iverny (Seine-et-Marne), &amp;quot;La Justice&amp;quot; : Évaluation n° 112 - campagne 2002 : TGV Est Européen - diagnostics des zones annexes du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.259</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934904v1</w:t>
+                <w:t xml:space="preserve">hal-03934890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iverny (Seine-et-Marne), &amp;quot;La Justice&amp;quot; : Évaluation n° 112 - campagne 2002 : TGV Est Européen - diagnostics des zones annexes du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t>
+                <w:t xml:space="preserve">Monthyon (Seine-et-Marne), &amp;quot;Le Bois de Monthyon&amp;quot; : TGV Est Européen - Évaluation du lot 12 : section Charny - Lizy-sur-Ourcq : [rapport d'évaluation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.33</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934890v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monthyon (Seine-et-Marne), &amp;quot;Le Bois de Monthyon&amp;quot; : TGV Est Européen - Évaluation du lot 12 : section Charny - Lizy-sur-Ourcq : [rapport d'évaluation]</w:t>
+                <w:t xml:space="preserve">Mauregard, Le Mesnil-Amelot, future aérogare T4 : zone centrale au nord de la rue de New-York et au sud du doublet des pistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.49</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Du Bouëtiez de Kerorguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Civalleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934895v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauregard, Le Mesnil-Amelot, future aérogare T4 : zone centrale au nord de la rue de New-York et au sud du doublet des pistes</w:t>
+                <w:t xml:space="preserve">Varreddes (Seine-et-Marne), &amp;quot;La Cerisière&amp;quot; : TGV Est Européen - diagnostics des zones annexes du lot 12 : section Charny - Lizy-sur-Ourcq (77) : [rapport d'évaluation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halina Walicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romana Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rochart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Civalleri</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-03934893v1</w:t>
+                <w:t xml:space="preserve">hal-03934904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penchard (Seine-et-Marne), &amp;quot;Devant la Ferme&amp;quot; : Diagnostic de la sous-station électrique n° 3 - campagne 2002 : TGV Est Européen - diagnostics des zones annexes du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport de diagnostic</w:t>
               </w:r>
@@ -4042,51 +4042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Civalleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Du Bouëtiez de Kerorguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4222,51 +4222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4380,77 +4380,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizy-sur-Ourcq (Seine-et-Marne), &amp;quot;La Pièce des Pauvres&amp;quot; : Évaluation n° 74/73 - campagne 2002 : TGV Est Européen - Évaluation du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romana Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rochart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2018, pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4722,51 +4722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barcy (Seine-et-Marne), &amp;quot;Le Marais de Narcy&amp;quot; : Diagnostic n° 81 - campagne 2002 : TGV Est Européen : diagnostic des zones annexes du lot 12 section : Charny Lizy-sur-Ourcq : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2017, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4801,51 +4801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chambry (Seine-et-Marne), &amp;quot;Le Champ Rose&amp;quot; : Évaluation n° 96 - campagne 2002 : TGV Est Européen : Évaluation du lot 12 : section Charny-Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2017, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5237,51 +5237,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D5E790F"/>
+    <w:nsid w:val="994C6EC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5468,51 +5468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pablo-ciezar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8014-8547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125928" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763579v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hism.1990.1368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052023v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Bakker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Dijkman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Ossel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03603892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Speller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bellan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bryas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gonzalez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Pieters" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Es-Safi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle De Belvata Balasy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Touquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845751v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goustard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Claveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174019v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436635v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kubiak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bou&#235;tiez de Kerorguen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968967v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Drwila" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934887v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pucheu-Lashores" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle De Kepper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934873v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Walicka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934898v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Gohin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934903v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Hofmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934889v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934904v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934890v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934893v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clement" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Casadei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924879v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934905v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934876v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934892v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934900v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934877v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934881v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934896v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981858v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456921v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pablo-ciezar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8014-8547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125928" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763579v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hism.1990.1368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052023v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Bakker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Dijkman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Ossel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03603892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Speller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bellan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bryas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gonzalez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Pieters" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle De Belvata Balasy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Es-Safi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Touquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845751v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goustard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Claveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174019v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436635v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kubiak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bou&#235;tiez de Kerorguen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968967v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Brun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Drwila" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934887v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pucheu-Lashores" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle De Kepper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934873v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Walicka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934898v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Gohin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerouanton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Hofmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934890v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934895v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934893v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clement" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Casadei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924879v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934905v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934876v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934892v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934900v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934906v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934877v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934881v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934896v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981858v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456921v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>