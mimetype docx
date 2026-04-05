--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -185,217 +185,217 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Corruption of Televised Character Overhaul: From “Human Figure” to Material Formlessness</w:t>
+                <w:t xml:space="preserve">« Character overhaul as queer? : La possession des corps comme mise en question de l’intelligibilité des genres dans l’univers Star Trek (TOS, The Next Generation, Voyager) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Film Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10, </w:t>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/130ud⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15r9v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876022v1</w:t>
+                <w:t xml:space="preserve">hal-05561161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une éthique de l’épisode en régime semi-feuilletonnant : de la subjectivation épisodique à l’individuation résistante dans Fringe et Dollhouse</w:t>
+                <w:t xml:space="preserve">The Corruption of Televised Character Overhaul: From “Human Figure” to Material Formlessness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TV/Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23 (23), </w:t>
+              <w:t xml:space="preserve">Film Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12lhq⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/130ud⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760972v1</w:t>
+                <w:t xml:space="preserve">hal-04876022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une typologie actorale, narrative et esthétique des « échanges de corps » dans quelques séries télévisées</w:t>
               </w:r>
@@ -444,341 +444,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Colloque international “George A. Romero, l’œuvre dévorée ?” »</w:t>
+                <w:t xml:space="preserve">Une éthique de l’épisode en régime semi-feuilletonnant : de la subjectivation épisodique à l’individuation résistante dans Fringe et Dollhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Suarez-Perut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/miranda.54024⟩</w:t>
+              <w:t xml:space="preserve">TV/Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12lhq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331036v1</w:t>
+                <w:t xml:space="preserve">hal-04760972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les mondes parallèles font au personnage de série télévisée : une esthétique du character overhaul</w:t>
+                <w:t xml:space="preserve">« Colloque international “George A. Romero, l’œuvre dévorée ?” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Suarez-Perut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Séries télévisées de science-fiction, 19, </w:t>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/resf.11107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/miranda.54024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03711768v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubles robotiques. Une esthétique de la résurrection</w:t>
+                <w:t xml:space="preserve">Ce que les mondes parallèles font au personnage de série télévisée : une esthétique du character overhaul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Express [en ligne]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Séries télévisées de science-fiction, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/resf.11107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261016v1</w:t>
+                <w:t xml:space="preserve">hal-03711768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doubles robotiques. Une esthétique de la résurrection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Express [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’un « Body Snatcher » télévisé ? Usage formulaire, mythologique, et feuilletonnant d’une configuration esthétique dans Supernatural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TV/Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Hors séries 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14z8k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -788,788 +866,788 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une abjection matériaulogique ? L’exemple du «Body Snatcher» télévisé dans Stargate SG1 (1993-2007), Invasion (2005), et Supernatural (2005-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire «Peurs primales, culture(s) populaire(s) et nouveaux écrans»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Ortoli; Yann Calvet; Raphaël Jaudon, Jan 2026, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les limites d’un partage analytique : quelques présupposés théoriques à l’analyse filmique des séries télévisées</w:t>
+                <w:t xml:space="preserve">Performance de rénovation dans Doctor Who : ré-enchaînement des répertoires gestuels et étude motivique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’analyse cinématographique et audiovisuelle, d’hier à aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Loig Le Bihan; Vincent Deville, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">QUOI D’NEUF, ACTEUR ? Regards contemporains sur les acteurs et les actrices au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacques Demange, Christophe Damour, Corinne François-Denève, Myriam Juan, Pedro Guimarães, Hélène Valmary, Oct 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181492v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance de rénovation dans Doctor Who : ré-enchaînement des répertoires gestuels et étude motivique</w:t>
+                <w:t xml:space="preserve">Les limites d’un partage analytique : quelques présupposés théoriques à l’analyse filmique des séries télévisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUOI D’NEUF, ACTEUR ? Regards contemporains sur les acteurs et les actrices au cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jacques Demange, Christophe Damour, Corinne François-Denève, Myriam Juan, Pedro Guimarães, Hélène Valmary, Oct 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">L’analyse cinématographique et audiovisuelle, d’hier à aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loig Le Bihan; Vincent Deville, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321956v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réinitialisations identitaires du personnage télévisé : la « mémoire sérielle » en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNÉE DOCTORALE DE L’AFECCAV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nacim Belhadj; Fabien Boully; David Gaillard; Agathe Nieto; Coline Rousteau; Éric Thouvenel, Sep 2024, Nanterre (Université Paris Nanterre - UPL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’un « body snatcher » télévisé ? Usage formulaire, mythologique, et feuilletonnant d’une configuration esthétique dans Supernatural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séries américaines de network des années 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire Cornillon (RIRRA21, Unîmes), Sarah Hatchuel (RIRRA21, UPV), Monica Michlin (EMMA, UPV), David Roche (RIRRA21, IUF, UPV), Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une typologie actorale, narrative et esthétique des « échanges de corps » dans quelques séries télévisées.</w:t>
+                <w:t xml:space="preserve">Une éthique de l’épisode en régime semi-feuilletonnant : de la subjectivation autoritaire à l’individuation résistante dans Fringe et Dollhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIP 15. Work in Progress, Journée d'étude doctorale du RIRRa 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laura Lahaye Vantroyen; Camille Lotz; Naëlane Lefebvre Thillier, Apr 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Esthétique des séries télévisées : une approche éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Cornillon; Sarah Hatchuel; Monica Michlin; David Roche, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081960v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une éthique de l’épisode en régime semi-feuilletonnant : de la subjectivation autoritaire à l’individuation résistante dans Fringe et Dollhouse</w:t>
+                <w:t xml:space="preserve">Pour une typologie actorale, narrative et esthétique des « échanges de corps » dans quelques séries télévisées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esthétique des séries télévisées : une approche éthique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claire Cornillon; Sarah Hatchuel; Monica Michlin; David Roche, Oct 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">WIP 15. Work in Progress, Journée d'étude doctorale du RIRRa 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Lahaye Vantroyen; Camille Lotz; Naëlane Lefebvre Thillier, Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488760v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle actualité filmique pour le « pli » deleuzien ? Personnages-monades et maison baroque dans la série télévisée The OA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée active de Gilles Deleuze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le personnage télévisuel dédoublé : le cas du « double-profané ». De la « Figure Humaine » à l’informe matériel</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;détails gestuels&amp;quot; du personnage de série télévisée : indices narratifs et différenciation actorale dans la série The Flash (2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Congrès de la SERCIA : La Corruption au cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Gelly, Caroline Lardy, Sep 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Le détail à l'écran : goofs, caméos, easter eggs et autres regards obliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Évry-courcouronnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773983v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;détails gestuels&amp;quot; du personnage de série télévisée : indices narratifs et différenciation actorale dans la série The Flash (2014)</w:t>
+                <w:t xml:space="preserve">Le personnage télévisuel dédoublé : le cas du « double-profané ». De la « Figure Humaine » à l’informe matériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le détail à l'écran : goofs, caméos, easter eggs et autres regards obliques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Évry-courcouronnes, France</w:t>
+              <w:t xml:space="preserve">27ème Congrès de la SERCIA : La Corruption au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Gelly, Caroline Lardy, Sep 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828157v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survivances de « Body Snatchers » dans Les Envahisseurs (1967) et X-Files (1993)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GUEST de Noël</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1579,100 +1657,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnages reconfigurés : des inventions actorales aux figures mémorielles etpolitiques du personnage de série télévisée (SF, fantasy, fantastique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Art et histoire de l'art. Université de Montpellier Paul-Valéry, 2025. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025UMPV0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05419302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1682,105 +1760,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serial killers et séries télévisées : une approche figurale et narrative de la répétition du meurtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Art et histoire de l'art. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-03379763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1848,51 +1926,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFE2103D"/>
+    <w:nsid w:val="4B9BD7F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2079,51 +2157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pablo-cm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2956-9690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257838120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876022v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cabeza-Macuso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130ud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760972v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Suarez-Perut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.54024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711768v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.11107" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321946v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z8k" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470957v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181492v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488760v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828157v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05419302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UMPV0034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03379763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pablo-cm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2956-9690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257838120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561161v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cabeza-Macuso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r9v" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876022v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130ud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331036v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Suarez-Perut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.54024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.11107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z8k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470957v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321956v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081960v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05419302v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UMPV0034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03379763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>