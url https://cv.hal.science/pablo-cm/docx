--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -219,330 +219,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Character overhaul as queer? : La possession des corps comme mise en question de l’intelligibilité des genres dans l’univers Star Trek (TOS, The Next Generation, Voyager) »</w:t>
+                <w:t xml:space="preserve">The Corruption of Televised Character Overhaul: From “Human Figure” to Material Formlessness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18, </w:t>
+              <w:t xml:space="preserve">Film Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15r9v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/130ud⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05561161v1</w:t>
+                <w:t xml:space="preserve">hal-04876022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Corruption of Televised Character Overhaul: From “Human Figure” to Material Formlessness</w:t>
+                <w:t xml:space="preserve">« Character overhaul as queer? : La possession des corps comme mise en question de l’intelligibilité des genres dans l’univers Star Trek (TOS, The Next Generation, Voyager) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Film Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10, </w:t>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/130ud⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15r9v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876022v1</w:t>
+                <w:t xml:space="preserve">hal-05561161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une typologie actorale, narrative et esthétique des « échanges de corps » dans quelques séries télévisées</w:t>
+                <w:t xml:space="preserve">Une éthique de l’épisode en régime semi-feuilletonnant : de la subjectivation épisodique à l’individuation résistante dans Fringe et Dollhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À l’épreuve</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TV/Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12lhq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448239v1</w:t>
+                <w:t xml:space="preserve">hal-04760972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une éthique de l’épisode en régime semi-feuilletonnant : de la subjectivation épisodique à l’individuation résistante dans Fringe et Dollhouse</w:t>
+                <w:t xml:space="preserve">Pour une typologie actorale, narrative et esthétique des « échanges de corps » dans quelques séries télévisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TV/Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">À l’épreuve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12lhq⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04760972v1</w:t>
+                <w:t xml:space="preserve">hal-04448239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Colloque international “George A. Romero, l’œuvre dévorée ?” »</w:t>
               </w:r>
@@ -1219,234 +1219,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une éthique de l’épisode en régime semi-feuilletonnant : de la subjectivation autoritaire à l’individuation résistante dans Fringe et Dollhouse</w:t>
+                <w:t xml:space="preserve">Pour une typologie actorale, narrative et esthétique des « échanges de corps » dans quelques séries télévisées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esthétique des séries télévisées : une approche éthique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claire Cornillon; Sarah Hatchuel; Monica Michlin; David Roche, Oct 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">WIP 15. Work in Progress, Journée d'étude doctorale du RIRRa 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Lahaye Vantroyen; Camille Lotz; Naëlane Lefebvre Thillier, Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488760v1</w:t>
+                <w:t xml:space="preserve">hal-04081960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une typologie actorale, narrative et esthétique des « échanges de corps » dans quelques séries télévisées.</w:t>
+                <w:t xml:space="preserve">Une éthique de l’épisode en régime semi-feuilletonnant : de la subjectivation autoritaire à l’individuation résistante dans Fringe et Dollhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIP 15. Work in Progress, Journée d'étude doctorale du RIRRa 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laura Lahaye Vantroyen; Camille Lotz; Naëlane Lefebvre Thillier, Apr 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Esthétique des séries télévisées : une approche éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Cornillon; Sarah Hatchuel; Monica Michlin; David Roche, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081960v1</w:t>
+                <w:t xml:space="preserve">hal-04488760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle actualité filmique pour le « pli » deleuzien ? Personnages-monades et maison baroque dans la série télévisée The OA.</w:t>
+                <w:t xml:space="preserve">Le personnage télévisuel dédoublé : le cas du « double-profané ». De la « Figure Humaine » à l’informe matériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pensée active de Gilles Deleuze</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">27ème Congrès de la SERCIA : La Corruption au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Gelly, Caroline Lardy, Sep 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849081v1</w:t>
+                <w:t xml:space="preserve">hal-03773983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;détails gestuels&amp;quot; du personnage de série télévisée : indices narratifs et différenciation actorale dans la série The Flash (2014)</w:t>
               </w:r>
@@ -1495,96 +1495,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le personnage télévisuel dédoublé : le cas du « double-profané ». De la « Figure Humaine » à l’informe matériel</w:t>
+                <w:t xml:space="preserve">Quelle actualité filmique pour le « pli » deleuzien ? Personnages-monades et maison baroque dans la série télévisée The OA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Congrès de la SERCIA : La Corruption au cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Gelly, Caroline Lardy, Sep 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">La pensée active de Gilles Deleuze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773983v1</w:t>
+                <w:t xml:space="preserve">hal-03849081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survivances de « Body Snatchers » dans Les Envahisseurs (1967) et X-Files (1993)</w:t>
               </w:r>
@@ -1926,51 +1926,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B9BD7F0"/>
+    <w:nsid w:val="E2F400D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2157,51 +2157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pablo-cm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2956-9690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257838120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561161v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cabeza-Macuso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r9v" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876022v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130ud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331036v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Suarez-Perut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.54024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.11107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z8k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470957v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321956v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081960v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05419302v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UMPV0034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03379763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pablo-cm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2956-9690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257838120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876022v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cabeza-Macuso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130ud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r9v" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760972v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448239v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331036v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Suarez-Perut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.54024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.11107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z8k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470957v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321956v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488760v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05419302v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UMPV0034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03379763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>