--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -219,330 +219,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Corruption of Televised Character Overhaul: From “Human Figure” to Material Formlessness</w:t>
+                <w:t xml:space="preserve">« Character overhaul as queer? : La possession des corps comme mise en question de l’intelligibilité des genres dans l’univers Star Trek (TOS, The Next Generation, Voyager) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Film Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10, </w:t>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/130ud⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15r9v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876022v1</w:t>
+                <w:t xml:space="preserve">hal-05561161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Character overhaul as queer? : La possession des corps comme mise en question de l’intelligibilité des genres dans l’univers Star Trek (TOS, The Next Generation, Voyager) »</w:t>
+                <w:t xml:space="preserve">The Corruption of Televised Character Overhaul: From “Human Figure” to Material Formlessness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18, </w:t>
+              <w:t xml:space="preserve">Film Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15r9v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/130ud⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05561161v1</w:t>
+                <w:t xml:space="preserve">hal-04876022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une éthique de l’épisode en régime semi-feuilletonnant : de la subjectivation épisodique à l’individuation résistante dans Fringe et Dollhouse</w:t>
+                <w:t xml:space="preserve">Pour une typologie actorale, narrative et esthétique des « échanges de corps » dans quelques séries télévisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TV/Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">À l’épreuve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760972v1</w:t>
+                <w:t xml:space="preserve">hal-04448239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une typologie actorale, narrative et esthétique des « échanges de corps » dans quelques séries télévisées</w:t>
+                <w:t xml:space="preserve">Une éthique de l’épisode en régime semi-feuilletonnant : de la subjectivation épisodique à l’individuation résistante dans Fringe et Dollhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À l’épreuve</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TV/Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12lhq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448239v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Colloque international “George A. Romero, l’œuvre dévorée ?” »</w:t>
               </w:r>
@@ -943,165 +943,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance de rénovation dans Doctor Who : ré-enchaînement des répertoires gestuels et étude motivique</w:t>
+                <w:t xml:space="preserve">Les limites d’un partage analytique : quelques présupposés théoriques à l’analyse filmique des séries télévisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUOI D’NEUF, ACTEUR ? Regards contemporains sur les acteurs et les actrices au cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jacques Demange, Christophe Damour, Corinne François-Denève, Myriam Juan, Pedro Guimarães, Hélène Valmary, Oct 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">L’analyse cinématographique et audiovisuelle, d’hier à aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loig Le Bihan; Vincent Deville, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321956v1</w:t>
+                <w:t xml:space="preserve">hal-05181492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les limites d’un partage analytique : quelques présupposés théoriques à l’analyse filmique des séries télévisées</w:t>
+                <w:t xml:space="preserve">Performance de rénovation dans Doctor Who : ré-enchaînement des répertoires gestuels et étude motivique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’analyse cinématographique et audiovisuelle, d’hier à aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Loig Le Bihan; Vincent Deville, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">QUOI D’NEUF, ACTEUR ? Regards contemporains sur les acteurs et les actrices au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacques Demange, Christophe Damour, Corinne François-Denève, Myriam Juan, Pedro Guimarães, Hélène Valmary, Oct 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181492v1</w:t>
+                <w:t xml:space="preserve">hal-05321956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réinitialisations identitaires du personnage télévisé : la « mémoire sérielle » en question</w:t>
               </w:r>
@@ -1219,372 +1219,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une typologie actorale, narrative et esthétique des « échanges de corps » dans quelques séries télévisées.</w:t>
+                <w:t xml:space="preserve">Une éthique de l’épisode en régime semi-feuilletonnant : de la subjectivation autoritaire à l’individuation résistante dans Fringe et Dollhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIP 15. Work in Progress, Journée d'étude doctorale du RIRRa 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laura Lahaye Vantroyen; Camille Lotz; Naëlane Lefebvre Thillier, Apr 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Esthétique des séries télévisées : une approche éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Cornillon; Sarah Hatchuel; Monica Michlin; David Roche, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081960v1</w:t>
+                <w:t xml:space="preserve">hal-04488760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une éthique de l’épisode en régime semi-feuilletonnant : de la subjectivation autoritaire à l’individuation résistante dans Fringe et Dollhouse</w:t>
+                <w:t xml:space="preserve">Pour une typologie actorale, narrative et esthétique des « échanges de corps » dans quelques séries télévisées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esthétique des séries télévisées : une approche éthique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claire Cornillon; Sarah Hatchuel; Monica Michlin; David Roche, Oct 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">WIP 15. Work in Progress, Journée d'étude doctorale du RIRRa 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Lahaye Vantroyen; Camille Lotz; Naëlane Lefebvre Thillier, Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488760v1</w:t>
+                <w:t xml:space="preserve">hal-04081960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le personnage télévisuel dédoublé : le cas du « double-profané ». De la « Figure Humaine » à l’informe matériel</w:t>
+                <w:t xml:space="preserve">Quelle actualité filmique pour le « pli » deleuzien ? Personnages-monades et maison baroque dans la série télévisée The OA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Congrès de la SERCIA : La Corruption au cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Gelly, Caroline Lardy, Sep 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">La pensée active de Gilles Deleuze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773983v1</w:t>
+                <w:t xml:space="preserve">hal-03849081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;détails gestuels&amp;quot; du personnage de série télévisée : indices narratifs et différenciation actorale dans la série The Flash (2014)</w:t>
+                <w:t xml:space="preserve">Le personnage télévisuel dédoublé : le cas du « double-profané ». De la « Figure Humaine » à l’informe matériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le détail à l'écran : goofs, caméos, easter eggs et autres regards obliques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Évry-courcouronnes, France</w:t>
+              <w:t xml:space="preserve">27ème Congrès de la SERCIA : La Corruption au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Gelly, Caroline Lardy, Sep 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828157v1</w:t>
+                <w:t xml:space="preserve">hal-03773983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle actualité filmique pour le « pli » deleuzien ? Personnages-monades et maison baroque dans la série télévisée The OA.</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;détails gestuels&amp;quot; du personnage de série télévisée : indices narratifs et différenciation actorale dans la série The Flash (2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cabeza-Macuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pensée active de Gilles Deleuze</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">Le détail à l'écran : goofs, caméos, easter eggs et autres regards obliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Évry-courcouronnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849081v1</w:t>
+                <w:t xml:space="preserve">hal-03828157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survivances de « Body Snatchers » dans Les Envahisseurs (1967) et X-Files (1993)</w:t>
               </w:r>
@@ -1926,51 +1926,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2F400D4"/>
+    <w:nsid w:val="E5CC519B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2157,51 +2157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pablo-cm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2956-9690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257838120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876022v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cabeza-Macuso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130ud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r9v" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760972v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448239v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331036v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Suarez-Perut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.54024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.11107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z8k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470957v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321956v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488760v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05419302v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UMPV0034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03379763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pablo-cm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2956-9690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257838120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561161v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cabeza-Macuso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r9v" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876022v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130ud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331036v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Suarez-Perut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.54024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.11107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14z8k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470957v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181492v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321956v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081960v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828157v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05419302v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UMPV0034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03379763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>