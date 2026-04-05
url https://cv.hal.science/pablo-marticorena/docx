--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pablo Marticorena </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération de sondage : Dolmen d’Artxuita (Nouvelle-Aquitaine, Pyrénées-Atlantiques, Irouléguy), Rapport final - Décembre 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Vassilieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection thématiques DiachroNive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle-Aquitaine. 2022, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Projet Collectif de Recherche La Peyrouse (Saint-Félix-de-Villadeix, Dordogne), Rapport intermédiaire 2022 (2e année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argitxu Beyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Buquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie Nouvelle Aquitaine. 2022, pp.1127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures dolméniques et territoires dans les Pyrénées nord-occidentales, rapport de PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SRA Nouvelle Aquitaine; SRA Occitanie; Direction des Affaires Culturelles d’Aquitaine et d’Occitanie. 2018, 159 p., 165 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CM 10, Lannemezan (65). Un ensemble funéraire du Néolithique final sur le site de l'Arsenal. Rapport final d'opération de fouille préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ropiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVEHA. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures dolméniques et territoires dans les Pyrénées nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA nouvelle Aquitaine; SRA occitanie. 2016, 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la terre se lie à la pierre des monuments funéraires néolithiques des Pyrénées nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Anne Hasler; Ingrid Sénépart; Jessie Cauliez; Christophe Gilabert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rencontres Méridionales de Préhistoire Récente, Rodez, 21-25 sept. 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-184, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cas de stèles recyclées dans des dolmens du sud de la France (Quercy, Pays basque, sud du Massif central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Hasler, Anne; Sénépart, Ingrid; Cauliez, Jessie; Gilabert, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales : Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez (Aveyron), 21-25 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.199-214, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes techniques et productions symboliques du mégalithisme funéraire de la façade atlantique entre Bretagne et Pays basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Kerdivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Mens, Emmanuel; Gandelin, Muriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-132, 2021, 9789088909894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of the Bell Beaker culture in Atlantic France: an overview of settlements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alex M. Gibson (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bell Beaker Settlement of Europe: The Bell Beaker Phenomenon from a Domestic Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxbow Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.329-352, 2019, Prehistoric Society Research Paper 9, 9781789251241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) identité(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Marticorena; K. Dolhare-Caldumbide; X. Aire; A. Harignordoquy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les murs tombent, Murruak erortzean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions ZTK, coll. UPPB connaissances, pp.137-139, 2018, 978-2-9541377-8-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le mégalithisme des Pyrénées Nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie Préhistorique,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre deux mers. Actes des 12e Rencontres Méridionales de Préhistoire Récente, Bayonne du 27 septembre au 1er octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les haches en silex du bergeracois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chancerel A.; Vaquer J.; Cleyet-Merle J.-J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes de richesse. Inégalités au Néolithique. Catalogue d’exposition, Musée National de Préhistoire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des Musées Nationaux, pp.77-83, 2015, 978-2-7118-6296-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dolmen de Peyre Dusets (Loubajac, Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (1), pp.29-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la géologie et de la géomorphologie à l’étude du mégalithisme : identifier, interpréter, dater.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (5), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquis récents sur l’occupation funéraire du plateau de Lannemezan et éclairage nouveau pour le piémont ouest-pyrénéen au Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ropiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.5-65. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.1736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Burguista (Ahaxe-Alciete-Bascassan, Pyrénées-Atlantiques) et les sépultures en fosse sous dalle mégalithique dans les Pyrénées occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (3), pp.512-515. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2020.15135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de la terre crue dans le mégalithisme des Pyrénées nord-occidentales : nouvelles données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (2), pp.394-397. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Zerkupe (Saint-Jean-Pied-de-Port, Pyrénées-Atlantiques) : une occupation domestique de plein air du Bronze final et un site fortifié du Moyen-Age et de l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berdoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cas de stèles recyclées dans les dolmens du sud de la France (Quercy, sud du Massif central, Pays basque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres Méridionales de Préhistoire Récente « Pierre à bâtir, pierre à penser ». Systèmes techniques et productions symboliques des Pré- et Protohistoire méridionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le mégalithisme des Pyrénées nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 12e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Loire et Pyrénées, les lames polies en fibrolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres Nord-Sud de la Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le mégalithisme de la Méditerranée à l’Atlantique : le Pays Basque et ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duruthy, une sépulture oubliée : d'un site original à l'organisation territoriale des Pyrénées nord-occidentales au Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Demangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De la tombe au territoire" et actualité de la recherche : actes des 11e Rencontres méridionales de la Préhistoire récente, Montpellier, 25-27 septembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.537-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithisation des Pyrénées : les armatures du Betey à contre courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Alday-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les murs tombent. Murruak erortzean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katixa Dolhare-Caldumbide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xan Aire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antton Harignordoquy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions ZTK, coll. UPPB connaissances, 152 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre deux mers » & Actualité de la recherche. Actes des 12e Rencontres Méridionales de Préhistoire récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.370, 2018, 9782358420259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers paysans de l’ouest des Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions ZTK, 2014, coll. UPPB Connaissances, 2954137770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche (2016 - 2018) - Monumentalismes et territoires au Néolithique entre Loire et Charente Formes et environnements des mégalithes et des enceintes. Formes, architecture, pétrographie et technologie des mégalithes. Campagne de fouille 2018 sur le dolmen des Bourriges à Fouqueure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bessenay-Prolonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures à pierres chauffées du piémont nord pyrénéen. État des lieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cousteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre deux mers. 12èmes Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.53-65, 2018, Entre deux mers, actualité de la recherche. Actes des 12èmes Rencontres Méridionales de Préhistoire Récente, Bayonne, 27 septembre au 1er octobre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux mers, actualité de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hassler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 12èmes Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bayonne, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pablo Marticorena </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération de sondage : Dolmen d’Artxuita (Nouvelle-Aquitaine, Pyrénées-Atlantiques, Irouléguy), Rapport final - Décembre 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Vassilieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection thématiques DiachroNive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle-Aquitaine. 2022, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Projet Collectif de Recherche La Peyrouse (Saint-Félix-de-Villadeix, Dordogne), Rapport intermédiaire 2022 (2e année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argitxu Beyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Buquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie Nouvelle Aquitaine. 2022, pp.1127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures dolméniques et territoires dans les Pyrénées nord-occidentales, rapport de PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SRA Nouvelle Aquitaine; SRA Occitanie; Direction des Affaires Culturelles d’Aquitaine et d’Occitanie. 2018, 159 p., 165 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CM 10, Lannemezan (65). Un ensemble funéraire du Néolithique final sur le site de l'Arsenal. Rapport final d'opération de fouille préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ropiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVEHA. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures dolméniques et territoires dans les Pyrénées nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA nouvelle Aquitaine; SRA occitanie. 2016, 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la terre se lie à la pierre des monuments funéraires néolithiques des Pyrénées nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Anne Hasler; Ingrid Sénépart; Jessie Cauliez; Christophe Gilabert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rencontres Méridionales de Préhistoire Récente, Rodez, 21-25 sept. 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-184, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cas de stèles recyclées dans des dolmens du sud de la France (Quercy, Pays basque, sud du Massif central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Hasler, Anne; Sénépart, Ingrid; Cauliez, Jessie; Gilabert, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales : Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez (Aveyron), 21-25 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.199-214, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes techniques et productions symboliques du mégalithisme funéraire de la façade atlantique entre Bretagne et Pays basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Kerdivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Mens, Emmanuel; Gandelin, Muriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-132, 2021, 9789088909894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of the Bell Beaker culture in Atlantic France: an overview of settlements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alex M. Gibson (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bell Beaker Settlement of Europe: The Bell Beaker Phenomenon from a Domestic Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxbow Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.329-352, 2019, Prehistoric Society Research Paper 9, 9781789251241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) identité(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Marticorena; K. Dolhare-Caldumbide; X. Aire; A. Harignordoquy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les murs tombent, Murruak erortzean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions ZTK, coll. UPPB connaissances, pp.137-139, 2018, 978-2-9541377-8-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le mégalithisme des Pyrénées Nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie Préhistorique,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre deux mers. Actes des 12e Rencontres Méridionales de Préhistoire Récente, Bayonne du 27 septembre au 1er octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les haches en silex du bergeracois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chancerel A.; Vaquer J.; Cleyet-Merle J.-J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes de richesse. Inégalités au Néolithique. Catalogue d’exposition, Musée National de Préhistoire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des Musées Nationaux, pp.77-83, 2015, 978-2-7118-6296-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dolmen de Peyre Dusets (Loubajac, Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (1), pp.29-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la géologie et de la géomorphologie à l’étude du mégalithisme : identifier, interpréter, dater.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (5), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquis récents sur l’occupation funéraire du plateau de Lannemezan et éclairage nouveau pour le piémont ouest-pyrénéen au Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ropiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.5-65. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.1736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Burguista (Ahaxe-Alciete-Bascassan, Pyrénées-Atlantiques) et les sépultures en fosse sous dalle mégalithique dans les Pyrénées occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (3), pp.512-515. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2020.15135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de la terre crue dans le mégalithisme des Pyrénées nord-occidentales : nouvelles données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (2), pp.394-397. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Zerkupe (Saint-Jean-Pied-de-Port, Pyrénées-Atlantiques) : une occupation domestique de plein air du Bronze final et un site fortifié du Moyen-Age et de l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berdoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cas de stèles recyclées dans les dolmens du sud de la France (Quercy, sud du Massif central, Pays basque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres Méridionales de Préhistoire Récente « Pierre à bâtir, pierre à penser ». Systèmes techniques et productions symboliques des Pré- et Protohistoire méridionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le mégalithisme des Pyrénées nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 12e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Loire et Pyrénées, les lames polies en fibrolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres Nord-Sud de la Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le mégalithisme de la Méditerranée à l’Atlantique : le Pays Basque et ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithisation des Pyrénées : les armatures du Betey à contre courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Alday-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duruthy, une sépulture oubliée : d'un site original à l'organisation territoriale des Pyrénées nord-occidentales au Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Demangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De la tombe au territoire" et actualité de la recherche : actes des 11e Rencontres méridionales de la Préhistoire récente, Montpellier, 25-27 septembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.537-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les murs tombent. Murruak erortzean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katixa Dolhare-Caldumbide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xan Aire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antton Harignordoquy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions ZTK, coll. UPPB connaissances, 152 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre deux mers » & Actualité de la recherche. Actes des 12e Rencontres Méridionales de Préhistoire récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.370, 2018, 9782358420259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers paysans de l’ouest des Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions ZTK, 2014, coll. UPPB Connaissances, 2954137770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche (2016 - 2018) - Monumentalismes et territoires au Néolithique entre Loire et Charente Formes et environnements des mégalithes et des enceintes. Formes, architecture, pétrographie et technologie des mégalithes. Campagne de fouille 2018 sur le dolmen des Bourriges à Fouqueure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bessenay-Prolonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures à pierres chauffées du piémont nord pyrénéen. État des lieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cousteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre deux mers. 12èmes Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.53-65, 2018, Entre deux mers, actualité de la recherche. Actes des 12èmes Rencontres Méridionales de Préhistoire Récente, Bayonne, 27 septembre au 1er octobre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux mers, actualité de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hassler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 12èmes Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bayonne, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438624v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vassilieff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Abad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bichot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918423v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Buquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065987v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caule" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01971390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066010v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Kerdivel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-bell-beaker-settlement-of-europe.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065978v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prodeo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103074" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1736" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7B98JLSH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051541v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15135" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899820v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14899" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046896v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Demangeot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065465v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Alday-Ruiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066014v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Dolhare-Caldumbide" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xan Aire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Harignordoquy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=entre-deux-mers-actualite-de-la-recherche-actes-des-12e-rencontres-meridionales-de-prehistoire-recente-bayonne-pyrenees-atlantiques-du-27-septembre-au-1er-octobre-2016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066015v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046640v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065889v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousteaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065422v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hassler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438624v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vassilieff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Abad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bichot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918423v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Buquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065987v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caule" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01971390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066010v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Kerdivel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-bell-beaker-settlement-of-europe.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065978v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prodeo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103074" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1736" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7B98JLSH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051541v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15135" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899820v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14899" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046896v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065465v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Alday-Ruiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Demangeot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066014v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Dolhare-Caldumbide" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xan Aire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Harignordoquy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=entre-deux-mers-actualite-de-la-recherche-actes-des-12e-rencontres-meridionales-de-prehistoire-recente-bayonne-pyrenees-atlantiques-du-27-septembre-au-1er-octobre-2016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066015v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046640v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065889v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousteaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065422v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hassler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>