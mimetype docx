--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pablo Marticorena </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération de sondage : Dolmen d’Artxuita (Nouvelle-Aquitaine, Pyrénées-Atlantiques, Irouléguy), Rapport final - Décembre 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Vassilieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection thématiques DiachroNive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle-Aquitaine. 2022, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Projet Collectif de Recherche La Peyrouse (Saint-Félix-de-Villadeix, Dordogne), Rapport intermédiaire 2022 (2e année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argitxu Beyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Buquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie Nouvelle Aquitaine. 2022, pp.1127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures dolméniques et territoires dans les Pyrénées nord-occidentales, rapport de PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SRA Nouvelle Aquitaine; SRA Occitanie; Direction des Affaires Culturelles d’Aquitaine et d’Occitanie. 2018, 159 p., 165 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CM 10, Lannemezan (65). Un ensemble funéraire du Néolithique final sur le site de l'Arsenal. Rapport final d'opération de fouille préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ropiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVEHA. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures dolméniques et territoires dans les Pyrénées nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA nouvelle Aquitaine; SRA occitanie. 2016, 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la terre se lie à la pierre des monuments funéraires néolithiques des Pyrénées nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Anne Hasler; Ingrid Sénépart; Jessie Cauliez; Christophe Gilabert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rencontres Méridionales de Préhistoire Récente, Rodez, 21-25 sept. 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-184, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cas de stèles recyclées dans des dolmens du sud de la France (Quercy, Pays basque, sud du Massif central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Hasler, Anne; Sénépart, Ingrid; Cauliez, Jessie; Gilabert, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales : Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez (Aveyron), 21-25 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.199-214, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes techniques et productions symboliques du mégalithisme funéraire de la façade atlantique entre Bretagne et Pays basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Kerdivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Mens, Emmanuel; Gandelin, Muriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-132, 2021, 9789088909894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of the Bell Beaker culture in Atlantic France: an overview of settlements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alex M. Gibson (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bell Beaker Settlement of Europe: The Bell Beaker Phenomenon from a Domestic Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxbow Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.329-352, 2019, Prehistoric Society Research Paper 9, 9781789251241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) identité(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Marticorena; K. Dolhare-Caldumbide; X. Aire; A. Harignordoquy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les murs tombent, Murruak erortzean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions ZTK, coll. UPPB connaissances, pp.137-139, 2018, 978-2-9541377-8-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le mégalithisme des Pyrénées Nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie Préhistorique,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre deux mers. Actes des 12e Rencontres Méridionales de Préhistoire Récente, Bayonne du 27 septembre au 1er octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les haches en silex du bergeracois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chancerel A.; Vaquer J.; Cleyet-Merle J.-J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes de richesse. Inégalités au Néolithique. Catalogue d’exposition, Musée National de Préhistoire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des Musées Nationaux, pp.77-83, 2015, 978-2-7118-6296-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dolmen de Peyre Dusets (Loubajac, Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (1), pp.29-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la géologie et de la géomorphologie à l’étude du mégalithisme : identifier, interpréter, dater.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (5), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquis récents sur l’occupation funéraire du plateau de Lannemezan et éclairage nouveau pour le piémont ouest-pyrénéen au Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ropiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.5-65. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.1736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Burguista (Ahaxe-Alciete-Bascassan, Pyrénées-Atlantiques) et les sépultures en fosse sous dalle mégalithique dans les Pyrénées occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (3), pp.512-515. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2020.15135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de la terre crue dans le mégalithisme des Pyrénées nord-occidentales : nouvelles données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (2), pp.394-397. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Zerkupe (Saint-Jean-Pied-de-Port, Pyrénées-Atlantiques) : une occupation domestique de plein air du Bronze final et un site fortifié du Moyen-Age et de l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berdoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cas de stèles recyclées dans les dolmens du sud de la France (Quercy, sud du Massif central, Pays basque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres Méridionales de Préhistoire Récente « Pierre à bâtir, pierre à penser ». Systèmes techniques et productions symboliques des Pré- et Protohistoire méridionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le mégalithisme des Pyrénées nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 12e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Loire et Pyrénées, les lames polies en fibrolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres Nord-Sud de la Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le mégalithisme de la Méditerranée à l’Atlantique : le Pays Basque et ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithisation des Pyrénées : les armatures du Betey à contre courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Alday-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duruthy, une sépulture oubliée : d'un site original à l'organisation territoriale des Pyrénées nord-occidentales au Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Demangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De la tombe au territoire" et actualité de la recherche : actes des 11e Rencontres méridionales de la Préhistoire récente, Montpellier, 25-27 septembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.537-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les murs tombent. Murruak erortzean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katixa Dolhare-Caldumbide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xan Aire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antton Harignordoquy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions ZTK, coll. UPPB connaissances, 152 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre deux mers » & Actualité de la recherche. Actes des 12e Rencontres Méridionales de Préhistoire récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.370, 2018, 9782358420259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers paysans de l’ouest des Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions ZTK, 2014, coll. UPPB Connaissances, 2954137770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche (2016 - 2018) - Monumentalismes et territoires au Néolithique entre Loire et Charente Formes et environnements des mégalithes et des enceintes. Formes, architecture, pétrographie et technologie des mégalithes. Campagne de fouille 2018 sur le dolmen des Bourriges à Fouqueure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bessenay-Prolonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures à pierres chauffées du piémont nord pyrénéen. État des lieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cousteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre deux mers. 12èmes Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.53-65, 2018, Entre deux mers, actualité de la recherche. Actes des 12èmes Rencontres Méridionales de Préhistoire Récente, Bayonne, 27 septembre au 1er octobre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux mers, actualité de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hassler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 12èmes Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bayonne, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pablo Marticorena </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération de sondage : Dolmen d’Artxuita (Nouvelle-Aquitaine, Pyrénées-Atlantiques, Irouléguy), Rapport final - Décembre 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Vassilieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection thématiques DiachroNive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle-Aquitaine. 2022, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Projet Collectif de Recherche La Peyrouse (Saint-Félix-de-Villadeix, Dordogne), Rapport intermédiaire 2022 (2e année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argitxu Beyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Buquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie Nouvelle Aquitaine. 2022, pp.1127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures dolméniques et territoires dans les Pyrénées nord-occidentales, rapport de PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SRA Nouvelle Aquitaine; SRA Occitanie; Direction des Affaires Culturelles d’Aquitaine et d’Occitanie. 2018, 159 p., 165 fig</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CM 10, Lannemezan (65). Un ensemble funéraire du Néolithique final sur le site de l'Arsenal. Rapport final d'opération de fouille préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ropiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVEHA. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures dolméniques et territoires dans les Pyrénées nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA nouvelle Aquitaine; SRA occitanie. 2016, 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la terre se lie à la pierre des monuments funéraires néolithiques des Pyrénées nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Ard; Anne Hasler; Ingrid Sénépart; Jessie Cauliez; Christophe Gilabert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rencontres Méridionales de Préhistoire Récente, Rodez, 21-25 sept. 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-184, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cas de stèles recyclées dans des dolmens du sud de la France (Quercy, Pays basque, sud du Massif central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Hasler, Anne; Sénépart, Ingrid; Cauliez, Jessie; Gilabert, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales : Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez (Aveyron), 21-25 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.199-214, 2023, 978-2-35842-033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes techniques et productions symboliques du mégalithisme funéraire de la façade atlantique entre Bretagne et Pays basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Kerdivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard, Vincent; Mens, Emmanuel; Gandelin, Muriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-132, 2021, 9789088909894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of the Bell Beaker culture in Atlantic France: an overview of settlements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Favrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alex M. Gibson (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bell Beaker Settlement of Europe: The Bell Beaker Phenomenon from a Domestic Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxbow Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.329-352, 2019, Prehistoric Society Research Paper 9, 9781789251241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) identité(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Marticorena; K. Dolhare-Caldumbide; X. Aire; A. Harignordoquy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les murs tombent, Murruak erortzean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions ZTK, coll. UPPB connaissances, pp.137-139, 2018, 978-2-9541377-8-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le mégalithisme des Pyrénées Nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archives d'Ecologie Préhistorique,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre deux mers. Actes des 12e Rencontres Méridionales de Préhistoire Récente, Bayonne du 27 septembre au 1er octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les haches en silex du bergeracois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chancerel A.; Vaquer J.; Cleyet-Merle J.-J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signes de richesse. Inégalités au Néolithique. Catalogue d’exposition, Musée National de Préhistoire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des Musées Nationaux, pp.77-83, 2015, 978-2-7118-6296-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dolmen de Peyre Dusets (Loubajac, Hautes-Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (1), pp.29-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la géologie et de la géomorphologie à l’étude du mégalithisme : identifier, interpréter, dater.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (5), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Burguista (Ahaxe-Alciete-Bascassan, Pyrénées-Atlantiques) et les sépultures en fosse sous dalle mégalithique dans les Pyrénées occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (3), pp.512-515. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2020.15135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquis récents sur l’occupation funéraire du plateau de Lannemezan et éclairage nouveau pour le piémont ouest-pyrénéen au Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ropiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.5-65. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.1736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de la terre crue dans le mégalithisme des Pyrénées nord-occidentales : nouvelles données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (2), pp.394-397. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2018.14899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Zerkupe (Saint-Jean-Pied-de-Port, Pyrénées-Atlantiques) : une occupation domestique de plein air du Bronze final et un site fortifié du Moyen-Age et de l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berdoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Convertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cas de stèles recyclées dans les dolmens du sud de la France (Quercy, sud du Massif central, Pays basque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres Méridionales de Préhistoire Récente « Pierre à bâtir, pierre à penser ». Systèmes techniques et productions symboliques des Pré- et Protohistoire méridionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rodez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le mégalithisme des Pyrénées nord-occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 12e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Loire et Pyrénées, les lames polies en fibrolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres Nord-Sud de la Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le mégalithisme de la Méditerranée à l’Atlantique : le Pays Basque et ses marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithisation des Pyrénées : les armatures du Betey à contre courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Alday-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duruthy, une sépulture oubliée : d'un site original à l'organisation territoriale des Pyrénées nord-occidentales au Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Demangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De la tombe au territoire" et actualité de la recherche : actes des 11e Rencontres méridionales de la Préhistoire récente, Montpellier, 25-27 septembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.537-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche (2016 - 2018) - Monumentalismes et territoires au Néolithique entre Loire et Charente Formes et environnements des mégalithes et des enceintes. Formes, architecture, pétrographie et technologie des mégalithes. Campagne de fouille 2018 sur le dolmen des Bourriges à Fouqueure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Bedault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bessenay-Prolonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les murs tombent. Murruak erortzean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katixa Dolhare-Caldumbide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xan Aire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antton Harignordoquy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions ZTK, coll. UPPB connaissances, 152 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre deux mers » & Actualité de la recherche. Actes des 12e Rencontres Méridionales de Préhistoire récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.370, 2018, 9782358420259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers paysans de l’ouest des Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions ZTK, 2014, coll. UPPB Connaissances, 2954137770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures à pierres chauffées du piémont nord pyrénéen. État des lieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gandelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cousteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre deux mers. 12èmes Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.53-65, 2018, Entre deux mers, actualité de la recherche. Actes des 12èmes Rencontres Méridionales de Préhistoire Récente, Bayonne, 27 septembre au 1er octobre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux mers, actualité de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hassler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 12èmes Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bayonne, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438624v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vassilieff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Abad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bichot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918423v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Buquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065987v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caule" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01971390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066010v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Kerdivel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-bell-beaker-settlement-of-europe.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065978v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prodeo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103074" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1736" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7B98JLSH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051541v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15135" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899820v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14899" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046896v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065465v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Alday-Ruiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Demangeot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066014v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Dolhare-Caldumbide" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xan Aire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Harignordoquy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=entre-deux-mers-actualite-de-la-recherche-actes-des-12e-rencontres-meridionales-de-prehistoire-recente-bayonne-pyrenees-atlantiques-du-27-septembre-au-1er-octobre-2016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066015v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046640v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065889v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousteaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065422v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hassler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438624v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vassilieff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Abad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bichot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918423v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Buquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065987v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caule" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01971390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066010v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Kerdivel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Favrel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-bell-beaker-settlement-of-europe.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065978v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prodeo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103074" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15135" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559089v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1736" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7B98JLSH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899820v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14899" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Manceau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046896v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065465v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Alday-Ruiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Demangeot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marembert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046640v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066014v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Dolhare-Caldumbide" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xan Aire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Harignordoquy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeoaep.fr/?product=entre-deux-mers-actualite-de-la-recherche-actes-des-12e-rencontres-meridionales-de-prehistoire-recente-bayonne-pyrenees-atlantiques-du-27-septembre-au-1er-octobre-2016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066015v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065889v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sassi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousteaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065422v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hassler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>