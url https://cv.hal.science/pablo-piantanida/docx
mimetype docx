--- v1 (2026-05-01)
+++ v2 (2026-05-27)
@@ -66,18989 +66,18989 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Position: Auditing Is Not Evaluating; LLM Audit Requires Dynamic, Contextual, Budget-Aware and Reliable Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golnoosh Farnadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transductive Learning for Textual Few-Shot Classification in API-based Embedding Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pellegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Boudiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Storchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Tami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Anonymized Representations with Adversarial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Feutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshua Bengio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742447v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Estimation of Information Measures of Continuous Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pichler Georg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günther Koliander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compression-Based Regularization with an Application to Multi-Task Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Rey Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Information Complexity and Randomization in Representation Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Rey Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universal weak variable-length source coding on countable infinite alphabets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silva Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributed information-theoretic biclustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pichler Georg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaborative distributed hypothesis testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merouane Debbah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret key generation over noisy channels with common randomness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamai Shlomo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capacity Region of Multiple Access Channel with States Known Noncausally at One Encoder and Only Strictly Causally at the Other Encoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (168)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Indicator of Membership Inference Security in Post-Training Quantized Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aubinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Formont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Gassiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">aistats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Tangier, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSAIC : Mélange d'experts pour la détection de textes artificiels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How Sampling Affects the Detectability of Machine-written texts: A Comprehensive Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, Jul 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2025, Suzhou, China, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317590v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THUNDER: Tile-level Histopathology image UNDERstanding benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Fillioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiène Boutaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunal Mahatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Information Processing Systems (NeurIPS) D&amp;B Track</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Deficiency for Task Inclusion Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Damnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénolé Lecorvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 63rd Annual Meeting of the Association for Computational Linguistics (Volume 1: Long Papers)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Vienna, France. pp.382-415, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2025.acl-long.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSAIC: Multiple Observers Spotting AI Content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">MOSAIC : Mélange d'experts pour la détection de textes artificiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: ACL 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Jul 2025, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207044v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Retrieval Acts: Leveraging Pragmatic Reasoning to Improve Sparse Retrieval</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">MOSAIC: Multiple Observers Spotting AI Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 48th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3726302.3730239⟩</w:t>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: ACL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2025, Vienna, Austria. pp.24230-24247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-acl.1244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074220v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Rational Speech Act: Pragmatic Reasoning for Multi-Turn Dialog</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Leveraging Expert Usage to Speed up LLM Inference with Expert Parallelism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourgouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2025 - Empirical Methods in Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euro-Par 2025: Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Dresden, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347472v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994839v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Expert Usage to Speed up LLM Inference with Expert Parallelism</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rational Retrieval Acts: Leveraging Pragmatic Reasoning to Improve Sparse Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Satouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ben-Zenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piwowarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiboulaye Amadou-Boubacar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2025: Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 48th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jul 2025, Padova, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3726302.3730239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994839v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Sampling Affects the Detectability of Machine-written texts: A Comprehensive Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Collaborative Rational Speech Act: Pragmatic Reasoning for Multi-Turn Dialog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lautaro Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ben Zenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nona Naderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empirical Methods in Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMNLP 2025 - Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.22520-22534, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.1145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354580v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the Norms: Detecting Prediction Errors in Regression Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Romanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pichler Georg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Alberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forty-first International Conference on Machine Learning (ICML 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. pp.1186-1221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Stronger Textual Attack Detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Noiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Staerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 61st Annual Meeting of the Association for Computational Linguistics (Volume 1: Long Papers)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 Conference on Empirical Methods in Natural Language Processing (EMNLP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.484-505, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-emnlp.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575359v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Transport for Unsupervised Hallucination Detection in Neural Machine Translation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the (Im)Possibility of Estimating Various Notions of Differential Privacy (short paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Gorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jalouzot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Granese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st Annual Meeting of the Association for Computational Linguistics ACL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICTCS 2023 - The 24th Italian Conference on Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Palermo, Italy. pp.219--224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575138v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAINPROOF: An umbrella to shield text generators from Out-of-Distribution data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Novel Information-Theoretic Objective to Disentangle Representations for Fair Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Noiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Staerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Colombo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Conference on Empirical Methods in Natural Language Processing EMNLP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.357⟩</w:t>
+              <w:t xml:space="preserve">IJCNLP-AACL 2023 : The 13th International Joint Conference on Natural Language Processing and the 3rd Conference of the Asia-Pacific Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Nusa Dua, Bali, Indonesia. pp.184-198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-ijcnlp.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575142v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Information-Theoretic Objective to Disentangle Representations for Fair Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">RAINPROOF: An umbrella to shield text generators from Out-of-Distribution data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colombo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNLP-AACL 2023 : The 13th International Joint Conference on Natural Language Processing and the 3rd Conference of the Asia-Pacific Chapter of the Association for Computational Linguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-ijcnlp.17⟩</w:t>
+              <w:t xml:space="preserve">2023 Conference on Empirical Methods in Natural Language Processing EMNLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Singapore, Singapore. pp.5831-5857, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574970v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the (Im)Possibility of Estimating Various Notions of Differential Privacy (short paper)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Toward Stronger Textual Attack Detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Guerreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTCS 2023 - The 24th Italian Conference on Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Palermo, Italy. pp.219--224</w:t>
+              <w:t xml:space="preserve">Proceedings of the 61st Annual Meeting of the Association for Computational Linguistics (Volume 1: Long Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.13766-13784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349303v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transductive Learning for Textual Few-Shot Classification in API-based Embedding Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Optimal Transport for Unsupervised Hallucination Detection in Neural Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Guerreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Martins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.257⟩</w:t>
+              <w:t xml:space="preserve">61st Annual Meeting of the Association for Computational Linguistics ACL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.acl-long.770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327170v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-Set Likelihood Maximization for Few-Shot Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Transductive Learning for Textual Few-Shot Classification in API-based Embedding Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pellegrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Boudiaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Storchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Tami</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cvpr52729.2023.02299⟩</w:t>
+              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327201v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Stronger Textual Attack Detectors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Open-Set Likelihood Maximization for Few-Shot Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Boudiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Tami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Toubhans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Conference on Empirical Methods in Natural Language Processing (EMNLP 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-emnlp.35⟩</w:t>
+              <w:t xml:space="preserve">CVPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cvpr52729.2023.02299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574946v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Glass Ceiling of Automatic Evaluation in Natural Language Generation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robust Autoencoder-based State Estimation in Power Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Labeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNLP-AACL 2023 : The 13th International Joint Conference on Natural Language Processing and the 3rd Conference of the Asia-Pacific Chapter of the Association for Computational Linguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-ijcnlp.16⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE Power &amp; Energy Society Innovative Smart Grid Technologies Conference (ISGT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, New Orleans, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGT50606.2022.9817514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575126v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEAD: A Multi-Armed Approach for Evaluation of Adversarial Examples Detectors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Igeood: An Information Geometry Approach to Out-of-Distribution Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Dadalto Câmara Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2022 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Virtual, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909893v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igeood: An Information Geometry Approach to Out-of-Distribution Detection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Glass Ceiling of Automatic Evaluation in Natural Language Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Noiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Learning Representations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCNLP-AACL 2023 : The 13th International Joint Conference on Natural Language Processing and the 3rd Conference of the Asia-Pacific Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Nusa Dua, Bali, Indonesia. pp.178-183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-ijcnlp.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611011v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Disentangled Textual Representations via Statistical Measures of Similarity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">MEAD: A Multi-Armed Approach for Evaluation of Adversarial Examples Detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Granese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Romanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2022.acl-long.187⟩</w:t>
+              <w:t xml:space="preserve">ECML PKDD 2022 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-26409-2_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540314v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Data-Driven Quantization Design for Distributed Testing Against Independence with Communication Constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Learning Disentangled Textual Representations via Statistical Measures of Similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Staerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Noiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2022 - 2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746197⟩</w:t>
+              <w:t xml:space="preserve">60th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dublin (Ireland), Ireland. pp.2614-2630, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.acl-long.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491845v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Differential Entropy Estimator for Training Neural Networks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Data-Driven Quantization Design for Distributed Testing Against Independence with Communication Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Conference on Machine Learning (ICML 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2022 - 2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapore, Singapore. pp.5238-5242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979773v2</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Autoencoder-based State Estimation in Power Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Differential Entropy Estimator for Training Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Pichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Boudiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günther Koliander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Power &amp; Energy Society Innovative Smart Grid Technologies Conference (ISGT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">39th International Conference on Machine Learning (ICML 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Baltimore, MD, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491832v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979773v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-Preserving Synthetic Smart Meters Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Automatic Text Evaluation through the Lens of Wasserstein Barycenters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Staerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Power &amp; Energy Society Innovative Smart Grid Technologies Conference (ISGT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/isgt49243.2021.9372157⟩</w:t>
+              <w:t xml:space="preserve">EMNLP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.10450-10466, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2021.emnlp-main.817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137028v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOCTOR: A Simple Method for Detecting Misclassification Errors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Novel Estimator of Mutual Information for Learning to Disentangle Textual Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Meeting of the Association for Computational Linguistics and the 11th International Joint Conference on Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48448/dqvn-s462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624023v2</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979752v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information and Regularization in Restricted Boltzmann Machines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Privacy-Preserving Synthetic Smart Meters Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Del Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Pichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414497⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE Power &amp; Energy Society Innovative Smart Grid Technologies Conference (ISGT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Washington, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isgt49243.2021.9372157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492098v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Sparse Privacy-Preserving Representations for Smart Meters Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">DOCTOR: A Simple Method for Detecting Misclassification Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Granese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Romanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Gorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Labeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids (SmartGridComm)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual event, United States. pp.5669--5681</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488477v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624023v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSI-aided Robust Neural-based Decoders</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Information and Regularization in Restricted Boltzmann Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Rey Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Topics in Coding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. pp.3155-3159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522702v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-Shot Segmentation Without Meta-Learning: A Good Transductive Inference Is All You Need?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malik Boudiaf</w:t>
+                <w:t xml:space="preserve">Learning Sparse Privacy-Preserving Representations for Smart Meters Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadhadi Shateri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoel Kervadec</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Francisco Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Labeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPR46437.2021.01376⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids (SmartGridComm)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Aachen, France. pp.333-338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SmartGridComm51999.2021.9632285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979797v2</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Text Evaluation through the Lens of Wasserstein Barycenters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">CSI-aided Robust Neural-based Decoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Dadalto-Camara-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Symposium on Topics in Coding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Montréal, Canada. pp.0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423971v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Estimator of Mutual Information for Learning to Disentangle Textual Representations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Few-Shot Segmentation Without Meta-Learning: A Good Transductive Inference Is All You Need?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Boudiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoel Kervadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziko Imtiaz Masud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Association for Computational Linguistics and the 11th International Joint Conference on Natural Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48448/dqvn-s462⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nashville, TN, United States. pp.13974-13983, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR46437.2021.01376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979752v2</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979797v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Semi-Supervised Anonymized Representations by Mutual Information</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Estimating g-Leakage via Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Romanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chatzikokolakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Barcelone, Spain. pp.3467-3471</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM SIGSAC Conference on Computer and Communications Security (CCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, United States. pp.697-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572273v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Impact of Side Information on Smart Meter Privacy-Preserving Methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transductive Information Maximization For Few-Shot Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Boudiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtiaz Masud Ziko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolz Jose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids (SmartGridComm)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th Conference on Neural Information Processing Systems (NeurIPS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137018v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979795v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Direct Distribution Matching for Adapting Segmentation Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the Impact of Side Information on Smart Meter Privacy-Preserving Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadhadi Shateri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Labeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Medical Imaging with Deep Learning 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids (SmartGridComm)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Tempe, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/smartgridcomm47815.2020.9302948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137011v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unifying Mutual Information View of Metric Learning: Cross-Entropy vs. Pairwise Losses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">On Direct Distribution Matching for Adapting Segmentation Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pichler Georg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolz Jose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Computer Vision (ECCV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Medical Imaging with Deep Learning 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351131v2</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Semi-Supervised Anonymized Representations by Mutual Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelone, Spain. pp.3467-3471</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351090v3</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-Cost Management in Smart Meters Using Deep Reinforcement Learning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Unifying Mutual Information View of Metric Learning: Cross-Entropy vs. Pairwise Losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Boudiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtiaz Masud Ziko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/isgt-europe47291.2020.9248831⟩</w:t>
+              <w:t xml:space="preserve">16th European Conference on Computer Vision (ECCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Glasgow (virtual), United Kingdom. pp.548-564, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58539-6_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137021v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351131v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating g-Leakage via Machine Learning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Learning Semi-Supervised Anonymized Representations by Mutual Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Feutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM SIGSAC Conference on Computer and Communications Security (CCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain, France. pp.3467-3471, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091469v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351090v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transductive Information Maximization For Few-Shot Learning</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Privacy-Cost Management in Smart Meters Using Deep Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadhadi Shateri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Labeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Conference on Neural Information Processing Systems (NeurIPS 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE PES Innovative Smart Grid Technologies Europe (ISGT-Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, The Hague, China. pp.929-933, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isgt-europe47291.2020.9248831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979795v2</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Statistical Method to Detect Covariate Shift</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Detecting covariate shift with Black Box predictors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Feutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Telecommunications (ICT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Hanoi, Vietnam. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2019.8798827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172298v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172275v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Results on Testing Against Independence with Rate-Limited Constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Simple Statistical Method to Detect Covariate Shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Feutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488507v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting covariate shift with Black Box predictors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">New Results on Testing Against Independence with Rate-Limited Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Telecommunications (ICT 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICT.2019.8798827⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Ottawa, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GlobalSIP45357.2019.8969535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172275v3</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An information-theoretic model for side-channel attacks in embedded hardware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi De Cherisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIT.2019.8849763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Directed Information-Based Learning for Privacy-Preserving Smart Meter Data Release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadhadi Shateri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Labeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids (SmartGridComm)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pékin, China. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/smartgridcomm.2019.8909813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal D-Semifaithfull Coding for Countably Infinite Alphabets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.567-571, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIT.2019.8849410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multi-layer information bottleneck problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On cache-aided relay networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Tuninetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Deniz Gunduz</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyue Ji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Information Theory Workshop (ITW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 22nd International ITG Workshop on Smart Antennas (WSA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bochum, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742326v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lossy Communication Subject to Statistical Parameter Privacy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Novel inner bounds with uncoded cache placement for combination networks with end-user-caches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyue Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikael Skoglund</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Tuninetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/isit.2018.8437690⟩</w:t>
+              <w:t xml:space="preserve">55th Annual Allerton Conference on Communication, Control, and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Monticello, United States. pp.361-368, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ALLERTON.2017.8262760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756020v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A learning algorithm with compression-based regularization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Key-Message Security over State-Dependent Wiretap Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bunin Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziv Goldfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haim H. Permuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai Shitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Rey Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp.2018.8461441⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vail, U.S. Outlying Islands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isit.2018.8437854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742449v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental Limits of Distributed Data Shuffling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The multi-layer information bottleneck problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianqian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Gunduz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 56th Annual Allerton Conference on Communication, Control, and Computing (Allerton)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ALLERTON.2018.8635882⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kaohsiung, France. pp.404-408, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW.2017.8278006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488054v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key-Message Security over State-Dependent Wiretap Channels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lossy Communication Subject to Statistical Parameter Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Skoglund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Vail, U.S. Outlying Islands. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/isit.2018.8437854⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Vail, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isit.2018.8437690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756025v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel inner bounds with uncoded cache placement for combination networks with end-user-caches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A learning algorithm with compression-based regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniela Tuninetti</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Rey Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th Annual Allerton Conference on Communication, Control, and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ALLERTON.2017.8262760⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2018.8461441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742327v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimized LMS Algorithm for Bilinear Forms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fundamental Limits of Distributed Data Shuffling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura-Maria Dogariu</w:t>
+                <w:t xml:space="preserve">Daniela Tuninetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silviu Ciochina</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mingyue Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Symposium on Electronics and Telecommunications (ISETC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISETC.2018.8583968⟩</w:t>
+              <w:t xml:space="preserve">2018 56th Annual Allerton Conference on Communication, Control, and Computing (Allerton)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Monticello, France. pp.662-669, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ALLERTON.2018.8635882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490249v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-art in Cache-aided Combination Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Optimized LMS Algorithm for Bilinear Forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Maria Dogariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Ciochina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Paleologu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Benesty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Tuninetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st Asilomar Conference on Signals, Systems and Computers, 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/acssc.2017.8335420⟩</w:t>
+              <w:t xml:space="preserve">2018 International Symposium on Electronics and Telecommunications (ISETC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Timisoara, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISETC.2018.8583968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742452v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of the Information Bottleneck in Representation Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">State-of-the-art in Cache-aided Combination Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wan Kai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyue Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Rey Vega</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Tuninetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/isit.2018.8437679⟩</w:t>
+              <w:t xml:space="preserve">51st Asilomar Conference on Signals, Systems and Computers, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Pacific Grove, United States. pp.641-645, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/acssc.2017.8335420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756003v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Benefits of Asymmetric Coded Cache Placement in Combination Networks with End-User Caches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Role of the Information Bottleneck in Representation Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniela Tuninetti</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Rey Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Vail, U.S. Outlying Islands. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/isit.2018.8437462⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Vail, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isit.2018.8437679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756016v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances on combination networks with end-user caches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">On the Benefits of Asymmetric Coded Cache Placement in Combination Networks with End-User Caches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wan Kai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyue Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Tuninetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Theory and Applications Workshop (ITA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vail, U.S. Outlying Islands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isit.2018.8437462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742451v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of bilinear forms with the kalman filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Maria Dogariu</w:t>
+                <w:t xml:space="preserve">Recent advances on combination networks with end-user caches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wan Kai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silviu Ciochina</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mingyue Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Tuninetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Information Theory and Applications Workshop (ITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, San Diego, U.S. Outlying Islands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742448v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Asymmetric Coded Placement in Combination Networks with End-User Caches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identification of bilinear forms with the kalman filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maria Dogariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Ciochina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Paleologu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Benesty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Information Theory and Applications Workshop (ITA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITA.2018.8503093⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2018.8461971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488336v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel outer bounds for combination networks with end-user-caches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">A Novel Asymmetric Coded Placement in Combination Networks with End-User Caches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Tuninetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyue Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Tuninetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Information Theory Workshop (ITW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITW.2017.8277986⟩</w:t>
+              <w:t xml:space="preserve">2018 Information Theory and Applications Workshop (ITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, San Diego, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITA.2018.8503093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742324v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On cache-aided relay networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Novel outer bounds for combination networks with end-user-caches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyue Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Tuninetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mingyue Ji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd International ITG Workshop on Smart Antennas (WSA 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kaohsiung, France. pp.386 - 399, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW.2017.8277986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742453v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive solution for nonlinear system identification</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Privacy-Preserving Quantization Learning for Distributed Binary Decision with Applications to Smart Meters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggie Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Symposium on Signals, Circuits and Systems (ISSCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISSCS.2017.8034918⟩</w:t>
+              <w:t xml:space="preserve">ICC2017: WT06-Workshop on Integrating Communications, Control, and Computing Technologies for Smart Grid (ICT4SG) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCW.2017.7962810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742328v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed cooperative information bottleneck</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A novel index coding scheme and its application to coded caching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Tuninetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Symposium on Information Theory (ISIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2017.8006620⟩</w:t>
+              <w:t xml:space="preserve">2017 Information Theory and Applications Workshop (ITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, San Diego, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITA.2017.8023478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742331v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel delivery schemes for decentralized coded caching in the finite file size regime</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Semantically-Secured message-key trade-off over wiretap channels with random parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Bunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziv Goldfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haim H. Permuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai Shitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2017)</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd Workshop on Communication Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCW.2017.7962819⟩</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59265-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742432v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The redundancy gains of almost lossless universal source coding over envelope families</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Privacy-preserving quantization learning with applications to smart meters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggie Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Symposium on Information Theory (ISIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2017.8006880⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742332v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantically-Secured message-key trade-off over wiretap channels with random parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The redundancy gains of almost lossless universal source coding over envelope families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd Workshop on Communication Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-59265-7_3⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Symposium on Information Theory (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aachen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2017.8006880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742455v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-preserving quantization learning with applications to smart meters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Novel delivery schemes for decentralized coded caching in the finite file size regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Tuninetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997332⟩</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCW.2017.7962819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699394v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination networks with caches: Improved achievable scheme based on interference alignment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Distributed cooperative information bottleneck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Rey Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Tuninetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51nd Asilomar Conference on Signals, Systems and Computers, 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Symposium on Information Theory (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aachen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2017.8006620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742454v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiple description CEO problem with log-loss distortion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An adaptive solution for nonlinear system identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maria Dogariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Ciochina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Paleologu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Benesty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerald Matz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Symposium on Information Theory (ISIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2017.8006500⟩</w:t>
+              <w:t xml:space="preserve">2017 International Symposium on Signals, Circuits and Systems (ISSCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Iasi, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSCS.2017.8034918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742330v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel index coding scheme and its application to coded caching</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A multiple description CEO problem with log-loss distortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Pichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Matz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Information Theory and Applications Workshop (ITA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITA.2017.8023478⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Symposium on Information Theory (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aachen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2017.8006500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742329v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-Preserving Quantization Learning for Distributed Binary Decision with Applications to Smart Meters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combination networks with caches: Improved achievable scheme based on interference alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyue Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Tuninetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC2017: WT06-Workshop on Integrating Communications, Control, and Computing Technologies for Smart Grid (ICT4SG) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">51nd Asilomar Conference on Signals, Systems and Computers, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535711v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almost lossless variable-length source coding on countably infinite alphabets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tight upper bound on the mutual information of two boolean functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pichler Georg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Matz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541049⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, cambridge, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW.2016.7606787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436823v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-linear transmission scheme for the K-user Broadcast Channel with state feedback</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Collaborative distributed hypothesis testing with general hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Information Theory and its Applications (ISITA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436818v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed information-theoretic biclustering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Secret key generation over noisy channels with common randomness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerald Matz</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541466⟩</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436833v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gaussian wiretap channel with correlated sources at the terminals: Secret communication and key generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quantization for distributed binary detection under secrecy constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggie Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Shamai</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on the Science of Electrical Engineering (ICSEE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSEE.2016.7806128⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2016.7510905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436802v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to distributed hypothesis testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th Asilomar Conference on Signals, Systems and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Pacific Grove, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/acssc.2016.7869599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On caching with more users than files</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wan Kai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Tuninetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative distributed hypothesis testing with general hypotheses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Distributed information-theoretic biclustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pichler Georg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Merouane Debbah</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Matz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541590⟩</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436846v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secret key generation over noisy channels with common randomness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The gaussian wiretap channel with correlated sources at the terminals: Secret communication and key generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bunin Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541351⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on the Science of Electrical Engineering (ICSEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, EILAT, Israel, Israel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSEE.2016.7806128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436842v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantization for distributed binary detection under secrecy constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A non-linear transmission scheme for the K-user Broadcast Channel with state feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Information Theory and its Applications (ISITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, San Francisco, United States. pp.101-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436905v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimality of uncoded cache placement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Almost lossless variable-length source coding on countably infinite alphabets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silva Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Theory Workshop (ITW), 2016 IEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITW.2016.7606816⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436898v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight upper bound on the mutual information of two boolean functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the optimality of uncoded cache placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wan Kai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Tuninetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerald Matz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Information Theory Workshop (ITW)</w:t>
+              <w:t xml:space="preserve">Information Theory Workshop (ITW), 2016 IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, cambridge, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITW.2016.7606787⟩</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW.2016.7606816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436893v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the capacity of the wiretap channel with generalized feedback</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Distributed information-theoretic biclustering of two memoryless sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pichler Georg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Shamai</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Matz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory - (ISIT 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2015.7282636⟩</w:t>
+              <w:t xml:space="preserve">53rd Annual Allerton Conference on Communication, Control, and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Monticello, USA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/allerton.2015.7447035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257619v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On secure distributed hypothesis testing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On multiple description coding for the multicast cognitive interference channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory - (ISIT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Hong Kong, Hong Kong SAR China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2015.7282727⟩</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2015.7282831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257621v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Necessity of Binning for the Distributed Hypothesis Testing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, hong kong, Hong Kong SAR China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/isit.2015.7282966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed information-theoretic biclustering of two memoryless sources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On secure distributed hypothesis testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggie Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerald Matz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd Annual Allerton Conference on Communication, Control, and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/allerton.2015.7447035⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory - (ISIT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Hong Kong, Hong Kong SAR China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2015.7282727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257609v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On multiple description coding for the multicast cognitive interference channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the capacity of the wiretap channel with generalized feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory - (ISIT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Hong Kong, Hong Kong SAR China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2015.7282831⟩</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2015.7282636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257620v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacity results for the multicast cognitive interference channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Benammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE Information Theory Workshop (ITW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Jerusalem, Israel. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITW.2015.7133096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The two-way cooperative information bottleneck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Rey Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory - (ISIT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Hong Kong, Hong Kong SAR China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIT.2015.7282832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of noisy feedback in secure communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCNC’2015 - European Conference on Networks and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the rate-distortion regions for interactive source coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Rey Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Hero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory - (ISIT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Hong Kong, Hong Kong SAR China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIT.2015.7282760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The wiretap channel with generalized feedback: Secure communication and key generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Theory Workshop - Fall (ITW), 2015 IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Jeju Island, South Korea, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITWF.2015.7360780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An achievable rate region of broadcast relay channel with state feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2015.7248981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the secrecy capacity region of a class of parallel wiretap broadcast channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Increasing the throughput of HARQ via multi-packet transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Hamss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Szczecinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Allerton Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Monticello, Illinois, United States</w:t>
+              <w:t xml:space="preserve">IEEE GLOBECOM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093422v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Estimation and Detection Against Independence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mérouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allerton Conference 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">52nd Annual Allerton Conference on Communication, Control, and Computing (Allerton)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Allerton, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/allerton.2014.7028594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092797v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint estimation and detection against independence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the secrecy capacity region of the wiretap broadcast channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Allerton Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Monticello, Illinois, United States</w:t>
+              <w:t xml:space="preserve">IEEE ITW 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Hobart, Tasmania, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093417v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirty-paper coding techniques for compound miso broadcast channels: A DoF analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the Capacity of the Fading Broadcast Channel with State Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CROWNCOM 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCCSP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Athènes, Greece. pp.182 - 185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCCSP.2014.6877845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087184v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proof of the generalized Markov Lemma with countable infinite sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the secrecy capacity region of the Wiretap Broadcast Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. O. Hero</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Benammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2014.6874901⟩</w:t>
+              <w:t xml:space="preserve">2014 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Hobart, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW.2014.6970866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093440v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic geometry approach to distributed caching in large wireless networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiple description coding for the Compound Broadcast Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Galarza</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWCS 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISWCS.2014.6933474⟩</w:t>
+              <w:t xml:space="preserve">2014 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Hobart, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW.2014.6970895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093429v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple description coding for the compound broadcast channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A stochastic geometry approach to distributed caching in large wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Oscar Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Shamai</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rey Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Galarza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ITW 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISWCS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Barcelona, Spain. pp.863 - 867, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2014.6933474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091161v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant-Gap Results and Cooperative Strategies for a Class of Interference Relay Channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A proof of the generalized Markov Lemma with countable infinite sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sheng Yang</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rey Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. O. Hero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIT 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Honolulu, Hawaï, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2014.6875067⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Honolulu, Hawaï, United States. pp.591 - 595, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2014.6874901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093387v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the three-terminal interactive lossy source coding problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Joint estimation and detection against independence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. O. Hero</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Allerton Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Monticello, Illinois, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093470v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On multi-user MISO wiretap channels with delayed CSIT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dirty-paper coding techniques for compound miso broadcast channels: A DoF analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CROWNCOM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Oulu, Finland. pp.442 - 447</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093451v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the secrecy capacity region of the Wiretap Broadcast Channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the secrecy capacity region of a class of parallel wiretap broadcast channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryem Benammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Information Theory Workshop (ITW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Allerton Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Monticello, Illinois, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742438v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple description coding for the Compound Broadcast Channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Joint Estimation and Detection Against Independence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Shamai</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Information Theory Workshop (ITW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Allerton Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Allerton, IL, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742437v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Estimation and Detection Against Independence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiple description coding for the compound broadcast channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mérouane Debbah</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Annual Allerton Conference on Communication, Control, and Computing (Allerton)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ITW 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Hobart, Tasmania, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098853v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the throughput of HARQ via multi-packet transmission</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Constant-Gap Results and Cooperative Strategies for a Class of Interference Relay Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISIT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Honolulu, Hawaï, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2014.6875067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093399v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the secrecy capacity region of the wiretap broadcast channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the three-terminal interactive lossy source coding problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rey Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. O. Hero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ITW 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISIT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Honolulu, Hawaï, United States. pp.771 - 775, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2014.6874937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091163v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Capacity of the Fading Broadcast Channel with State Feedback</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On multi-user MISO wiretap channels with delayed CSIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCCSP 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCCSP.2014.6877845⟩</w:t>
+              <w:t xml:space="preserve">ISIT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Honolulu, Hawaï, United States. pp.211 - 215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2014.6874825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087166v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Noisy Network Coding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cooperative Unicasting in Large Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Oscar Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rey Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Galarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE International Symposium on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2013.6620641⟩</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2013.6620262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831735v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of interference decoding in compound broadcast channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mixed Noisy Network Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Behboodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Information Theory Workshop (ITW) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITW.2013.6691328⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE International Symposium on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2013.6620641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907722v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity to Within a Constant Gap for a Class of Interference Relay Channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the role of interference decoding in compound broadcast channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 51st Annual Allerton Conference on Communication, Control, and Computing (Allerton) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/Allerton.2013.6736676⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE Information Theory Workshop (ITW) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Séville, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW.2013.6691328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907032v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog index coding over block-fading miso broadcast channels with feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Capacity to Within a Constant Gap for a Class of Interference Relay Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Caire</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Information Theory Workshop (ITW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITW.2013.6691245⟩</w:t>
+              <w:t xml:space="preserve">2013 51st Annual Allerton Conference on Communication, Control, and Computing (Allerton) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Monticello, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Allerton.2013.6736676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907719v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds on the Second-Order Coding Rate of the MIMO Rayleigh Block-Fading Channel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analog index coding over block-fading miso broadcast channels with feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Symposium on Information Theory </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2013.6620482⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE Information Theory Workshop (ITW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Séville, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITW.2013.6691245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830244v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Unicasting in Large Wireless Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bounds on the Second-Order Coding Rate of the MIMO Rayleigh Block-Fading Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Hoydis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Symposium on Information Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2013.6620262⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE International Symposium on Information Theory </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2013.6620482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831731v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSI Dissemination for MU-MIMO Schemes Based on Outdated CSI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cooperation versus Interference in Large Wireless Relay Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Oscar Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rey Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Papadopoulos</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Galarza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 50th Annual Allerton Conference on Communication, Control, and Computing (Allerton) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/Allerton.2012.6483423⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Cambridge, MA, United States. pp.611 - 615, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2012.6284264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749567v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Coding Strategy for Composite Relay Channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Wyner-Ziv Type Versus Noisy Network Coding For a State-Dependent MAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 5th International Symposium on Communications, Control and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCCSP.2012.6217861⟩</w:t>
+              <w:t xml:space="preserve">2012 IEEE International Symposium on Information Theory Proceedings </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Cambridge, MA, United States. pp.1682 - 1686, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2012.6283563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749552v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Coding Strategy for Unicast Composite Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the Balance Between Cooperation and Interference in Dense Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Oscar Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rey Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Galarza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Symposium on Information Theory Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2012.6283072⟩</w:t>
+              <w:t xml:space="preserve">Ninth International Symposium on Wireless Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.1009 - 1013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2012.6328520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749308v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Balance Between Cooperation and Interference in Dense Wireless Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Selective Coding Strategy for Unicast Composite Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Behboodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Galarza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Symposium on Wireless Communication Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISWCS.2012.6328520⟩</w:t>
+              <w:t xml:space="preserve">2012 IEEE International Symposium on Information Theory Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Cambridge, MA, United States. pp.1321 - 1325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2012.6283072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749562v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation versus Interference in Large Wireless Relay Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrés Oscar Altieri</w:t>
+                <w:t xml:space="preserve">CSI Dissemination for MU-MIMO Schemes Based on Outdated CSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adhikary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rey Vega</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Galarza</w:t>
+                <w:t xml:space="preserve">Giuseppe Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2012.6284264⟩</w:t>
+              <w:t xml:space="preserve">2012 50th Annual Allerton Conference on Communication, Control, and Computing (Allerton) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Monticello, IL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Allerton.2012.6483423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749323v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wyner-Ziv Type Versus Noisy Network Coding For a State-Dependent MAC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Selective Coding Strategy for Composite Relay Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Behboodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Symposium on Information Theory Proceedings </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2012.6283563⟩</w:t>
+              <w:t xml:space="preserve">2012 5th International Symposium on Communications, Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCCSP.2012.6217861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749304v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Asymptotic Spectrum of the Error Probability of Composite Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Behboodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE Information Theory Workshop </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure Transmission of a Gaussian Source over Gaussian Channels with Side Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Symposium on Information Theory Proceedings </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Cambridge, MA, United States. pp.1177 - 1181, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIT.2012.6283040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erasure-correcting vs. erasure-detecting codes for the full-duplex binary erasure relay channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ivashkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Andriyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Symposium on Information Theory Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Cambridge, MA, United States. pp.945 - 949, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIT.2012.6284702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Random Matrix Approach to the Finite Blocklength Regime of MIMO Fading Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Hoydis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mérouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Symposium on Information Theory Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Cambridge, United States. pp.2181 - 2185, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIT.2012.6283838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the asymptotic error probability of composite relay channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the Block Error Probability of Finite-Length Codes in Decentralized Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Galarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marios Kountouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Saint Petersburg, Russia. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">49th Allerton Conference on Communication, Control, and Computing 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Monticello, United States. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634545v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure distributed lossless compression with side information at the eavesdropper</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Common-message Capacity of Multiple Access Channel with States Known Noncausally at One Encoder and Only Strictly Causally at the Other Encoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International ICST Workshop on Secure Wireless Networks (Securenets 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Cachan, France. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">NEWCOM++ / COST 2100 Joint workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641827v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the secrecy degrees of freedom of multi-antenna wiretap channels with delayed CSIT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hybrid digital/analog schemes for secure transmission with side information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Saint Petersburg, Russia. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">Information Theory Workshop (ITW 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paraty, Brazil. pp. 678-682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00636481v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple access channel with states known noncausally at one encoder and only strictly causally at the other encoder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Capacity of multiple access channel with noncausal and strictly causal states at the encoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Saint Petersburg, Russia. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">NEWCOM++ / COST 2100 Joint Workshop on Wireless Communications (JNCW 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Paris, France. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634595v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid digital/analog schemes for secure transmission with side information</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the multi-antenna wiretap channel with delayed CSI at the transmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Theory Workshop (ITW 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paraty, Brazil. pp. 678-682</w:t>
+              <w:t xml:space="preserve">VALUETOOLS (invited paper) - Workshop on Secure Wireless Networks (SECURENETS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Cachan, France. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641770v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity of multiple access channel with noncausal and strictly causal states at the encoders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiple access channel with states known noncausally at one encoder and only strictly causally at the other encoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCOM++ / COST 2100 Joint Workshop on Wireless Communications (JNCW 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Paris, France. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Saint Petersburg, Russia. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642085v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the multi-antenna wiretap channel with delayed CSI at the transmitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">On the secrecy degrees of freedom of multi-antenna wiretap channels with delayed CSIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VALUETOOLS (invited paper) - Workshop on Secure Wireless Networks (SECURENETS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Cachan, France. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Saint Petersburg, Russia. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642170v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative strategies for interference-limited wireless networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the asymptotic error probability of composite relay channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Behboodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Saint Petersburg, Russia. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00636470v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the secrecy degrees of freedom of miso wiretap channels with delayed CSIT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Secure distributed lossless compression with side information at the eavesdropper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCOM++ / COST 2100 Joint Workshop on Wireless Communications (JNCW 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Paris, France. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">1st International ICST Workshop on Secure Wireless Networks (Securenets 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Cachan, France. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642088v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codage de source sous contrainte de sécurité avec information adjacente aux récepteurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cooperative strategies for interference-limited wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Oscar Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rey Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Galarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Saint Petersburg, Russia. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634484v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Access Channel with States Known Noncausally at One Encoder and Only Strictly Causally at the Other Encoder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the secrecy degrees of freedom of miso wiretap channels with delayed CSIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Shamai</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NEWCOM++ / COST 2100 Joint Workshop on Wireless Communications (JNCW 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Paris, France. pp.CD-ROM Proceedings</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793713v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative strategies for simultaneous relay channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Codage de source sous contrainte de sécurité avec information adjacente aux récepteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634531v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure lossy source-channel wiretapping with side information at the receiving terminals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiple Access Channel with States Known Noncausally at One Encoder and Only Strictly Causally at the Other Encoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Shamai</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Russia. pp.2801-2805, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2011.6034085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634569v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of cooperative strategies on dense wireless networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cooperative strategies for simultaneous relay channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Behboodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Galarza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Workshop in Information Processing and Control (RPIC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Oro Verde, Entre Rios, Argentina. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">XXIIIe Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642048v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block-markov LDPC scheme for half-and full-duplex erasure relay channel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Secure lossy source-channel wiretapping with side information at the receiving terminals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charly Poulliat</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Saint Petersburg, Russia. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634557v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Block Error Probability of Finite-Length Codes in Decentralized Wireless Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Performance of cooperative strategies on dense wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Oscar Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rey Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Galarza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marios Kountouris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th Allerton Conference on Communication, Control, and Computing 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Monticello, United States. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">XIV Workshop in Information Processing and Control (RPIC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Oro Verde, Entre Rios, Argentina. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634479v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common-message Capacity of Multiple Access Channel with States Known Noncausally at One Encoder and Only Strictly Causally at the Other Encoder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Block-markov LDPC scheme for half-and full-duplex erasure relay channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ivashkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Andriyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Shamai</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCOM++ / COST 2100 Joint workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Saint Petersburg, Russia. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832525v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Secrecy Degress of Freedom of the Multi-Antenna Block Fading Wiretap Channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bounds on the Capacity of the Relay Channel with Noncausal State Information at Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Shamai</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vandendorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Network and Mobile Summit 2010 : Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Florence, Italy. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Austin, United States. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528420v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds on the Capacity of the Relay Channel with Noncausal State Information at Source</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cooperative encoding for a class of relay channels with orthogonal components and states at the source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Vandendorpe</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandendorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Network and MobileSummit 2010 Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Florence, Italy. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Wireless Pervasive Computing (ISWPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Modena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528423v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Capacity of Compound State-Dependent Channels with States Known at the Transmitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Secure Lossy Source Coding with Side Information at the Decoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Symposium on Information Theory </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">48th Annual Allerton Conference on Communication, Control, and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Monticello, United States. pp.CD-ROM Proceedings</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528375v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadcasting Over the Relay Channel with Collocated Relays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the Capacity of Compound State-Dependent Channels with States Known at the Transmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Wireless Networks: Communication, Cooperation and Competition (WNC3 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE International Symposium on Information Theory </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Austin, United States. pp.624-628, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2010.5513557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528370v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounds on the Capacity of the Relay Channel with Noncausal State Information at Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Vandendorpe</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vandendorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Symposium on Information Theory (ISIT 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Future Network and MobileSummit 2010 Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Florence, Italy. pp.CD-ROM Proceedings</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793718v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Simultaneous Relay Channel with Collocated Relay and Destination Nodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the Secrecy Degress of Freedom of the Multi-Antenna Block Fading Wiretap Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiOpt'10: Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Avignon, France. pp.387-392</w:t>
+              <w:t xml:space="preserve">Future Network and Mobile Summit 2010 : Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Florence, Italy. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00499434v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadcasting over the Relay Channel with Oblivious Cooperative Strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Broadcasting Over the Relay Channel with Collocated Relays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Behboodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Annual Allerton Conference on Communication, Control, and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Monticello, United States. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">International Workshop on Wireless Networks: Communication, Cooperation and Competition (WNC3 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Avignon, France. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528355v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Rate Quantization for the Neyman-Pearson Detection of Hidden Markov Processes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bounds on the Capacity of the Relay Channel with Noncausal State Information at Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandendorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Information Theory Workshop (ITW 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE International Symposium on Information Theory (ISIT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Austin, Texas, United States. pp.639-643, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2010.5513564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528441v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity of a Class of Broadcast Relay Channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">On the Simultaneous Relay Channel with Collocated Relay and Destination Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Behboodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Austin, United States. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">WiOpt'10: Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Avignon, France. pp.387-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528408v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00499434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the secrecy degress of freedom of the multi-antenna block fading wiretap channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Broadcasting over the Relay Channel with Oblivious Cooperative Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Behboodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Symposium on Information Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">48th Annual Allerton Conference on Communication, Control, and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Monticello, United States. pp.CD-ROM Proceedings</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528209v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Capacity of a Class of Relay Channels with Orthogonal Components and Noncausal State Information at Source</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">High-Rate Quantization for the Neyman-Pearson Detection of Hidden Markov Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moulines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Vandendorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Wireless Pervasive Computing (ISWPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Modena, Italy. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">IEEE Information Theory Workshop (ITW 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Cairo, Egypt. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528427v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Lossy Source Coding with Side Information at the Decoders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the Capacity of a Class of Relay Channels with Orthogonal Components and Noncausal State Information at Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vandendorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Annual Allerton Conference on Communication, Control, and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Monticello, United States. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Wireless Pervasive Computing (ISWPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Modena, Italy. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528360v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds on the Capacity of the Relay Channel with Noncausal State Information at Source</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Capacity of a Class of Broadcast Relay Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Behboodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Vandendorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Austin, United States. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528417v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative encoding for a class of relay channels with orthogonal components and states at the source</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the secrecy degress of freedom of the multi-antenna block fading wiretap channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Vandendorpe</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Wireless Pervasive Computing (ISWPC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE International Symposium on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Austin, United States. pp.2563-2567, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2010.5513788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832533v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity of compound state-dependant channels with state information at the transmitte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Capacity of Compound State Dependent Channels with States Known at the Transmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACoRN Joint Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Barcelone, Spain. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">ISIT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Seoul, South Korea. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425676v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Simultaneous Relay Channel with Informed Receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Behboodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIT 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Seoul, South Korea. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity of Compound State Dependent Channels with States Known at the Transmitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Capacity of compound state-dependant channels with state information at the transmitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Seoul, South Korea. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">ACoRN Joint Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Barcelone, Spain. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425700v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transceiver design for sum-MSE optimization in MIMO MAC with imperfect channel estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rateless Coding for Block Fading Channels using Channel Estimation Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Venkiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine O. Berthet</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASILOMAR'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Pacific Grove, California, United States. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">ISIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348396v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rateless Coding for Block Fading Channels using Channel Estimation Accuracy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transceiver design for sum-MSE optimization in MIMO MAC with imperfect channel estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Layec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Declercq</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Visoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine O. Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">ASILOMAR'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Pacific Grove, California, United States. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531106v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacity Bounds for MIMO Multiple Access Channel with Imperfect Channel State Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Visoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine O. Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 IEEE Information Theory Workshop (ITW 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Porto, Portugal. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacity of channels with multistage successive refinement of quantized feedback information via noisy links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Visoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine O. Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Signal Processing Advances for Wireless Communications (SPAWC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Recife, Brazil. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rateless Coding for Quasi Static Fading Channels Using Channel Estimation Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Venkiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Toronto, Canada. pp.CD-ROM Proceedings, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIT.2008.4595392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIMO-OFDM Optimal Decoding and Achievable Information Rates Under Imperfect Channel Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajad Sadough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The VIII IEEE Workshop on Signal Processing Advances in Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Finland. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACHIEVABLE OUTAGE RATES WITH IMPROVED DECODING OF BICM MULTIBAND OFDM UNDER CHANNEL ESTIMATION ERRORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajad Sadough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Asilomar Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Monterey, United States. pp.Asilomar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achievable Outage Rates with Improved Decoding of BICM Multiband OFDM under Channel Estimation Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajad Sadough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Asilomar Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Pacific Grove, California, United States. pp.Asilomar Conference, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACSSC.2006.355073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166718v1</w:t>
-              </w:r>
-[...1028 lines deleted...]
-                <w:t xml:space="preserve">hal-00793707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19066,103 +19066,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Estimating the Strength of Differentially Private Mechanisms in a Black-Box Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Gorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jalouzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Granese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dependable and Secure Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22 (5), pp.5494-5507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19209,64 +19209,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the incompatibility of accuracy and equal opportunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pinzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Valencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19313,90 +19313,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving Privacy in GANs Against Membership Inference Attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadhadi Shateri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Labeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19, pp.1728-1743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19430,90 +19430,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combine and Conquer: A Meta-Analysis on Data Shift and Out-of-Distribution Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Dadalto Câmara Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Alberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19532,459 +19532,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Halfspace-Mass Depth-Based Method for Adversarial Attack Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Adversarial Robustness Via Fisher-Rao Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Boudiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Labeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (3), pp.2698-2710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tpami.2022.3174724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575113v1</w:t>
+                <w:t xml:space="preserve">hal-04137029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding Information Leakage in Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Del Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Pichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 534, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucom.2023.02.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adversarial Robustness Via Fisher-Rao Regularization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">A Halfspace-Mass Depth-Based Method for Adversarial Attack Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Granese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Staerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Romanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francisco Messina</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ismail Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tpami.2022.3174724⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04137029v1</w:t>
+                <w:t xml:space="preserve">hal-04575113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE ROLE OF MUTUAL INFORMATION IN VARIATIONAL CLASSIFIERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Rey Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20012,1703 +20012,1703 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination Networks With End-User-Caches: Novel Achievable and Converse Bounds Under Uncoded Cache Placement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Distributed information-theoretic clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Pichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Matz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 68 (2), pp.806-827. </w:t>
+              <w:t xml:space="preserve">Information and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.137-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2021.3127905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imaiai/iaab007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04539685v1</w:t>
+                <w:t xml:space="preserve">hal-04137003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Universal D-Semifaithful Coding for Memoryless Sources with Infinite Alphabets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">A Data-Driven Quantization Design for Distributed Testing Against Independence with Communication Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Studies in Systems, Decision and Control, 414 (6), pp.5238-5242</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999468v2</w:t>
+                <w:t xml:space="preserve">hal-04493354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Data-Driven Quantization Design for Distributed Testing Against Independence with Communication Constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">On Universal D-Semifaithful Coding for Memoryless Sources with Infinite Alphabets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68 (4), pp.2782-2800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2021.3134891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493354v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999468v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-Cost Management in Smart Meters With Mutual-Information-Based Reinforcement Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combination Networks With End-User-Caches: Novel Achievable and Converse Bounds Under Uncoded Cache Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Tuninetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyue Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Labeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (22), pp.22389-22398. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68 (2), pp.806-827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/jiot.2021.3128488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2021.3127905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137009v1</w:t>
+                <w:t xml:space="preserve">hal-04539685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed information-theoretic clustering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Privacy-Cost Management in Smart Meters With Mutual-Information-Based Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadhadi Shateri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerald Matz</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Labeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Inference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (1), pp.137-166. </w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (22), pp.22389-22398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imaiai/iaab007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/jiot.2021.3128488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137003v1</w:t>
+                <w:t xml:space="preserve">hal-04137009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-Length Bounds on Hypothesis Testing Subject to Vanishing Type I Error Restrictions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">On the Exponential Approximation of Type II Error Probability of Distributed Test of Independence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/lsp.2021.3050381⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.777-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tsipn.2021.3133192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137027v1</w:t>
+                <w:t xml:space="preserve">hal-04137023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Exponential Approximation of Type II Error Probability of Distributed Test of Independence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Finite-Length Bounds on Hypothesis Testing Subject to Vanishing Type I Error Restrictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge F Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7, pp.777-790. </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.229 - 233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tsipn.2021.3133192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/lsp.2021.3050381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137023v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Privacy-Preserving Data Release for Smart Meters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fundamental Limits of Decentralized Data Shuffling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Tuninetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyue Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Labeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (6), pp.3616-3637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tsg.2020.3005634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tit.2020.2966197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951642v2</w:t>
+                <w:t xml:space="preserve">hal-02951653v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Weak Variable-Length Source Coding on Countably Infinite Alphabets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Key and Message Semantic-Security Over State-Dependent Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Bunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziv Goldfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Fernández-Silva</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Haim H Permuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai Shitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIT.2019.2941895⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, pp.1541-1556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIFS.2018.2853108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951592v1</w:t>
+                <w:t xml:space="preserve">hal-02944052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Index Coding Approach to Caching With Uncoded Cache Placement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the Compound Broadcast Channel: Multiple Description Coding and Interference Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 66 (3), pp.1318-1332. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 66 (1), pp.38-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2019.2942615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tit.2020.2967753⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02951659v1</w:t>
+                <w:t xml:space="preserve">hal-03040015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key and Message Semantic-Security Over State-Dependent Channels</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Universal Weak Variable-Length Source Coding on Countably Infinite Alphabets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Cuff</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jorge Fernández-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15, pp.1541-1556. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (1), pp.649-668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIFS.2018.2853108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2019.2941895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944052v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Compound Broadcast Channel: Multiple Description Coding and Interference Decoding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Index Coding Approach to Caching With Uncoded Cache Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Tuninetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 66 (1), pp.38-64. </w:t>
+              <w:t xml:space="preserve">, 2020, 66 (3), pp.1318-1332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2019.2942615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tit.2020.2967753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040015v2</w:t>
+                <w:t xml:space="preserve">hal-02951659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental Limits of Decentralized Data Shuffling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Real-Time Privacy-Preserving Data Release for Smart Meters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadhadi Shateri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Labeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 66 (6), pp.3616-3637. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tit.2020.2966197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tsg.2020.3005634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951653v4</w:t>
+                <w:t xml:space="preserve">hal-02951642v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Advanced Relaying Protocols in Large Wireless Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Secret Key Capacity of a Class of Noisy Channels with Correlated Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2893542⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (8), pp.732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e21080732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742443v1</w:t>
+                <w:t xml:space="preserve">hal-02940461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Secret Key Capacity of a Class of Noisy Channels with Correlated Sources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Performance Evaluation of Advanced Relaying Protocols in Large Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (8), pp.732. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.22214 - 22226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e21080732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2893542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940461v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best information is most successful: Mutual information and success rate in side-channel analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi de Chérisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (2), pp.49-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21736,845 +21736,845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantically-Secured Message-Key Trade-off over Wiretap Channels with Random Parameters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaborative information bottleneck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Rey Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (2), pp.787-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tit.2018.2883295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742444v1</w:t>
+                <w:t xml:space="preserve">hal-01436714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caching in Combination Networks: Novel Multicast Message Generation and Delivery by Leveraging the Network Topology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Compression-Based Regularization with an Application to Multi-Task Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Rey Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Tuninetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (5), pp.1063-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2018.2846218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422197⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04449304v1</w:t>
+                <w:t xml:space="preserve">hal-02944069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictator functions maximize mutual information</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Wiretap Channel with Generalized Feedback: Secure Communication and Key Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerald Matz</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (4), pp.2213 - 2233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2018.2883299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/18-aap1384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01436725v1</w:t>
+                <w:t xml:space="preserve">hal-01257578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Transmission Scheme for the $K$ -User Broadcast Channel With Delayed CSIT</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Caching in Combination Networks: Novel Multicast Message Generation and Delivery by Leveraging the Network Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyue Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Tuninetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (10), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TWC.2017.2767042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01742325v1</w:t>
+                <w:t xml:space="preserve">hal-04449304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression-Based Regularization with an Application to Multi-Task Learning</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Semantically-Secured Message-Key Trade-off over Wiretap Channels with Random Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Bunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziv Goldfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haim H. Permuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTSP.2018.2846218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02944069v1</w:t>
+                <w:t xml:space="preserve">hal-01742444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative information bottleneck</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Novel Transmission Scheme for the $K$ -User Broadcast Channel With Delayed CSIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 65 (2), pp.787-815. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.386 - 399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tit.2018.2883295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TWC.2017.2767042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436714v2</w:t>
+                <w:t xml:space="preserve">hal-01742325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wiretap Channel with Generalized Feedback: Secure Communication and Key Generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dictator functions maximize mutual information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pichler Georg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Shamai</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Matz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 65 (4), pp.2213 - 2233. </w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (5), pp.3094-3101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2018.2883299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/18-aap1384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257578v1</w:t>
+                <w:t xml:space="preserve">hal-01436725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The three-terminal interactive lossy source coding problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Rey Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Hero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63 (1), pp.532 - 562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22608,77 +22608,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacity Results for the Multicast Cognitive Interference Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Benammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Shamai Shitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63 (7), pp.4119 - 4136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22712,77 +22712,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Binary Detection With Lossy Data Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mérouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63 (8), pp.5207 - 5227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22816,77 +22816,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Gaussian Fading Broadcast Relay Channel With Causal State Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (7), pp.2797 - 2807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22914,486 +22914,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secrecy Capacity Region of Some Classes of Wiretap Broadcast Channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-packet Hybrid ARQ: Closing gap to the ergodic capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Jabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aata El Hamss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Szczecinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIT.2015.2463279⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2015.2493138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257571v1</w:t>
+                <w:t xml:space="preserve">hal-01257567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity Bounds for a Class of Interference Relay Channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mixed Noisy Network Coding and Cooperative Unicasting in Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Behboodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIT.2015.2428249⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 61 (1), pp.189-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2014.2368564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257570v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-packet Hybrid ARQ: Closing gap to the ergodic capacity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Capacity Bounds for a Class of Interference Relay Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCOMM.2015.2493138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2015.2428249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257567v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Noisy Network Coding and Cooperative Unicasting in Wireless Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Secrecy Capacity Region of Some Classes of Wiretap Broadcast Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 61 (1), pp.189-222. </w:t>
+              <w:t xml:space="preserve">, 2015, 61 (10), pp.5564-5582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2014.2368564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2015.2463279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101413v1</w:t>
+                <w:t xml:space="preserve">hal-01257571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Fundamental Trade-offs of Device-to-Device Communications in Large Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Oscar Altieri Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Rey Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia G. Galarza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23440,77 +23440,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Second-Order Coding Rate of the MIMO Quasi-Static Rayleigh Fading Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Hoydis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 61 (12), pp.6591 - 6622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23544,77 +23544,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure transmission of sources over noisy channels with side information at the receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60 (1), pp.713 - 739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23648,90 +23648,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the outage probability of the full-duplex interference-limited relay channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Oscar Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Rey Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Galarza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23750,733 +23750,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds on the Capacity of the Relay Channel with Noncausal State at Source</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cooperative Strategies for Simultaneous and Broadcast Relay Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Behboodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Vandendorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 59 (5), pp.2639-2672. </w:t>
+              <w:t xml:space="preserve">, 2013, 59 (3), pp.1417-1443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2012.2229780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2012.2226699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793705v1</w:t>
+                <w:t xml:space="preserve">hal-00831702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity Region of Cooperative Multiple Access Channel with States</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Secrecy Degrees of Freedom of MIMO Broadcast Channels with Delayed CSIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 59 (10), pp.6153-6174. </w:t>
+              <w:t xml:space="preserve">, 2013, 59 (9), pp. 5244 - 5256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2013.2265553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2013.2266924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832352v1</w:t>
+                <w:t xml:space="preserve">hal-00830788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secrecy Degrees of Freedom of MIMO Broadcast Channels with Delayed CSIT</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bounds on the Capacity of the Relay Channel with Noncausal State at Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Shamai</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandendorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 59 (9), pp. 5244 - 5256. </w:t>
+              <w:t xml:space="preserve">, 2013, 59 (5), pp.2639-2672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2013.2266924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2012.2229780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830788v1</w:t>
+                <w:t xml:space="preserve">hal-00793705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a Cooperative Strategy for a Large Decentralized Wireless Network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Capacity Region of Cooperative Multiple Access Channel with States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Galarza</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22 (4), pp.1039 - 1051. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (10), pp.6153-6174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNET.2013.2269054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2013.2265553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831722v1</w:t>
+                <w:t xml:space="preserve">hal-00832352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure Multiterminal Source Coding With Side Information at the Eavesdropper</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analysis of a Cooperative Strategy for a Large Decentralized Wireless Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Oscar Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rey Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Galarza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 59 (6), pp.3668-3692. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (4), pp.1039 - 1051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2013.2245394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNET.2013.2269054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831695v1</w:t>
+                <w:t xml:space="preserve">hal-00831722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Strategies for Simultaneous and Broadcast Relay Channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Secure Multiterminal Source Coding With Side Information at the Eavesdropper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 59 (3), pp.1417-1443. </w:t>
+              <w:t xml:space="preserve">, 2013, 59 (6), pp.3668-3692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2012.2226699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2013.2245394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831702v1</w:t>
+                <w:t xml:space="preserve">hal-00831695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Secrecy Degrees of Freedom of the Multiantenna Block Fading Wiretap Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Shamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (3), pp. 703-711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24504,217 +24504,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Outage Capacity of a Practical Decoder Accounting for Channel Estimation Inaccuracies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Outage Behavior of Discrete Memoryless Channels Under Channel Estimation Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 57 (n° 5), pp. 1341-1350</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (n° 9), pp. 4221-4239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425645v1</w:t>
+                <w:t xml:space="preserve">hal-00425665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outage Behavior of Discrete Memoryless Channels Under Channel Estimation Errors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the Outage Capacity of a Practical Decoder Accounting for Channel Estimation Inaccuracies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajad Sadough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 55 (n° 9), pp. 4221-4239</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (n° 5), pp. 1341-1350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425665v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -24732,64 +24732,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Bottleneck and Representation Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Rey Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information-Theoretic Methods in Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.330-358, 2021, </w:t>
@@ -24859,90 +24859,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igeood: An Information Geometry Approach to Out-of-Distribution Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Dadalto Câmara Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Alberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS DistShift Workshop 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24999,51 +24999,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTI-USER INFORMATION THEORY: STATE INFORMATION AND IMPERFECT CHANNEL KNOWLEDGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">domain_stic.theo. Université Paris Sud - Paris XI, 2007. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -25239,51 +25239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575613v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aubinais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Formont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Piantanida" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gassiat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317590v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428756v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Fillioux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Boutaj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Mahatha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desrosiers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fosse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.acl-long.18" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-acl.1244" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Satouf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ben-Zenou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiboulaye Amadou-Boubacar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3726302.3730239" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Estienne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ben Zenou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nona Naderi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Cheung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1145" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994839v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourgouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Altieri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichler Georg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Alberge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guerreiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colombo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575138v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.770" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575142v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.357" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574970v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Noiry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Staerman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-ijcnlp.17" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04349303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gorla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jalouzot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Granese" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pellegrain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Boudiaf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Storchan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.257" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327201v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bennequin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Toubhans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cvpr52729.2023.02299" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574946v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Picot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-emnlp.35" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Peyrard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert West" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-ijcnlp.16" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909893v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Messina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26409-2_18" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03611011v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dadalto C&#226;mara Gomes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540314v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-long.187" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491845v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Espinosa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Silva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746197" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979773v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Pichler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Koliander" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491832v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Messina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Labeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT50606.2022.9817514" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Del Grosso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgt49243.2021.9372157" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624023v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492098v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Rey Vega" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414497" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhadi Shateri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm51999.2021.9632285" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522702v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Benammar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dadalto-Camara-Gomes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979797v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Kervadec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziko Imtiaz Masud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Ayed" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR46437.2021.01376" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423971v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.817" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979752v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48448/dqvn-s462" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02572273v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feutry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137018v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/smartgridcomm47815.2020.9302948" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137011v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolz Jose" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03351131v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rony" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Masud Ziko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Granger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58539-6_33" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03351090v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feutry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053379" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137021v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgt-europe47291.2020.9248831" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091469v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzikokolakis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979795v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boudiaf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02172298v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP45357.2019.8969535" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02172275v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2019.8798827" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300788v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi De Cherisey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849763" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137008v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/smartgridcomm.2019.8909813" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490233v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849410" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742326v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Yang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Gunduz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2017.8278006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01756020v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Bassi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Skoglund" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isit.2018.8437690" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742449v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8461441" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488054v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tuninetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Ji" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ALLERTON.2018.8635882" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01756025v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunin Alexander" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziv Goldfeld" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim H. Permuter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai Shitz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isit.2018.8437854" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742327v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ALLERTON.2017.8262760" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490249v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Maria Dogariu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Ciochina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Paleologu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Benesty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2018.8583968" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742452v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Kai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acssc.2017.8335420" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01756003v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Matias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isit.2018.8437679" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01756016v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isit.2018.8437462" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742451v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742448v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Dogariu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8461971" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488336v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2018.8503093" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742324v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2017.8277986" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742453v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742328v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS.2017.8034918" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742331v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2017.8006620" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742432v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962819" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742332v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2017.8006880" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742455v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bunin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59265-7_3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01699394v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Mhanna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997332" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742454v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742330v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Matz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2017.8006500" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742329v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2017.8023478" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01535711v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962810" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436823v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Jorge" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541049" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436818v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao He" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436833v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541466" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436802v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEE.2016.7806128" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436813v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Katz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acssc.2016.7869599" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436848v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541276" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436846v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541590" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436842v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541351" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436905v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510905" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436898v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2016.7606816" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436893v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2016.7606787" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257619v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2015.7282636" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257621v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2015.7282727" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242524v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isit.2015.7282966" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257609v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/allerton.2015.7447035" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257620v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2015.7282831" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257626v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2015.7133096" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257614v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2015.7282832" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257629v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257616v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2015.7282760" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257610v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITWF.2015.7360780" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01261222v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248981" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093422v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092797v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093417v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01087184v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shamai" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093440v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey Vega" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Hero" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2014.6874901" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093429v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Oscar Altieri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Galarza" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2014.6933474" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01091161v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093387v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2014.6875067" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093470v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2014.6874937" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093451v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tandon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2014.6874825" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742438v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2014.6970866" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742437v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2014.6970895" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098853v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/allerton.2014.7028594" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093399v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hamss" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Szczecinski" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01091163v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01087166v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2014.6877845" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831735v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Behboodi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2013.6620641" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00907722v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2013.6691328" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00907032v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Allerton.2013.6736676" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00907719v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kobayashi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Caire" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2013.6691245" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830244v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hoydis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2013.6620482" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831731v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2013.6620262" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749567v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adhikary" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papadopoulos" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Allerton.2012.6483423" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749552v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2012.6217861" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749308v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2012.6283072" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749562v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328520" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749323v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Vega" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2012.6284264" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749304v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaidi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2012.6283563" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749565v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749313v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Villard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2012.6283040" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749333v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ivashkina" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Andriyanova" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulliat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2012.6284702" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771243v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2012.6283838" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00634545v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641827v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00636481v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00634595v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Zaidi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641770v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642085v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642170v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00636470v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642088v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00634484v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793713v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2011.6034085" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00634531v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00634569v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642048v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00634557v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00634479v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Kountouris" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832525v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528420v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528423v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandendorpe" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528375v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2010.5513557" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528370v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793718v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandendorpe" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2010.5513564" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499434v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528355v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528441v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moulines" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528408v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528209v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2010.5513788" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528427v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528360v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528417v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832533v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00425676v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00425703v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00425700v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00348396v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Layec" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Visoz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O. Berthet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531106v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Venkiah" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Declercq" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00348380v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00348475v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356116v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2008.4595392" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166626v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Sadough" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166716v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166718v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2006.355073" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498201v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Chataigner" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golnoosh Farnadi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574147v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742447v3" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137020v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742442v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01756028v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436795v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436767v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436706v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamai Shlomo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436774v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793707v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454091v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2025.3568160" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308195v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pinz&#243;n" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Valencia" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-023-06331-y" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620001v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2023.3342654" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646919v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575113v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04349219v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Pichler" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.02.058" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137029v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpami.2022.3174724" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137024v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-023-06337-6" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539685v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2021.3127905" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999468v2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2021.3134891" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04493354v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137009v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2021.3128488" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137003v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaab007" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137027v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge F Silva" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2021.3050381" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137023v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsipn.2021.3133192" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02951642v2" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsg.2020.3005634" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951592v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fern&#225;ndez-Silva" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2941895" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02951659v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2020.2967753" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02944052v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim H Permuter" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cuff" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2018.2853108" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040015v2" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2942615" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02951653v4" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2020.2966197" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742443v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2893542" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02940461v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Bassi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21080732" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287971v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi de Ch&#233;risey" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tches.v2019.i2.49-79" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742444v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04449304v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422197" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436725v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-aap1384" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742325v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2017.2767042" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02944069v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2018.2846218" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436714v2" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2018.2883295" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257578v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2883299" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257575v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2016.2621749" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742445v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2702565" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742427v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2688348" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01435507v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2016.2562005" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257571v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2463279" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257570v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2428249" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257567v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jabi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aata El Hamss" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2015.2493138" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101413v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2014.2368564" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257574v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Oscar Altieri Altieri" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia G. Galarza" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2015.2430341" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257572v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2490066" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00907661v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2288256" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101406v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793705v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2012.2229780" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832352v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2265553" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830788v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2266924" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831722v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2013.2269054" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831695v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2245394" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831702v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2012.2226699" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00631880v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2011.2159376" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00425645v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00425665v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matz" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742456v2" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108616799.012" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03649034v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00168330v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Chataigner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Piantanida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golnoosh Farnadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colombo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pellegrain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Boudiaf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Storchan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742447v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feutry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichler Georg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Koliander" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01756028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Rey Vega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Jorge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436774v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Matz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436767v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Katz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436706v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Bassi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamai Shlomo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793707v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Zaidi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575613v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aubinais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Formont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gassiat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354580v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Fillioux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi&#232;ne Boutaj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Mahatha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Desrosiers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fosse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.acl-long.18" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317590v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-acl.1244" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994839v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourgouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Satouf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ben-Zenou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiboulaye Amadou-Boubacar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3726302.3730239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Estienne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ben Zenou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nona Naderi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Cheung" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1145" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Altieri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Alberge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Picot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Noiry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Staerman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-emnlp.35" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04349303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gorla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jalouzot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Granese" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-ijcnlp.17" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.357" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Guerreiro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martins" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575138v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.770" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.257" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bennequin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Toubhans" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cvpr52729.2023.02299" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491832v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Messina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Labeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT50606.2022.9817514" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03611011v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dadalto C&#226;mara Gomes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575126v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Peyrard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert West" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-ijcnlp.16" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909893v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Messina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26409-2_18" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540314v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-long.187" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Espinosa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Silva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746197" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979773v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Pichler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423971v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.817" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979752v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48448/dqvn-s462" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137028v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Del Grosso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgt49243.2021.9372157" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624023v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492098v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414497" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488477v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadhadi Shateri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm51999.2021.9632285" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522702v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Benammar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dadalto-Camara-Gomes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979797v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Kervadec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziko Imtiaz Masud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Ayed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR46437.2021.01376" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091469v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzikokolakis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979795v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boudiaf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Masud Ziko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rony" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolz Jose" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137018v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/smartgridcomm47815.2020.9302948" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137011v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02572273v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feutry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03351131v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Granger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58539-6_33" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03351090v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053379" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137021v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgt-europe47291.2020.9248831" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02172275v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2019.8798827" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02172298v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488507v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP45357.2019.8969535" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300788v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi De Cherisey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849763" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137008v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/smartgridcomm.2019.8909813" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490233v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849410" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742453v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tuninetti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Ji" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742327v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ALLERTON.2017.8262760" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01756025v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunin Alexander" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziv Goldfeld" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim H. Permuter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Shamai Shitz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isit.2018.8437854" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742326v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Yang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Gunduz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2017.8278006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01756020v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Skoglund" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isit.2018.8437690" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742449v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8461441" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488054v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ALLERTON.2018.8635882" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Maria Dogariu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Ciochina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Paleologu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Benesty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2018.8583968" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742452v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Kai" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acssc.2017.8335420" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01756003v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Matias" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isit.2018.8437679" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01756016v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isit.2018.8437462" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742451v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742448v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Dogariu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8461971" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488336v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2018.8503093" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742324v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2017.8277986" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01535711v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Mhanna" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962810" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742329v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2017.8023478" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742455v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bunin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59265-7_3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01699394v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997332" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742332v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2017.8006880" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742432v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962819" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742331v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2017.8006620" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742328v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS.2017.8034918" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742330v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2017.8006500" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742454v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436893v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2016.7606787" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436846v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541590" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436842v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541351" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436905v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510905" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436813v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acssc.2016.7869599" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436848v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541276" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436833v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541466" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436802v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSEE.2016.7806128" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436818v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao He" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436823v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541049" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436898v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2016.7606816" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257609v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/allerton.2015.7447035" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257620v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2015.7282831" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242524v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isit.2015.7282966" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257621v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2015.7282727" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257619v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2015.7282636" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257626v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2015.7133096" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257614v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2015.7282832" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257629v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257616v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hero" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2015.7282760" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257610v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITWF.2015.7360780" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01261222v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248981" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093399v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hamss" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Szczecinski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098853v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/allerton.2014.7028594" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01091163v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01087166v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2014.6877845" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742438v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2014.6970866" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742437v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2014.6970895" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093429v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Oscar Altieri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey Vega" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Galarza" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2014.6933474" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093440v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Hero" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2014.6874901" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093417v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01087184v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shamai" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093422v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01092797v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01091161v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093387v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2014.6875067" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093470v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2014.6874937" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093451v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tandon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2014.6874825" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831731v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2013.6620262" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831735v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Behboodi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2013.6620641" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00907722v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2013.6691328" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00907032v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Allerton.2013.6736676" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00907719v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kobayashi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Caire" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2013.6691245" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830244v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hoydis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2013.6620482" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749323v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Vega" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2012.6284264" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749304v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaidi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2012.6283563" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749562v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2012.6328520" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749308v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2012.6283072" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749567v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adhikary" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papadopoulos" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Allerton.2012.6483423" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749552v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2012.6217861" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749565v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749313v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Villard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2012.6283040" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749333v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ivashkina" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Andriyanova" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulliat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2012.6284702" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771243v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2012.6283838" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00634479v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Kountouris" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832525v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641770v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642085v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642170v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00634595v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00636481v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00634545v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641827v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00636470v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642088v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00634484v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793713v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2011.6034085" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00634531v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00634569v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642048v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00634557v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528417v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandendorpe" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832533v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandendorpe" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528360v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528375v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2010.5513557" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528423v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528420v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528370v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793718v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2010.5513564" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00499434v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528355v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528441v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moulines" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528427v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528408v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00528209v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2010.5513788" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00425700v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00425703v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00425676v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531106v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Venkiah" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Declercq" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00348396v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Layec" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Visoz" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O. Berthet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00348380v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00348475v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356116v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2008.4595392" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166626v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Sadough" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166716v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166718v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2006.355073" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454091v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2025.3568160" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308195v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pinz&#243;n" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Valencia" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-023-06331-y" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620001v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2023.3342654" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646919v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137029v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpami.2022.3174724" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04349219v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Pichler" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.02.058" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575113v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137024v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-023-06337-6" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137003v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaab007" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04493354v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999468v2" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2021.3134891" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539685v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2021.3127905" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137009v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2021.3128488" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137023v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsipn.2021.3133192" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137027v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge F Silva" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2021.3050381" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02951653v4" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2020.2966197" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02944052v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim H Permuter" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cuff" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2018.2853108" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040015v2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2942615" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951592v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fern&#225;ndez-Silva" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2941895" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02951659v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2020.2967753" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02951642v2" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsg.2020.3005634" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02940461v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Bassi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21080732" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742443v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2893542" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287971v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi de Ch&#233;risey" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tches.v2019.i2.49-79" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436714v2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tit.2018.2883295" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02944069v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2018.2846218" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257578v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2883299" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04449304v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422197" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742444v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742325v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2017.2767042" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436725v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-aap1384" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257575v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2016.2621749" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742445v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2702565" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742427v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2688348" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01435507v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2016.2562005" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257567v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jabi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aata El Hamss" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2015.2493138" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101413v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2014.2368564" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257570v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2428249" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257571v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2463279" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257574v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Oscar Altieri Altieri" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia G. Galarza" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2015.2430341" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257572v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2490066" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00907661v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2288256" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101406v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831702v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2012.2226699" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830788v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2266924" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793705v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2012.2229780" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832352v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2265553" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831722v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2013.2269054" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831695v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2245394" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00631880v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2011.2159376" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00425665v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matz" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00425645v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01742456v2" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108616799.012" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03649034v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00168330v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>