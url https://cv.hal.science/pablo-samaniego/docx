--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -340,295 +340,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05440656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic tephra fallout hazard maps for Sangay volcano, Ecuador</w:t>
+                <w:t xml:space="preserve">Eruptive dynamics of open-vent andesitic volcanoes retrieved from petrological and componentry analysis of recent explosive phases (2021-2022) of Sangay (Ecuador)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Tadini</w:t>
+                <w:t xml:space="preserve">Nicole Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Pardini</w:t>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Bevilacqua</w:t>
+                <w:t xml:space="preserve">Benjamin Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bernard</w:t>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+                <w:t xml:space="preserve">Diego Narvaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 87 (10), </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 458, pp.108238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-025-01794-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2024.108238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934013v1</w:t>
+                <w:t xml:space="preserve">hal-04829066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eruptive dynamics of open-vent andesitic volcanoes retrieved from petrological and componentry analysis of recent explosive phases (2021-2022) of Sangay (Ecuador)</w:t>
+                <w:t xml:space="preserve">Probabilistic tephra fallout hazard maps for Sangay volcano, Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Vizuete</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Alessandro Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Pardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diego Narvaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 458, pp.108238. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 87 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2024.108238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-025-01794-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829066v1</w:t>
+                <w:t xml:space="preserve">hal-04934013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offshore Record of Explosive Volcanic Eruptions in the Southern Part of the Panamá Basin During the Past 10 Myr: 1. Tephrostratigraphy, Cross‐Correlations and Geochemical Characterization</w:t>
               </w:r>
@@ -666,51 +666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (9), </w:t>
@@ -895,51 +895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offshore Record of Explosive Volcanic Eruptions in the Southern Part of the Panamá Basin During the Past 10 Myr: 2. Inferences About the Construction of the Northern Andean Arc and Regional Geodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1010,563 +1010,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic, scenario-based hazard assessment for pyroclastic density currents at Tungurahua volcano, Ecuador</w:t>
+                <w:t xml:space="preserve">Hazard assessment and monitoring of Ecuadorian volcanoes: challenges and progresses during four decades since IG-EPN foundation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aravena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tadini</w:t>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bevilacqua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bernard</w:t>
+                <w:t xml:space="preserve">Cristina Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 86, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-024-01768-y⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 86, 4 [20 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-023-01685-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04730597v1</w:t>
+                <w:t xml:space="preserve">insu-04730656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing hazard scenarios from monitoring data, historical chronicles, and expert elicitation: a case study of Sangay volcano, Ecuador</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Blossoming of the Pleistocene volcanism in the Ecuadorian Andes: a review based on new and recent geochronological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Santamaría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francisco J. Vasconez</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 86, 68 [19 p.]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-024-01754-4⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 86 (9), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-024-01767-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04730615v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazard assessment and monitoring of Ecuadorian volcanoes: challenges and progresses during four decades since IG-EPN foundation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic, scenario-based hazard assessment for pyroclastic density currents at Tungurahua volcano, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Aguilar</w:t>
+                <w:t xml:space="preserve">A. Aravena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 86, 4 [20 p.]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-023-01685-6⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-024-01768-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04730656v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04730597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blossoming of the Pleistocene volcanism in the Ecuadorian Andes: a review based on new and recent geochronological data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Developing hazard scenarios from monitoring data, historical chronicles, and expert elicitation: a case study of Sangay volcano, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+                <w:t xml:space="preserve">Francisco J. Vasconez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 86 (9), pp.80. </w:t>
+              <w:t xml:space="preserve">, 2024, 86, 68 [19 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-024-01767-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-024-01754-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684468v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04730615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New geological and geochronological constraints on the evolution of the Cotacachi - Cuicocha volcanic complex (Ecuador)</w:t>
               </w:r>
@@ -1591,64 +1591,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daniel Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 128, pp.104489. </w:t>
@@ -1699,90 +1699,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing of Quaternary volcanism and its relationship with tectonics in the central segment of the Ecuadorian Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 442, pp.107895. </w:t>
@@ -1859,51 +1859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Degraffenried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1980,64 +1980,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Falasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaello Cioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pistolesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2127,51 +2127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2216,425 +2216,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two types of slab components under Ecuadorian volcanoes supported by primitive olivine-hosted melt inclusion study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Arc volcano activity driven by small-scale metasomatism of the magma source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sainlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Hidalgo</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107049⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.363-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-023-01143-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04197043v1</w:t>
+                <w:t xml:space="preserve">insu-04155741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arc volcano activity driven by small-scale metasomatism of the magma source</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+                <w:t xml:space="preserve">Petrological and geochemical constraints on the magmatic evolution at the Ampato-Sabancaya compound volcano (Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jersy Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sainlot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Liorzou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, pp.363-370. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 458-459, pp.107364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-023-01143-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04155741v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrological and geochemical constraints on the magmatic evolution at the Ampato-Sabancaya compound volcano (Peru)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two types of slab components under Ecuadorian volcanoes supported by primitive olivine-hosted melt inclusion study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Narvaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Rivera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Nauret</w:t>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jersy Mariño</w:t>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Liorzou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 458-459, pp.107364. </w:t>
+              <w:t xml:space="preserve">, 2023, 442-443, pp.107049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222805v1</w:t>
+                <w:t xml:space="preserve">insu-04197043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the vegetation and water cycle of the Ecuadorian páramo during the last 5000 years</w:t>
               </w:r>
@@ -2659,64 +2659,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Aquino-Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32, pp.950-963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2776,51 +2776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigoberto Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Wörner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2878,775 +2878,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How tectonic, volcanic and climatic processes in Andean ‘sky islands’ shaped the diversification of endemic ground beetles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conduit processes in crystal-rich dacitic magma and implications for eruptive cycles at Guagua Pichincha volcano, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Murienne</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Cáceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.14495⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (12), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-022-01612-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861684v1</w:t>
+                <w:t xml:space="preserve">hal-03915050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unrest at Cayambe Volcano revealed by SAR imagery and seismic activity after the Pedernales subduction earthquake, Ecuador (2016)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How tectonic, volcanic and climatic processes in Andean ‘sky islands’ shaped the diversification of endemic ground beetles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Barragán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Manzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Espín Bedón</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107577⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (11), pp.2077-2090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.14495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320288v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introductory paper of the 8th International Symposium on Andean Geodynamics (ISAG) special number</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unrest at Cayambe Volcano revealed by SAR imagery and seismic activity after the Pedernales subduction earthquake, Ecuador (2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Espín Bedón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Doin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carretier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. -L. Le Pennec</w:t>
+                <w:t xml:space="preserve">E. Pathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2022.103802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 428, pp.107577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03684622v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of destructive debris flows at (pre-) Hispanic Cayambe settlements, Ecuador</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+                <w:t xml:space="preserve">Introductory paper of the 8th International Symposium on Andean Geodynamics (ISAG) special number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Phillips</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edwin Simbaña</w:t>
+                <w:t xml:space="preserve">J. -L. Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.06.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116, pp.103802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2022.103802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320274v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03684622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduit processes in crystal-rich dacitic magma and implications for eruptive cycles at Guagua Pichincha volcano, Ecuador</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of destructive debris flows at (pre-) Hispanic Cayambe settlements, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+                <w:t xml:space="preserve">Francisco J. Vasconez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniel Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cáceres</w:t>
+                <w:t xml:space="preserve">Edwin Simbaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 84 (12), pp.105. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 634, pp.65 - 80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-022-01612-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03915050v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tephra Fallout Probabilistic Hazard Maps for Cotopaxi and Guagua Pichincha Volcanoes (Ecuador) With Uncertainty Quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Azzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127 (2), </w:t>
@@ -3723,51 +3723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3812,429 +3812,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03776996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting and communicating the dispersion and fallout of ash during volcanic eruptions: lessons from the September 20, 2020 eruptive pulse at Sangay volcano, Ecuador</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Geochronological evolution of the potentially active Iliniza Volcano (Ecuador) based on new K-Ar ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Pino</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2022.912835⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.107489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318580v1</w:t>
+                <w:t xml:space="preserve">hal-03553857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochronological evolution of the potentially active Iliniza Volcano (Ecuador) based on new K-Ar ages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">The eruptive chronology of the carihuairazo volcano (Ecuador): Recurrent sector collapses of a Middle Pleistocene stratovolcano of the northern andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ordóñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minard Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107489⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.103865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2022.103865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553857v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eruptive chronology of the carihuairazo volcano (Ecuador): Recurrent sector collapses of a Middle Pleistocene stratovolcano of the northern andes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Forecasting and communicating the dispersion and fallout of ash during volcanic eruptions: lessons from the September 20, 2020 eruptive pulse at Sangay volcano, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Mastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Ordóñez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+                <w:t xml:space="preserve">Stephen Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minard Hall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+                <w:t xml:space="preserve">Gerardo Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.103865. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, 912835 [22 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2022.103865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2022.912835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689975v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional interactions and the transition between lava dome sector collapse and pyroclastic density currents at Tutupaca volcano (Southern Peru)</w:t>
               </w:r>
@@ -4246,77 +4246,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Valderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jersy Mariño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 431, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4350,103 +4350,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eruption type probability and eruption source parameters at Cotopaxi and Guagua Pichincha volcanoes (Ecuador) with uncertainty quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourddine Azzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 83 (5), </w:t>
@@ -4523,51 +4523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aiuppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4631,51 +4631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tutupaca volcanic complex (Southern Peru): Eruptive chronology and successive destabilization of a dacitic dome complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Manrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4880,498 +4880,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03708917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-eruptive magmatic processes associated with the historical (218 ± 14 aBP) explosive eruption of Tutupaca volcano (southern Peru)</w:t>
+                <w:t xml:space="preserve">Active Tectonics and Earthquake Geology Along the Pallatanga Fault, Central Andes of Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nélida Manrique</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Médard</w:t>
+                <w:t xml:space="preserve">Alexandra Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Schiavi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jersy Mariño</w:t>
+                <w:t xml:space="preserve">Herve Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 82 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (193), </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-019-1335-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.00193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427506v1</w:t>
+                <w:t xml:space="preserve">hal-02870871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass shard K-Ar dating of the Chalupas caldera major eruption: Main Pleistocene stratigraphic marker of the Ecuadorian volcanic arc</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-eruptive magmatic processes associated with the historical (218 ± 14 aBP) explosive eruption of Tutupaca volcano (southern Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Siani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Nélida Manrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jersy Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101053⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-019-1335-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495470v1</w:t>
+                <w:t xml:space="preserve">hal-02427506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Tectonics and Earthquake Geology Along the Pallatanga Fault, Central Andes of Ecuador</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Alvarado</w:t>
+                <w:t xml:space="preserve">Glass shard K-Ar dating of the Chalupas caldera major eruption: Main Pleistocene stratigraphic marker of the Ecuadorian volcanic arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Jomard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (193), </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.00193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870871v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking magmatic processes and magma chemistry during the post-glacial to recent explosive eruptions of Ubinas volcano (southern Peru)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nélida Manrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5422,90 +5422,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eruptive chronology of the Yucamane-Calientes compound volcano: A potentially active edifice of the Central Andes (southern Peru)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5569,77 +5569,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic history reconstruction in northern Ecuador: insights for eruptive and erosion rates on the whole Ecuadorian arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5716,51 +5716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alessandro Tadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5818,355 +5818,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up to 1% Pb isotope disequilibrium between minerals hosted in dacites from the Guagua Pichincha volcano, Ecuador: Implication for tracing the source and crustal history of continental arc magmas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Construction et évolution de l'arc équatorien au cours du Quaternaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, pp.38-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276976v1</w:t>
+                <w:t xml:space="preserve">hal-02365845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et évolution de l'arc équatorien au cours du Quaternaire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Up to 1% Pb isotope disequilibrium between minerals hosted in dacites from the Guagua Pichincha volcano, Ecuador: Implication for tracing the source and crustal history of continental arc magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Ancellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 525, pp.177-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365845v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between volcanism and geodynamics in the southern termination of the Ecuadorian arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6217,103 +6217,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining magma sources using primitive olivine-hosted melt inclusions from Puñalica and Sangay volcanoes (Ecuador)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Narvaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 173 (80), </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6347,51 +6347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the 2015 Cotopaxi Eruption Revealed by Combined Geochemical and Seismic Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6399,51 +6399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -6507,51 +6507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Valderrama Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6624,77 +6624,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eruptive chronology of Tungurahua volcano (Ecuador) revisited based on new K-Ar ages and geomorphological reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6758,734 +6758,746 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetic relationship between andesites and dacites at Tungurahua volcano, Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ancellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tournigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 349, pp.283 - 297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting origin of two clay-rich debris flows at Cayambe Volcanic Complex, Ecuador</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure of the plumbing system at Tungurahua volcano, Ecuador: Insights from phase equilibrium experiments on July-August 2006 eruption products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Delmelle</w:t>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guevara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Samaniego</w:t>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Opfergelt</w:t>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-017-1111-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (7), pp.1249-1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egx054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636277v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01583929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisana volcano: A representative andesitic volcano of the eastern cordillera of Ecuador: Petrography, chemistry, tephra and glacial stratigraphy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasting origin of two clay-rich debris flows at Cayambe Volcanic Complex, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemarie Militzer</w:t>
+                <w:t xml:space="preserve">M. Detienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernado Beate</w:t>
+                <w:t xml:space="preserve">P. Delmelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Opfergelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2016.11.005⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-017-1111-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456878v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the plumbing system at Tungurahua volcano, Ecuador: Insights from phase equilibrium experiments on July-August 2006 eruption products</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antisana volcano: A representative andesitic volcano of the eastern cordillera of Ecuador: Petrography, chemistry, tephra and glacial stratigraphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Minard L. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">Annemarie Militzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernado Beate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egx054⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.50-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2016.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01583929v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Across-arc versus along-arc Sr-Nd-Pb isotope variations in the Ecuadorian volcanic arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Ancellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (3), pp.1163 - 1188. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GC006679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic implications of ridges on a debris avalanche deposit at Tutupaca volcano (southern Peru)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Valderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7494,412 +7506,412 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 78 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-016-1011-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eruptive parameters and dynamics of the April 2015 sub-Plinian eruptions of Calbuco volcano (southern Chile)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelo Castruccio</w:t>
+                <w:t xml:space="preserve">The eruptive chronology of the Ampato–Sabancaya volcanic complex (Southern Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jersy Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Clavero</w:t>
+                <w:t xml:space="preserve">Herve Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Segura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roche</w:t>
+                <w:t xml:space="preserve">Céline C. Liorzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 78 (9), </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 323 (1), pp.110 - 128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-016-1058-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.04.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637081v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eruptive chronology of the Ampato–Sabancaya volcanic complex (Southern Peru)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Eruptive parameters and dynamics of the April 2015 sub-Plinian eruptions of Calbuco volcano (southern Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Castruccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Clavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline C. Liorzou</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.04.038⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-016-1058-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01587379v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The historical (218 ± 14 aBP) explosive eruption of Tutupaca volcano (Southern Peru)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Valderrama Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jersy Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7908,2517 +7920,2517 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 77, pp.51. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-015-0937-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2006–2009 activity of the Ubinas volcano (Peru): Petrology of the 2006 eruptive products and insights into genesis of andesite magmas, magma recharge and plumbing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 270, pp.122-141. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Medieval Climate Anomaly and the Little Ice Age in the eastern Ecuadorian Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Vuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (1), pp.307-321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/cp-9-307-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Medieval Climate Anomaly and the Little Ice Age in the eastern Ecuadorian Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (1), pp.307-321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/cp-9-307-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A devastating plinian eruption at Tungurahua volcano reveals formative occupation at ~1100 CAL BCin central Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Saulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiocarbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55 (2-3), pp.1199-1214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0033822200048116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eruptive history of Chimborazo volcano (Ecuador): A large, ice-capped and hazardous compound volcano in the Northern Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fornari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 221-222, pp.33-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of crustal and slab components in the Northern Volcanic Zone of the Andes (Ecuador) constrained by Sr-Nd-O isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 132-133, pp.180-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2011.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrological analysis of the pre-eruptive magmatic process prior to the 2006 explosive eruptions at Tungurahua volcano (Ecuador)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 199, pp.69-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New radiometric and petrological constraints on the evolution of the Pichincha volcanic complex (Ecuador)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fornari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 72, pp.1109-1129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00445-010-0389-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving metasomatic agent in the Northern Andean subduction zone, deduced from magma composition of the long-lived Pichincha volcanic complex (Ecuador)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cotten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 160, pp.239-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00410-009-0475-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the suitability of frictional behaviour for pyroclastic flow simulation by comparison with a well-constrained eruption at Tungurahua volcano (Ecuador)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Evolution of the late Pleistocene Mojanda-Fuya Fuya volcanic complex (Ecuador), by progressive adakitic involvement in mantle magma sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Eissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minard L. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 71, pp.1057-1075. </w:t>
+              <w:t xml:space="preserve">, 2009, 71 (3), pp.233-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-009-0286-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-008-0219-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449386v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00446453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the late Pleistocene Mojanda-Fuya Fuya volcanic complex (Ecuador), by progressive adakitic involvement in mantle magma sources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing the suitability of frictional behaviour for pyroclastic flow simulation by comparison with a well-constrained eruption at Tungurahua volcano (Ecuador)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Eissen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Barba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 71 (3), pp.233-258. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-008-0219-9⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 71, pp.1057-1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-009-0286-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00446453v1</w:t>
+                <w:t xml:space="preserve">hal-00449386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AD 1300–1700 eruptive periods at Tungurahua volcano, Ecuador, revealed by historical narratives, stratigraphy and radiocarbon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Moreno Yánez</w:t>
+                <w:t xml:space="preserve">The Chimborazo sector collapse and debris avalanche: Deposit characteristics as evidence of emplacement mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leyrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 176 (1), pp.70-81. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.05.019⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 176, pp.36-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364420v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chimborazo sector collapse and debris avalanche: Deposit characteristics as evidence of emplacement mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Robin</w:t>
+                <w:t xml:space="preserve">The AD 1300–1700 eruptive periods at Tungurahua volcano, Ecuador, revealed by historical narratives, stratigraphy and radiocarbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ramón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreno Yánez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 176, pp.36-43. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 176 (1), pp.70-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.05.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.03.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00364388v1</w:t>
+                <w:t xml:space="preserve">hal-00364420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degassing patterns of Tungurahua volcano (Ecuador) during the 1999–2006 eruptive period, inferred from remote spectroscopic measurements of SO2 emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R. Arellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 176, pp.151-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecuadorian Andes volcanism: A review of Late Pliocene to present activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 176, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-eruptive physical conditions of El Reventador volcano (Ecuador) inferred from the petrology of the 2002 and 2004–05 eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Eissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minard L. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 176 (1), pp.82-93. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late holocene phases of dome growth and Plinian activity at Guagua Pichincha volcano (Ecuador)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes van Der Plicht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 176 (1), pp.7-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Evolution of Magmatism in the Northern Volcanic Zone of the Andes: The Geology and Petrology of Cayambe Volcanic Complex (Ecuador)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Monzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fornari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46 (11), pp.2225-2252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/petrology/egi053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10428,176 +10440,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrypter l'histoire géodynamique passée grâce à la datation et à l'analyse chimique des produits volcaniques à terre et en mer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre (RST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France (SGF); Géosciences Montpellier; Hydrosciences Montpellier, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of tephra layers recorded in marine sediments off Ecuador during the past 10 Ma, and implications on the regional geodynamics and volcanic hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10606,288 +10618,288 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COT-INTIMATE-THM 2024 International Conference “Tephra: Chronology, Stratigraphy, Hazards, &amp; Climate”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geocronología y evolución del arco volcánico Cuaternario del Ecuador : nuevos avances por el método K-Ar (técnica Cassignol-Gillot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Congreso Ecuatoriano de Geología, Minas, Petróleo y Ambiental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Guayaquil, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode isotopique innovante pour identifier la source volcanique des téphras distaux : application à l’arc Nord Andin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10906,332 +10918,332 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the origin and fate of the primitive high-Mg# basaltic andesites and andesites from Puñalica volcano (Ecuador)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Narváez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Naranjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yesenia Enríquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2023.18217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine tephra offshore Ecuador and Southern Colombia: first trench-to-arc correlations and implication for the magnitude of major eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario de presentación de resultados del LMI SVAN y perspectivas futuras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d’évènements extrêmes passés à partir de l’analyse et de corrélations terre-mer de téphras déposés au large de l'Équateur et du sud de la Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11253,1694 +11265,1694 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First identification, geochemical characterization, and land-sea correlations of Holocene marine distal tephra from the Ecuadorian arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lyon, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.7686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivine-hosted melt inclusion compositions support subducting slab melting under Ecuadorian volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Narvaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on active tectonics and earthquake geology of the Pallatanga Fault, Central Andes of Ecuador</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+                <w:t xml:space="preserve">Pb-Sr isotope temporal variations on juvenile ash samples from the last eruptive period of Tungurahua volcano (1999-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sainlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Quito, Ecuador</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419614v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succesive desetabilization of a dome complex constructed on an extinct, hydrothermally altered volcano: The Tutupaca Volcano case study (Southern Perú)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The eruptive chronology of the Yucamane-Calientes compound volcano: a potentially active edifice of the Central Andes (Southern Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roche</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544345v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pb-Sr isotope temporal variations on juvenile ash samples from the last eruptive period of Tungurahua volcano (1999-2016)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The new potential volcanic hazard map of Guagua Pichincha Volcano, third edition 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Telenchana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cordova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Espín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics, Quito, 24-26 Septembre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530745v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new potential volcanic hazard map of Guagua Pichincha Volcano, third edition 2019</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+                <w:t xml:space="preserve">New data on active tectonics and earthquake geology of the Pallatanga Fault, Central Andes of Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics, Quito, 24-26 Septembre 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544416v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eruptive chronology of the Yucamane-Calientes compound volcano: a potentially active edifice of the Central Andes (Southern Peru)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Succesive desetabilization of a dome complex constructed on an extinct, hydrothermally altered volcano: The Tutupaca Volcano case study (Southern Perú)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Guillou</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Manrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Valderrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544405v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights in Ecuadorian magma sources: from whole-rock geographical trends to single mineral isotope compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Ancellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposiumon Andean Geodynamics(ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Ecuador, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The temporal evolution of the Ecuadorian volcanic arc during the last 1 Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Ancellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposiumon Andean Geodynamics(ISAG) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Ecuador, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the 2015 Cotopaxi eruption revealed by combined geochemical and seismic observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Symposium sur la géodynamique des Andes (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New unspiked K-Ar ages of Holocene lava flows and pumices from the Ecuadorian arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities on Volcanoes 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eruptive chronology of Tungurahua volcano based on new K-Ar ages and geomorphological reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII Jornadas en Ciencias de la Tierra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Escuela Politecnica Nacional, 2017, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slab melting and Nb-enriched mantle beneath NVZ.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Eissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12950,279 +12962,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer une science des désastres pour réduire les risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rebotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dangles; Marie-Lise Sabrié; Claire Fréour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la durabilité : comprendre, co-construire, transformer (volume 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.102-105, 2024, 978-2-7099-3039-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los estudios de peligros geológicos en Quito desde la década de los ochenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Alvara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carrion, A. (ed.); Rebotier, J. (ed.); Metzger, Pascale (ed.); Puente-Sotomayor, F. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion de riesgos en Quito : balance y perspectivas de treinta anos de estudios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FLACSO Ecuador, pp.41-69, 2024, Lineabierta, 978-9978-67-690-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13232,51 +13244,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des cendres volcaniques déposées dans les sédiments marins au large de l’Équateur et du Pérou au cours des derniers 10 Ma, et implications géodynamiques (EXP 111, 137 et 202)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13335,73 +13347,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques IODP-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of marine sedimentary deposits along Ecuador and southern Colombia through land-sea correlations of volcanic ash: a powerful tool to improve dating of past major earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13423,1158 +13435,1158 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Assembly of the Latin American and Caribbean Seismological Commission (LACSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New groundmass K-Ar ages of Iliniza Volcano, Ecuador</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Developing probabilistic tephra fallout hazard maps for Cotopaxi and Guagua Pichincha volcanoes, Ecuador, with uncertainty quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Azzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador. 70, https://www.igepn.edu.ec/8isag-abstracts/volcanology/22876-santamaria-etal/file, 2019</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441255v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints on the geological and chronological evolution of the Cotacachi-Cuicocha Volcanic Complex (Ecuador)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Andrade</w:t>
+                <w:t xml:space="preserve">New groundmass K-Ar ages of Iliniza Volcano, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Quito, Ecuador. 2019</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador. 70, https://www.igepn.edu.ec/8isag-abstracts/volcanology/22876-santamaria-etal/file, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419525v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochronology, eruptive source parameters and dynamism of the &amp;quot;San Marcos&amp;quot; event at Nevado Cayambe Volcano, Ecuador</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New constraints on the geological and chronological evolution of the Cotacachi-Cuicocha Volcanic Complex (Ecuador)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vizuete</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Quito, Ecuador. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544337v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing probabilistic tephra fallout hazard maps for Cotopaxi and Guagua Pichincha volcanoes, Ecuador, with uncertainty quantification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Geochronology, eruptive source parameters and dynamism of the &amp;quot;San Marcos&amp;quot; event at Nevado Cayambe Volcano, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453759v1</w:t>
+                <w:t xml:space="preserve">hal-02544337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitive olivine-hosted melt inclusion study support two types of slab components under Ecuadorian volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Narvaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fall AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, San Francisco, United States. 2019, Fall AGU abstract volume</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower crustal vs. mantle wedge fingerprint in the Ecuadorian arc magmas: Contribution of Pb isotopes from the Cotopaxi volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sainlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposiumon Andean Geodynamics(ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Ecuador, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Ecuadorian arc: construction periods, magmatic productivity and erosion rates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Validating the combined PLUME-MoM and HYSPLIT numerical models using field data from Ecuadorian volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Azzoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities on Volcanoes 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Napoli, Italy. 2018</w:t>
+              <w:t xml:space="preserve">Cities on volcanoes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365906v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating the combined PLUME-MoM and HYSPLIT numerical models using field data from Ecuadorian volcanoes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Evolution of the Ecuadorian arc: construction periods, magmatic productivity and erosion rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities on volcanoes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Cities on Volcanoes 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Napoli, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453916v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eruptive chronology of Tungurahua volcano revisited from new K-Ar ages and geomorphological reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVCEI Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Portland, Oregon, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14584,147 +14596,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapa de peligros del Complejo Volcánico Tutupaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Manrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Valderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14734,157 +14746,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geología y Mapa de Peligros del Complejo Volcánico Tutupaca. Boletín N°66 Serie C, Geodinámica e ingeniería geológica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Manrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Valderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId405"/>
+      <w:footerReference w:type="default" r:id="rId406"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14952,51 +14964,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBB68F16"/>
+    <w:nsid w:val="947D9B74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15183,51 +15195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pablo-samaniego" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1169-3503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199238855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-5644-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440656v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidy Carolina Sandoval Espinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Witt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Iglesias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Zattin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2025.108389" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pardini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01794-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04829066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vizuete" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narvaez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108238" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chaptal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nauret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samaniego" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cueva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2025.108282" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Le Pennec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012278" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aravena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bevilacqua" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01768-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730615v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Vasconez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01754-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730656v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ramos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Aguilar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01685-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684468v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamar&#237;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01767-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166917v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Almeida Vaca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniel Andrade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104489" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamaria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107895" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04304944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colombier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wright" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Degraffenried" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb026775" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04301647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Falasconi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Cioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pistolesi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107961" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118283" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidalgo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sainlot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01143-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04222805v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rivera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liorzou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107364" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Finsinger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836221101251" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03639464v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Aguilar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard W&#246;rner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jicha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107539" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861684v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Barrag&#225;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14495" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Esp&#237;n Bed&#243;n" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pathier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107577" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684622v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audemard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Le Pennec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103802" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320274v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Phillips" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Simba&#241;a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.06.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C&#225;ceres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01612-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03603654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022780" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010466" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04318580v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Mastin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hernandez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Pino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.912835" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553857v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107489" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689975v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minard Hall" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103865" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03825079v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Valderrama" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107668" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208239v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01458-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881757v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lages" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Rizzo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiuppa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Pennec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119966" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254008v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mari&#241;o" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manrique" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valderrama" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103227" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708917v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clinton D. Koch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delph" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L. Beck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colton Lynner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruiz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103331" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02427506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Manrique" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1335-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495470v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101053" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870871v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00193" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02997285v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107095" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529338v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vela" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106787" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486974v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1346-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453781v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandro Tadini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018390" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02276976v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Ancellin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.07.016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365845v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02027965v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.12.010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01962618v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1508-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01841069v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arellano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sierra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007514" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01677525v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Valderrama Murillo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Araujo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.12.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803423v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.05.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01685451v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ancellin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournigand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.11.012" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636277v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Detienne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guevara" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Opfergelt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1111-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456878v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minard L. Hall" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Militzer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernado Beate" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2016.11.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583929v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx054" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01639003v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006679" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638575v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1011-x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637081v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Castruccio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Clavero" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Segura" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1058-8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587379v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Liorzou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.038" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF21M8V6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172542v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0937-8" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134233v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.11.010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066834v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Ledru" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-307-2013" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03036943v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuille" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858294v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Saulieu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaya" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048116" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682542v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barba" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Robin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fornari" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682378v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gerbe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2011.11.019" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9BVT1GJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170214v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.10.010" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P80L8G7S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538442v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0389-0" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JF8W4LLJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530986v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cotten" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0475-5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WD76PN4S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449386v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Palacios" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barba" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-009-0286-6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC6JXW5D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446453v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eissen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-008-0219-9" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MLH7ZWFX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364420v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ram&#243;n" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreno Y&#225;nez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.05.019" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364388v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leyrit" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.03.012" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQD2J5DN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364374v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Arellano" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hall" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.07.007" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVJTPQ2K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364407v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Hall" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Johnson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.06.012" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z8PS40T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380864v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.03.004" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSJ2F91R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338754v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Der Plicht" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.10.008" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112961v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monzier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egi053" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-PZ8BSN5M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324233v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699966v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299794v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299826v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04823849v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narv&#225;ez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Naranjo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesenia Enr&#237;quez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.18217" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943277v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792261v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462620v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7686" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544419v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419614v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544345v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530745v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544416v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Telenchana" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordova" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mothes" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Esp&#237;n" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544405v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vela" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02487289v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357720v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Hidalgo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02543077v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arellano" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sierra" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365938v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365962v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119284v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monzier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Eissen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715809v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rebotier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metzger" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712442v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Andrade" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Alvara" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pacheco" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarado" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468764v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942942v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Collot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02441255v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419525v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Almeida" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andrade" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544337v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vizuete" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453759v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357717v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02487352v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365906v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453916v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzoui" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595542v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544182v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Macedo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544215v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pablo-samaniego" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1169-3503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199238855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-5644-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440656v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidy Carolina Sandoval Espinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Witt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Iglesias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Zattin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2025.108389" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04829066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vizuete" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narvaez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108238" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934013v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pardini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01794-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chaptal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nauret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samaniego" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cueva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2025.108282" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Le Pennec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012278" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ramos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Aguilar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01685-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamar&#237;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01767-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730597v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aravena" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bevilacqua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01768-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Vasconez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01754-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166917v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Almeida Vaca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniel Andrade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104489" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamaria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107895" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04304944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colombier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wright" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Degraffenried" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb026775" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04301647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Falasconi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Cioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pistolesi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107961" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118283" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sainlot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01143-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04222805v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rivera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liorzou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107364" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidalgo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107049" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Finsinger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836221101251" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03639464v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Aguilar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard W&#246;rner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jicha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107539" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915050v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C&#225;ceres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01612-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861684v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Barrag&#225;n" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14495" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320288v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Esp&#237;n Bed&#243;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pathier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107577" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684622v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audemard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Le Pennec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103802" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320274v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Phillips" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Simba&#241;a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.06.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03603654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022780" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010466" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553857v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107489" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minard Hall" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103865" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04318580v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Mastin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hernandez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Pino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.912835" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03825079v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Valderrama" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107668" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208239v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01458-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881757v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lages" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Rizzo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiuppa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Pennec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119966" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254008v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mari&#241;o" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manrique" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valderrama" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103227" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708917v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clinton D. Koch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delph" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L. Beck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colton Lynner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruiz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103331" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870871v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00193" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02427506v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Manrique" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1335-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495470v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101053" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02997285v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107095" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529338v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vela" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106787" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486974v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1346-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453781v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandro Tadini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018390" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365845v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02276976v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Ancellin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.07.016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02027965v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.12.010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01962618v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1508-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01841069v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arellano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sierra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007514" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01677525v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Valderrama Murillo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Araujo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.12.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803423v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.05.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01685451v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ancellin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournigand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.11.012" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH3P7ZCB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583929v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx054" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636277v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Detienne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmelle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guevara" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Opfergelt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1111-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456878v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minard L. Hall" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Militzer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernado Beate" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2016.11.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01639003v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006679" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638575v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1011-x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587379v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Liorzou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.038" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF21M8V6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637081v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Castruccio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Clavero" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Segura" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1058-8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172542v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0937-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134233v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.11.010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLS76WP4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066834v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Ledru" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-307-2013" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03036943v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuille" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858294v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Saulieu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaya" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048116" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682542v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barba" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Robin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fornari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682378v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gerbe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2011.11.019" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9BVT1GJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170214v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.10.010" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P80L8G7S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538442v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0389-0" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JF8W4LLJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530986v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cotten" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0475-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WD76PN4S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446453v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eissen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-008-0219-9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MLH7ZWFX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449386v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Palacios" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barba" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-009-0286-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC6JXW5D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364388v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leyrit" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.03.012" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQD2J5DN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364420v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ram&#243;n" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreno Y&#225;nez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.05.019" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364374v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Arellano" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hall" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.07.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364407v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Hall" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Johnson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.06.012" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z8PS40T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380864v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.03.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSJ2F91R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338754v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Der Plicht" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.10.008" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112961v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monzier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egi053" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-PZ8BSN5M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324233v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699966v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299794v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299826v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04823849v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narv&#225;ez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Naranjo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesenia Enr&#237;quez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.18217" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943277v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792261v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462620v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7686" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544419v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530745v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544405v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vela" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544416v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Telenchana" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordova" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mothes" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Esp&#237;n" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419614v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02487289v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357720v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Hidalgo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02543077v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arellano" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sierra" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365938v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365962v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119284v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monzier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Eissen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715809v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rebotier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metzger" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712442v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Andrade" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Alvara" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pacheco" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarado" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468764v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942942v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Collot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453759v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02441255v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419525v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Almeida" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andrade" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544337v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vizuete" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357717v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02487352v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453916v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzoui" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365906v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595542v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544182v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Macedo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544215v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>