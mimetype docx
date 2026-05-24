--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -168,333 +168,333 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesozoic magmatism in the Andes of southern Ecuador and northern Peru: Tectonic insights from whole-rock chemistry and zircon petrochronology</w:t>
+                <w:t xml:space="preserve">Size and style of the November 3, 2002 eruption of El Reventador volcano (Ecuador) assessed from tephra studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leidy Carolina Sandoval Espinel</w:t>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Witt</w:t>
+                <w:t xml:space="preserve">Séverine Delpit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Iglesias</w:t>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Zattin</w:t>
+                <w:t xml:space="preserve">Daniel Basualto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bruguier</w:t>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 522-523, pp.108389. </w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 174, pp.105997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2025.108389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2026.105997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05440656v1</w:t>
+                <w:t xml:space="preserve">hal-05594466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eruptive dynamics of open-vent andesitic volcanoes retrieved from petrological and componentry analysis of recent explosive phases (2021-2022) of Sangay (Ecuador)</w:t>
+                <w:t xml:space="preserve">Mesozoic magmatism in the Andes of southern Ecuador and northern Peru: Tectonic insights from whole-rock chemistry and zircon petrochronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Vizuete</w:t>
+                <w:t xml:space="preserve">Leidy Carolina Sandoval Espinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+                <w:t xml:space="preserve">Cesar Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bernard</w:t>
+                <w:t xml:space="preserve">Jorge Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+                <w:t xml:space="preserve">Massimiliano Zattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Narvaez</w:t>
+                <w:t xml:space="preserve">Olivier Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 458, pp.108238. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 522-523, pp.108389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2024.108238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2025.108389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829066v1</w:t>
+                <w:t xml:space="preserve">insu-05440656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic tephra fallout hazard maps for Sangay volcano, Ecuador</w:t>
               </w:r>
@@ -519,9161 +519,9149 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Pardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 87 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00445-025-01794-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore Record of Explosive Volcanic Eruptions in the Southern Part of the Panamá Basin During the Past 10 Myr: 1. Tephrostratigraphy, Cross‐Correlations and Geochemical Characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eruptive dynamics of open-vent andesitic volcanoes retrieved from petrological and componentry analysis of recent explosive phases (2021-2022) of Sangay (Ecuador)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Saillard</w:t>
+                <w:t xml:space="preserve">Nicole Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Michaud</w:t>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nauret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+                <w:t xml:space="preserve">Diego Narvaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (9), </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 458, pp.108238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025GC012276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2024.108238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05270001v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geochemical investigation of the Sara Sara volcano (Peru): a Pleistocene edifice of the northern termination of the Andean Central Volcanic Zone</w:t>
+                <w:t xml:space="preserve">Offshore Record of Explosive Volcanic Eruptions in the Southern Part of the Panamá Basin During the Past 10 Myr: 1. Tephrostratigraphy, Cross‐Correlations and Geochemical Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Chaptal</w:t>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nauret</w:t>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Samaniego</w:t>
+                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rivera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Cueva</w:t>
+                <w:t xml:space="preserve">François Nauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2025.108282⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025GC012276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348447v1</w:t>
+                <w:t xml:space="preserve">hal-05270001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore Record of Explosive Volcanic Eruptions in the Southern Part of the Panamá Basin During the Past 10 Myr: 2. Inferences About the Construction of the Northern Andean Arc and Regional Geodynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+                <w:t xml:space="preserve">A geochemical investigation of the Sara Sara volcano (Peru): a Pleistocene edifice of the northern termination of the Andean Central Volcanic Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Le Pennec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Michaud</w:t>
+                <w:t xml:space="preserve">F. Nauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025GC012278⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 518-519, pp.108282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2025.108282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05270003v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazard assessment and monitoring of Ecuadorian volcanoes: challenges and progresses during four decades since IG-EPN foundation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cristina Ramos</w:t>
+                <w:t xml:space="preserve">Offshore Record of Explosive Volcanic Eruptions in the Southern Part of the Panamá Basin During the Past 10 Myr: 2. Inferences About the Construction of the Northern Andean Arc and Regional Geodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Aguilar</w:t>
+                <w:t xml:space="preserve">Jean‐luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 86, 4 [20 p.]. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-023-01685-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025GC012278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04730656v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blossoming of the Pleistocene volcanism in the Ecuadorian Andes: a review based on new and recent geochronological data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hazard assessment and monitoring of Ecuadorian volcanoes: challenges and progresses during four decades since IG-EPN foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Santamaría</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+                <w:t xml:space="preserve">Cristina Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+                <w:t xml:space="preserve">Jorge Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 86 (9), pp.80. </w:t>
+              <w:t xml:space="preserve">, 2024, 86, 4 [20 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-024-01767-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-023-01685-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684468v1</w:t>
+                <w:t xml:space="preserve">insu-04730656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic, scenario-based hazard assessment for pyroclastic density currents at Tungurahua volcano, Ecuador</w:t>
+                <w:t xml:space="preserve">Blossoming of the Pleistocene volcanism in the Ecuadorian Andes: a review based on new and recent geochronological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aravena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tadini</w:t>
+                <w:t xml:space="preserve">Santiago Santamaría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bevilacqua</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Bernard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 86, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-024-01768-y⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 86 (9), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-024-01767-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04730597v1</w:t>
+                <w:t xml:space="preserve">hal-04684468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing hazard scenarios from monitoring data, historical chronicles, and expert elicitation: a case study of Sangay volcano, Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Vasconez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 86, 68 [19 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00445-024-01754-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04730615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New geological and geochronological constraints on the evolution of the Cotacachi - Cuicocha volcanic complex (Ecuador)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic, scenario-based hazard assessment for pyroclastic density currents at Tungurahua volcano, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aravena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Almeida Vaca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+                <w:t xml:space="preserve">A. Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Daniel Andrade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+                <w:t xml:space="preserve">B. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128, pp.104489. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-024-01768-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166917v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04730597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of Quaternary volcanism and its relationship with tectonics in the central segment of the Ecuadorian Andes</w:t>
+                <w:t xml:space="preserve">New geological and geochronological constraints on the evolution of the Cotacachi - Cuicocha volcanic complex (Ecuador)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Santamaria</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Marco Almeida Vaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniel Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 442, pp.107895. </w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128, pp.104489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191470v1</w:t>
+                <w:t xml:space="preserve">hal-04166917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre‐Eruptive Outgassing and Pressurization, and Post‐Fragmentation Bubble Nucleation, Recorded by Vesicles in Breadcrust Bombs From Vulcanian Activity at Guagua Pichincha Volcano, Ecuador</w:t>
+                <w:t xml:space="preserve">Timing of Quaternary volcanism and its relationship with tectonics in the central segment of the Ecuadorian Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Colombier</w:t>
+                <w:t xml:space="preserve">Santiago Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Manga</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Degraffenried</w:t>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023jb026775⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 442, pp.107895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304944v1</w:t>
+                <w:t xml:space="preserve">hal-04191470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What controls the formation of vulcanian bombs? A case study from the 1 February 2014 eruption of Tungurahua (Ecuador)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre‐Eruptive Outgassing and Pressurization, and Post‐Fragmentation Bubble Nucleation, Recorded by Vesicles in Breadcrust Bombs From Vulcanian Activity at Guagua Pichincha Volcano, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Falasconi</w:t>
+                <w:t xml:space="preserve">H. Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaello Cioni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marco Pistolesi</w:t>
+                <w:t xml:space="preserve">R. Degraffenried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107961⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023jb026775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301647v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative isotopic method to identify the volcanic source of distal tephra</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">What controls the formation of vulcanian bombs? A case study from the 1 February 2014 eruption of Tungurahua (Ecuador)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Falasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaello Cioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pistolesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118283⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 444, pp.107961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171645v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arc volcano activity driven by small-scale metasomatism of the magma source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">An innovative isotopic method to identify the volcanic source of distal tephra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-023-01143-0⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 619, pp.118283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04155741v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrological and geochemical constraints on the magmatic evolution at the Ampato-Sabancaya compound volcano (Peru)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jersy Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Liorzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 458-459, pp.107364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two types of slab components under Ecuadorian volcanoes supported by primitive olivine-hosted melt inclusion study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Narvaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 442-443, pp.107049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04197043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the vegetation and water cycle of the Ecuadorian páramo during the last 5000 years</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+                <w:t xml:space="preserve">Arc volcano activity driven by small-scale metasomatism of the magma source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Aquino-Alfonso</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">N. Sainlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09596836221101251⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.363-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-023-01143-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658523v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04155741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and evolution of long-lived, large volcanic clusters in the Central Andes: The Chachani Volcano Cluster, southern Peru</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in the vegetation and water cycle of the Ecuadorian páramo during the last 5000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigoberto Aguilar</w:t>
+                <w:t xml:space="preserve">Olga Aquino-Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Walter Finsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107539⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.950-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596836221101251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639464v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduit processes in crystal-rich dacitic magma and implications for eruptive cycles at Guagua Pichincha volcano, Ecuador</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+                <w:t xml:space="preserve">Growth and evolution of long-lived, large volcanic clusters in the Central Andes: The Chachani Volcano Cluster, southern Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigoberto Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cáceres</w:t>
+                <w:t xml:space="preserve">Gerhard Wörner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Jicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-022-01612-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 426, pp.107539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03915050v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How tectonic, volcanic and climatic processes in Andean ‘sky islands’ shaped the diversification of endemic ground beetles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Barragán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Manzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49 (11), pp.2077-2090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jbi.14495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unrest at Cayambe Volcano revealed by SAR imagery and seismic activity after the Pedernales subduction earthquake, Ecuador (2016)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Introductory paper of the 8th International Symposium on Andean Geodynamics (ISAG) special number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Pinel</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pathier</w:t>
+                <w:t xml:space="preserve">J. -L. Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 428, pp.107577. </w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116, pp.103802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2022.103802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320288v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03684622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introductory paper of the 8th International Symposium on Andean Geodynamics (ISAG) special number</w:t>
+                <w:t xml:space="preserve">Unrest at Cayambe Volcano revealed by SAR imagery and seismic activity after the Pedernales subduction earthquake, Ecuador (2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carretier</w:t>
+                <w:t xml:space="preserve">P.A. Espín Bedón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Audemard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Hidalgo</w:t>
+                <w:t xml:space="preserve">M.-P. Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -L. Le Pennec</w:t>
+                <w:t xml:space="preserve">Virginie Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2022.103802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 428, pp.107577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03684622v1</w:t>
+                <w:t xml:space="preserve">hal-04320288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of destructive debris flows at (pre-) Hispanic Cayambe settlements, Ecuador</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Phillips</w:t>
+                <w:t xml:space="preserve">Conduit processes in crystal-rich dacitic magma and implications for eruptive cycles at Guagua Pichincha volcano, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Daniel Andrade</w:t>
+                <w:t xml:space="preserve">B. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Simbaña</w:t>
+                <w:t xml:space="preserve">F. Cáceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 634, pp.65 - 80. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (12), pp.105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-022-01612-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320274v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tephra Fallout Probabilistic Hazard Maps for Cotopaxi and Guagua Pichincha Volcanoes (Ecuador) With Uncertainty Quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tadini</w:t>
+                <w:t xml:space="preserve">Evidence of destructive debris flows at (pre-) Hispanic Cayambe settlements, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Vasconez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Azzaoui</w:t>
+                <w:t xml:space="preserve">Jeremy Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daniel Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Roche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Bernard</w:t>
+                <w:t xml:space="preserve">Edwin Simbaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (2), </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 634, pp.65 - 80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JB022780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603654v1</w:t>
+                <w:t xml:space="preserve">hal-04320274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene marine tephra offshore Ecuador and Southern Colombia: First trench‐to‐arc correlations and implication for magnitude of major eruptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+                <w:t xml:space="preserve">Tephra Fallout Probabilistic Hazard Maps for Cotopaxi and Guagua Pichincha Volcanoes (Ecuador) With Uncertainty Quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">N. Azzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Michaud</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022GC010466⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JB022780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03776996v1</w:t>
+                <w:t xml:space="preserve">hal-03603654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochronological evolution of the potentially active Iliniza Volcano (Ecuador) based on new K-Ar ages</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Forecasting and communicating the dispersion and fallout of ash during volcanic eruptions: lessons from the September 20, 2020 eruptive pulse at Sangay volcano, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Mastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, 912835 [22 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2022.912835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107489⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03553857v1</w:t>
+                <w:t xml:space="preserve">hal-04318580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eruptive chronology of the carihuairazo volcano (Ecuador): Recurrent sector collapses of a Middle Pleistocene stratovolcano of the northern andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ordóñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minard Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.103865. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsames.2022.103865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting and communicating the dispersion and fallout of ash during volcanic eruptions: lessons from the September 20, 2020 eruptive pulse at Sangay volcano, Ecuador</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Geochronological evolution of the potentially active Iliniza Volcano (Ecuador) based on new K-Ar ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Pino</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.107489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2022.912835⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04318580v1</w:t>
+                <w:t xml:space="preserve">hal-03553857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional interactions and the transition between lava dome sector collapse and pyroclastic density currents at Tutupaca volcano (Southern Peru)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Bernard</w:t>
+                <w:t xml:space="preserve">Holocene marine tephra offshore Ecuador and Southern Colombia: First trench‐to‐arc correlations and implication for magnitude of major eruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107668⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (9), pp.e2022GC010466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GC010466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03825079v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03776996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eruption type probability and eruption source parameters at Cotopaxi and Guagua Pichincha volcanoes (Ecuador) with uncertainty quantification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Collisional interactions and the transition between lava dome sector collapse and pyroclastic density currents at Tutupaca volcano (Southern Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Valderrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jersy Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-021-01458-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 431, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2022.107668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208239v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03825079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noble gas magmatic signature of the Andean Northern Volcanic Zone from fluid inclusions in minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Lages</w:t>
+                <w:t xml:space="preserve">Eruption type probability and eruption source parameters at Cotopaxi and Guagua Pichincha volcanoes (Ecuador) with uncertainty quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Rizzo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.L. Le Pennec</w:t>
+                <w:t xml:space="preserve">Nourddine Azzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119966⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-021-01458-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881757v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tutupaca volcanic complex (Southern Peru): Eruptive chronology and successive destabilization of a dacitic dome complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noble gas magmatic signature of the Andean Northern Volcanic Zone from fluid inclusions in minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mariño</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A. Aiuppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Manrique</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roche</w:t>
+                <w:t xml:space="preserve">J.L. Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103227⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 559, pp.119966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254008v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal thickness and magma storage beneath the Ecuadorian arc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Tutupaca volcanic complex (Southern Peru): Eruptive chronology and successive destabilization of a dacitic dome complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinton D. Koch</w:t>
+                <w:t xml:space="preserve">N. Manrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Delph</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mario Ruiz</w:t>
+                <w:t xml:space="preserve">P. Valderrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 110, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103331⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 109, pp.103227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03708917v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Tectonics and Earthquake Geology Along the Pallatanga Fault, Central Andes of Ecuador</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crustal thickness and magma storage beneath the Ecuadorian arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clinton D. Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Delph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan L. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baize</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Audin</w:t>
+                <w:t xml:space="preserve">Colton Lynner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Alvarado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+                <w:t xml:space="preserve">Mario Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.00193⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870871v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03708917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-eruptive magmatic processes associated with the historical (218 ± 14 aBP) explosive eruption of Tutupaca volcano (southern Peru)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Glass shard K-Ar dating of the Chalupas caldera major eruption: Main Pleistocene stratigraphic marker of the Ecuadorian volcanic arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jersy Mariño</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-019-1335-4⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427506v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass shard K-Ar dating of the Chalupas caldera major eruption: Main Pleistocene stratigraphic marker of the Ecuadorian volcanic arc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Active Tectonics and Earthquake Geology Along the Pallatanga Fault, Central Andes of Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101053⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (193), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.00193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495470v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking magmatic processes and magma chemistry during the post-glacial to recent explosive eruptions of Ubinas volcano (southern Peru)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Pre-eruptive magmatic processes associated with the historical (218 ± 14 aBP) explosive eruption of Tutupaca volcano (southern Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nélida Manrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Nauret</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jersy Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107095⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-019-1335-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997285v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eruptive chronology of the Yucamane-Calientes compound volcano: A potentially active edifice of the Central Andes (southern Peru)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Linking magmatic processes and magma chemistry during the post-glacial to recent explosive eruptions of Ubinas volcano (southern Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guillou</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nélida Manrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 393, pp.106787. </w:t>
+              <w:t xml:space="preserve">, 2020, 407, pp.107095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529338v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic history reconstruction in northern Ecuador: insights for eruptive and erosion rates on the whole Ecuadorian arc</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The eruptive chronology of the Yucamane-Calientes compound volcano: A potentially active edifice of the Central Andes (southern Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Santiago Santamaria</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-019-1346-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 393, pp.106787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486974v1</w:t>
+                <w:t xml:space="preserve">hal-02529338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Uncertainty of a Coupled Plume and Tephra Dispersal Model: PLUME‐MOM/HYSPLIT Simulations Applied to Andean Volcanoes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Volcanic history reconstruction in northern Ecuador: insights for eruptive and erosion rates on the whole Ecuadorian arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Azzaoui</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (2), </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JB018390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-019-1346-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453781v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et évolution de l'arc équatorien au cours du Quaternaire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Quantifying the Uncertainty of a Coupled Plume and Tephra Dispersal Model: PLUME‐MOM/HYSPLIT Simulations Applied to Andean Volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandro Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Azzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JB018390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365845v1</w:t>
+                <w:t xml:space="preserve">hal-02453781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up to 1% Pb isotope disequilibrium between minerals hosted in dacites from the Guagua Pichincha volcano, Ecuador: Implication for tracing the source and crustal history of continental arc magmas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Construction et évolution de l'arc équatorien au cours du Quaternaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, pp.38-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.07.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02276976v1</w:t>
+                <w:t xml:space="preserve">hal-02365845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between volcanism and geodynamics in the southern termination of the Ecuadorian arc</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Up to 1% Pb isotope disequilibrium between minerals hosted in dacites from the Guagua Pichincha volcano, Ecuador: Implication for tracing the source and crustal history of continental arc magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Ancellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Audin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2018.12.010⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 525, pp.177-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02027965v1</w:t>
+                <w:t xml:space="preserve">hal-02276976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining magma sources using primitive olivine-hosted melt inclusions from Puñalica and Sangay volcanoes (Ecuador)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Interactions between volcanism and geodynamics in the southern termination of the Ecuadorian arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-018-1508-8⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 751, pp.54-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2018.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962618v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02027965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the 2015 Cotopaxi Eruption Revealed by Combined Geochemical and Seismic Observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Constraining magma sources using primitive olivine-hosted melt inclusions from Puñalica and Sangay volcanoes (Ecuador)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Narvaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GC007514⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 173 (80), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-018-1508-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841069v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular fingering as a mechanism for ridge formation in debris avalanche deposits: Laboratory experiments and implications for Tutupaca volcano, Peru</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the 2015 Cotopaxi Eruption Revealed by Combined Geochemical and Seismic Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricio Valderrama Murillo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t>
+                <w:t xml:space="preserve">Santiago Arellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Araujo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 349, pp.409-418. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018GC007514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677525v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eruptive chronology of Tungurahua volcano (Ecuador) revisited based on new K-Ar ages and geomorphological reconstructions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Granular fingering as a mechanism for ridge formation in debris avalanche deposits: Laboratory experiments and implications for Tutupaca volcano, Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Valderrama Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 357, pp.378 - 398. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.05.007⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 349, pp.409-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803423v1</w:t>
+                <w:t xml:space="preserve">hal-01677525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic relationship between andesites and dacites at Tungurahua volcano, Ecuador</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Eruptive chronology of Tungurahua volcano (Ecuador) revisited based on new K-Ar ages and geomorphological reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Ancellin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tournigand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+                <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 349, pp.283 - 297. </w:t>
+              <w:t xml:space="preserve">, 2018, 357, pp.378 - 398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01685451v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the plumbing system at Tungurahua volcano, Ecuador: Insights from phase equilibrium experiments on July-August 2006 eruption products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genetic relationship between andesites and dacites at Tungurahua volcano, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ancellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Andújar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">P. Tournigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egx054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 349, pp.283 - 297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01583929v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting origin of two clay-rich debris flows at Cayambe Volcanic Complex, Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Detienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delmelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Detienne</w:t>
+                <w:t xml:space="preserve">A. Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Opfergelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 79 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00445-017-1111-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisana volcano: A representative andesitic volcano of the eastern cordillera of Ecuador: Petrography, chemistry, tephra and glacial stratigraphy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of the plumbing system at Tungurahua volcano, Ecuador: Insights from phase equilibrium experiments on July-August 2006 eruption products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minard L. Hall</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemarie Militzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernado Beate</w:t>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2016.11.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (7), pp.1249-1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egx054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456878v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01583929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Across-arc versus along-arc Sr-Nd-Pb isotope variations in the Ecuadorian volcanic arc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Antisana volcano: A representative andesitic volcano of the eastern cordillera of Ecuador: Petrography, chemistry, tephra and glacial stratigraphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minard L. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Militzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernado Beate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GC006679⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.50-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2016.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639003v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic implications of ridges on a debris avalanche deposit at Tutupaca volcano (southern Peru)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Across-arc versus along-arc Sr-Nd-Pb isotope variations in the Ecuadorian volcanic arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Ancellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Bernard</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-016-1011-x⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (3), pp.1163 - 1188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GC006679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638575v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eruptive chronology of the Ampato–Sabancaya volcanic complex (Southern Peru)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dynamic implications of ridges on a debris avalanche deposit at Tutupaca volcano (southern Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Valderrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline C. Liorzou</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 323 (1), pp.110 - 128. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.04.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-016-1011-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01587379v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eruptive parameters and dynamics of the April 2015 sub-Plinian eruptions of Calbuco volcano (southern Chile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Castruccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Castruccio</w:t>
+                <w:t xml:space="preserve">Jorge Clavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Clavero</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrea Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 78 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00445-016-1058-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The historical (218 ± 14 aBP) explosive eruption of Tutupaca volcano (Southern Peru)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The eruptive chronology of the Ampato–Sabancaya volcanic complex (Southern Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marco Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jersy Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roche</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline C. Liorzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-015-0937-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 323 (1), pp.110 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.04.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172542v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2006–2009 activity of the Ubinas volcano (Peru): Petrology of the 2006 eruptive products and insights into genesis of andesite magmas, magma recharge and plumbing system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The historical (218 ± 14 aBP) explosive eruption of Tutupaca volcano (Southern Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Valderrama Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jersy Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.11.010⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-015-0937-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01134233v1</w:t>
+                <w:t xml:space="preserve">hal-01172542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Medieval Climate Anomaly and the Little Ice Age in the eastern Ecuadorian Andes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The 2006–2009 activity of the Ubinas volcano (Peru): Petrology of the 2006 eruptive products and insights into genesis of andesite magmas, magma recharge and plumbing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-9-307-2013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 270, pp.122-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066834v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Medieval Climate Anomaly and the Little Ice Age in the eastern Ecuadorian Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (1), pp.307-321. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-307-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A devastating plinian eruption at Tungurahua volcano reveals formative occupation at ~1100 CAL BCin central Ecuador</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Medieval Climate Anomaly and the Little Ice Age in the eastern Ecuadorian Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathias Vuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033822200048116⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (1), pp.307-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-307-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858294v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eruptive history of Chimborazo volcano (Ecuador): A large, ice-capped and hazardous compound volcano in the Northern Andes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A devastating plinian eruption at Tungurahua volcano reveals formative occupation at ~1100 CAL BCin central Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Saulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Barba</w:t>
+                <w:t xml:space="preserve">D. Jaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Robin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bernard</w:t>
+                <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (2-3), pp.1199-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033822200048116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682542v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of crustal and slab components in the Northern Volcanic Zone of the Andes (Ecuador) constrained by Sr-Nd-O isotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
+                <w:t xml:space="preserve">Eruptive history of Chimborazo volcano (Ecuador): A large, ice-capped and hazardous compound volcano in the Northern Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Gerbe</w:t>
+                <w:t xml:space="preserve">D. Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+                <w:t xml:space="preserve">Claude Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Bourdon</w:t>
+                <w:t xml:space="preserve">Michel Fornari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 221-222, pp.33-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682378v1</w:t>
+                <w:t xml:space="preserve">hal-00682542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrological analysis of the pre-eruptive magmatic process prior to the 2006 explosive eruptions at Tungurahua volcano (Ecuador)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Role of crustal and slab components in the Northern Volcanic Zone of the Andes (Ecuador) constrained by Sr-Nd-O isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.10.010⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132-133, pp.180-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2011.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170214v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New radiometric and petrological constraints on the evolution of the Pichincha volcanic complex (Ecuador)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Petrological analysis of the pre-eruptive magmatic process prior to the 2006 explosive eruptions at Tungurahua volcano (Ecuador)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 199, pp.69-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-010-0389-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00538442v1</w:t>
+                <w:t xml:space="preserve">hal-01170214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving metasomatic agent in the Northern Andean subduction zone, deduced from magma composition of the long-lived Pichincha volcanic complex (Ecuador)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">New radiometric and petrological constraints on the evolution of the Pichincha volcanic complex (Ecuador)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chazot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Bourdon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Fornari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 72, pp.1109-1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-010-0389-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-009-0475-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530986v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the late Pleistocene Mojanda-Fuya Fuya volcanic complex (Ecuador), by progressive adakitic involvement in mantle magma sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Evolving metasomatic agent in the Northern Andean subduction zone, deduced from magma composition of the long-lived Pichincha volcanic complex (Ecuador)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Eissen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph Cotten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 71 (3), pp.233-258. </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 160, pp.239-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-008-0219-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-009-0475-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00446453v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the suitability of frictional behaviour for pyroclastic flow simulation by comparison with a well-constrained eruption at Tungurahua volcano (Ecuador)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the late Pleistocene Mojanda-Fuya Fuya volcanic complex (Ecuador), by progressive adakitic involvement in mantle magma sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Kelfoun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Jean-Philippe Eissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minard L. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 71, pp.1057-1075. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-009-0286-6⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 71 (3), pp.233-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-008-0219-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449386v1</w:t>
+                <w:t xml:space="preserve">insu-00446453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chimborazo sector collapse and debris avalanche: Deposit characteristics as evidence of emplacement mechanisms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">Testing the suitability of frictional behaviour for pyroclastic flow simulation by comparison with a well-constrained eruption at Tungurahua volcano (Ecuador)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Barba</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 176, pp.36-43. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71, pp.1057-1075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-009-0286-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364388v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AD 1300–1700 eruptive periods at Tungurahua volcano, Ecuador, revealed by historical narratives, stratigraphy and radiocarbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ramón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9731,706 +9719,852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degassing patterns of Tungurahua volcano (Ecuador) during the 1999–2006 eruptive period, inferred from remote spectroscopic measurements of SO2 emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Chimborazo sector collapse and debris avalanche: Deposit characteristics as evidence of emplacement mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.R. Arellano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Ruiz</w:t>
+                <w:t xml:space="preserve">Hervé Leyrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 176, pp.151-162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.07.007⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 176, pp.36-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364374v1</w:t>
+                <w:t xml:space="preserve">hal-00364388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecuadorian Andes volcanism: A review of Late Pliocene to present activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degassing patterns of Tungurahua volcano (Ecuador) during the 1999–2006 eruptive period, inferred from remote spectroscopic measurements of SO2 emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Arellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Hall</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">M. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Johnson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 176, pp.1-6. </w:t>
+              <w:t xml:space="preserve">, 2008, 176, pp.151-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00364407v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-eruptive physical conditions of El Reventador volcano (Ecuador) inferred from the petrology of the 2002 and 2004–05 eruptions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ecuadorian Andes volcanism: A review of Late Pliocene to present activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 176 (1), pp.82-93. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.03.004⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 176, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380864v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late holocene phases of dome growth and Plinian activity at Guagua Pichincha volcano (Ecuador)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Pre-eruptive physical conditions of El Reventador volcano (Ecuador) inferred from the petrology of the 2002 and 2004–05 eruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Eissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minard L. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 176 (1), pp.7-15. </w:t>
+              <w:t xml:space="preserve">, 2008, 176 (1), pp.82-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00338754v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Late holocene phases of dome growth and Plinian activity at Guagua Pichincha volcano (Ecuador)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes van Der Plicht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 176 (1), pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Temporal Evolution of Magmatism in the Northern Volcanic Zone of the Andes: The Geology and Petrology of Cayambe Volcanic Complex (Ecuador)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Monzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Martin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fornari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46 (11), pp.2225-2252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/petrology/egi053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10440,2519 +10574,2519 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrypter l'histoire géodynamique passée grâce à la datation et à l'analyse chimique des produits volcaniques à terre et en mer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre (RST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France (SGF); Géosciences Montpellier; Hydrosciences Montpellier, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of tephra layers recorded in marine sediments off Ecuador during the past 10 Ma, and implications on the regional geodynamics and volcanic hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COT-INTIMATE-THM 2024 International Conference “Tephra: Chronology, Stratigraphy, Hazards, &amp; Climate”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geocronología y evolución del arco volcánico Cuaternario del Ecuador : nuevos avances por el método K-Ar (técnica Cassignol-Gillot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Congreso Ecuatoriano de Geología, Minas, Petróleo y Ambiental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Guayaquil, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode isotopique innovante pour identifier la source volcanique des téphras distaux : application à l’arc Nord Andin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the origin and fate of the primitive high-Mg# basaltic andesites and andesites from Puñalica volcano (Ecuador)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Narváez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Naranjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yesenia Enríquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2023.18217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine tephra offshore Ecuador and Southern Colombia: first trench-to-arc correlations and implication for the magnitude of major eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario de presentación de resultados del LMI SVAN y perspectivas futuras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d’évènements extrêmes passés à partir de l’analyse et de corrélations terre-mer de téphras déposés au large de l'Équateur et du sud de la Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First identification, geochemical characterization, and land-sea correlations of Holocene marine distal tephra from the Ecuadorian arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2021.7686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivine-hosted melt inclusion compositions support subducting slab melting under Ecuadorian volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Narvaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pb-Sr isotope temporal variations on juvenile ash samples from the last eruptive period of Tungurahua volcano (1999-2016)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Nauret</w:t>
+                <w:t xml:space="preserve">New data on active tectonics and earthquake geology of the Pallatanga Fault, Central Andes of Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530745v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eruptive chronology of the Yucamane-Calientes compound volcano: a potentially active edifice of the Central Andes (Southern Peru)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pb-Sr isotope temporal variations on juvenile ash samples from the last eruptive period of Tungurahua volcano (1999-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sainlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vlastélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rivera</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. Guillou</w:t>
+                <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544405v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new potential volcanic hazard map of Guagua Pichincha Volcano, third edition 2019</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Cordova</w:t>
+                <w:t xml:space="preserve">The eruptive chronology of the Yucamane-Calientes compound volcano: a potentially active edifice of the Central Andes (Southern Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mothes</w:t>
+                <w:t xml:space="preserve">J. Vela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Espín</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+                <w:t xml:space="preserve">H. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics, Quito, 24-26 Septembre 2019</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544416v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on active tectonics and earthquake geology of the Pallatanga Fault, Central Andes of Ecuador</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+                <w:t xml:space="preserve">The new potential volcanic hazard map of Guagua Pichincha Volcano, third edition 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Telenchana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cordova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Espín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Quito, Ecuador</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics, Quito, 24-26 Septembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419614v1</w:t>
+                <w:t xml:space="preserve">hal-02544416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succesive desetabilization of a dome complex constructed on an extinct, hydrothermally altered volcano: The Tutupaca Volcano case study (Southern Perú)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Manrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Valderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights in Ecuadorian magma sources: from whole-rock geographical trends to single mineral isotope compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Ancellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposiumon Andean Geodynamics(ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Ecuador, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The temporal evolution of the Ecuadorian volcanic arc during the last 1 Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Ancellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposiumon Andean Geodynamics(ISAG) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Ecuador, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the 2015 Cotopaxi eruption revealed by combined geochemical and seismic observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Symposium sur la géodynamique des Andes (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New unspiked K-Ar ages of Holocene lava flows and pumices from the Ecuadorian arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities on Volcanoes 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eruptive chronology of Tungurahua volcano based on new K-Ar ages and geomorphological reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII Jornadas en Ciencias de la Tierra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Escuela Politecnica Nacional, 2017, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slab melting and Nb-enriched mantle beneath NVZ.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Eissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12962,279 +13096,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer une science des désastres pour réduire les risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rebotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dangles; Marie-Lise Sabrié; Claire Fréour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la durabilité : comprendre, co-construire, transformer (volume 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.102-105, 2024, 978-2-7099-3039-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los estudios de peligros geológicos en Quito desde la década de los ochenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Alvara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carrion, A. (ed.); Rebotier, J. (ed.); Metzger, Pascale (ed.); Puente-Sotomayor, F. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion de riesgos en Quito : balance y perspectivas de treinta anos de estudios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FLACSO Ecuador, pp.41-69, 2024, Lineabierta, 978-9978-67-690-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13244,1349 +13378,1349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des cendres volcaniques déposées dans les sédiments marins au large de l’Équateur et du Pérou au cours des derniers 10 Ma, et implications géodynamiques (EXP 111, 137 et 202)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques IODP-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of marine sedimentary deposits along Ecuador and southern Colombia through land-sea correlations of volcanic ash: a powerful tool to improve dating of past major earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Assembly of the Latin American and Caribbean Seismological Commission (LACSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing probabilistic tephra fallout hazard maps for Cotopaxi and Guagua Pichincha volcanoes, Ecuador, with uncertainty quantification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">New groundmass K-Ar ages of Iliniza Volcano, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador. 70, https://www.igepn.edu.ec/8isag-abstracts/volcanology/22876-santamaria-etal/file, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453759v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New groundmass K-Ar ages of Iliniza Volcano, Ecuador</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Developing probabilistic tephra fallout hazard maps for Cotopaxi and Guagua Pichincha volcanoes, Ecuador, with uncertainty quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Azzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador. 70, https://www.igepn.edu.ec/8isag-abstracts/volcanology/22876-santamaria-etal/file, 2019</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441255v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints on the geological and chronological evolution of the Cotacachi-Cuicocha Volcanic Complex (Ecuador)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geochronology, eruptive source parameters and dynamism of the &amp;quot;San Marcos&amp;quot; event at Nevado Cayambe Volcano, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Quito, Ecuador. 2019</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419525v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochronology, eruptive source parameters and dynamism of the &amp;quot;San Marcos&amp;quot; event at Nevado Cayambe Volcano, Ecuador</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New constraints on the geological and chronological evolution of the Cotacachi-Cuicocha Volcanic Complex (Ecuador)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Quito, Ecuador. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544337v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitive olivine-hosted melt inclusion study support two types of slab components under Ecuadorian volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Narvaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvana Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fall AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, San Francisco, United States. 2019, Fall AGU abstract volume</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower crustal vs. mantle wedge fingerprint in the Ecuadorian arc magmas: Contribution of Pb isotopes from the Cotopaxi volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sainlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposiumon Andean Geodynamics(ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Ecuador, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating the combined PLUME-MoM and HYSPLIT numerical models using field data from Ecuadorian volcanoes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Evolution of the Ecuadorian arc: construction periods, magmatic productivity and erosion rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities on volcanoes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Cities on Volcanoes 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Napoli, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453916v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Ecuadorian arc: construction periods, magmatic productivity and erosion rates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Validating the combined PLUME-MoM and HYSPLIT numerical models using field data from Ecuadorian volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Azzoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities on Volcanoes 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Napoli, Italy. 2018</w:t>
+              <w:t xml:space="preserve">Cities on volcanoes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365906v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eruptive chronology of Tungurahua volcano revisited from new K-Ar ages and geomorphological reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVCEI Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Portland, Oregon, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14596,147 +14730,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapa de peligros del Complejo Volcánico Tutupaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Manrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Valderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14746,157 +14880,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geología y Mapa de Peligros del Complejo Volcánico Tutupaca. Boletín N°66 Serie C, Geodinámica e ingeniería geológica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Manrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Valderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId406"/>
+      <w:footerReference w:type="default" r:id="rId410"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14964,51 +15098,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="947D9B74"/>
+    <w:nsid w:val="4073E756"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15195,51 +15329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pablo-samaniego" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1169-3503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199238855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-5644-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440656v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidy Carolina Sandoval Espinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Witt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Iglesias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Zattin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2025.108389" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04829066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vizuete" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narvaez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108238" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934013v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pardini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01794-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chaptal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nauret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samaniego" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cueva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2025.108282" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Le Pennec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012278" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ramos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Aguilar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01685-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamar&#237;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01767-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730597v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aravena" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bevilacqua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01768-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Vasconez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01754-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166917v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Almeida Vaca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniel Andrade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104489" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamaria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107895" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04304944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colombier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wright" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Degraffenried" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb026775" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04301647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Falasconi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Cioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pistolesi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107961" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118283" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sainlot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01143-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04222805v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rivera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liorzou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107364" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidalgo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107049" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Finsinger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836221101251" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03639464v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Aguilar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard W&#246;rner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jicha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107539" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915050v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C&#225;ceres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01612-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861684v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Barrag&#225;n" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14495" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320288v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Esp&#237;n Bed&#243;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pathier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107577" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684622v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audemard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Le Pennec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103802" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320274v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Phillips" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Simba&#241;a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.06.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03603654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022780" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010466" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553857v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107489" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minard Hall" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103865" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04318580v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Mastin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hernandez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Pino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.912835" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03825079v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Valderrama" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107668" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208239v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01458-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881757v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lages" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Rizzo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiuppa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Pennec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119966" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254008v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mari&#241;o" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manrique" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valderrama" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103227" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708917v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clinton D. Koch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delph" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L. Beck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colton Lynner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruiz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103331" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870871v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00193" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02427506v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Manrique" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1335-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495470v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101053" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02997285v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107095" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529338v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vela" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106787" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486974v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1346-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453781v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandro Tadini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018390" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365845v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02276976v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Ancellin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.07.016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02027965v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.12.010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01962618v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1508-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01841069v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arellano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sierra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007514" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01677525v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Valderrama Murillo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Araujo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.12.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803423v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.05.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01685451v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ancellin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournigand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.11.012" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH3P7ZCB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583929v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx054" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636277v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Detienne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmelle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guevara" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Opfergelt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1111-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456878v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minard L. Hall" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Militzer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernado Beate" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2016.11.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01639003v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006679" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638575v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1011-x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587379v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Liorzou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.038" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF21M8V6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637081v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Castruccio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Clavero" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Segura" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1058-8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172542v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0937-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134233v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.11.010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLS76WP4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066834v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Ledru" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-307-2013" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03036943v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuille" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858294v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Saulieu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaya" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048116" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682542v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barba" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Robin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fornari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682378v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gerbe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2011.11.019" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9BVT1GJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170214v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.10.010" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P80L8G7S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538442v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0389-0" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JF8W4LLJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530986v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cotten" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0475-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WD76PN4S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446453v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eissen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-008-0219-9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MLH7ZWFX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449386v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Palacios" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barba" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-009-0286-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC6JXW5D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364388v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leyrit" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.03.012" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQD2J5DN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364420v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ram&#243;n" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreno Y&#225;nez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.05.019" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364374v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Arellano" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hall" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.07.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364407v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Hall" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Johnson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.06.012" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z8PS40T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380864v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.03.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSJ2F91R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338754v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Der Plicht" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.10.008" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112961v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monzier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egi053" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-PZ8BSN5M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324233v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699966v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299794v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299826v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04823849v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narv&#225;ez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Naranjo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesenia Enr&#237;quez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.18217" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943277v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792261v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462620v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7686" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544419v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530745v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544405v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vela" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544416v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Telenchana" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordova" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mothes" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Esp&#237;n" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419614v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02487289v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357720v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Hidalgo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02543077v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arellano" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sierra" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365938v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365962v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119284v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monzier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Eissen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715809v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rebotier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metzger" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712442v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Andrade" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Alvara" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pacheco" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarado" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468764v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942942v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Collot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453759v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02441255v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419525v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Almeida" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andrade" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544337v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vizuete" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357717v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02487352v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453916v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzoui" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365906v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595542v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544182v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Macedo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544215v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pablo-samaniego" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1169-3503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199238855" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-5644-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05594466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Delpit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Hidalgo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Basualto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2026.105997" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidy Carolina Sandoval Espinel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Witt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Iglesias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Zattin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2025.108389" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934013v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pardini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01794-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04829066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vizuete" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narvaez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108238" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bablon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012276" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chaptal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nauret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samaniego" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cueva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2025.108282" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270003v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Le Pennec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012278" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ramos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Aguilar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01685-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684468v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamar&#237;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01767-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Vasconez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01754-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aravena" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bevilacqua" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01768-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Almeida Vaca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daniel Andrade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104489" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191470v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Santamaria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107895" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04304944v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colombier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wright" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Degraffenried" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb026775" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04301647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Falasconi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Cioni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pistolesi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107961" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118283" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04222805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rivera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liorzou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107364" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidalgo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107049" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sainlot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01143-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Finsinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836221101251" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03639464v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Aguilar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard W&#246;rner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jicha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107539" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Barrag&#225;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14495" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684622v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audemard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Le Pennec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103802" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320288v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Esp&#237;n Bed&#243;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pathier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107577" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C&#225;ceres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01612-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Phillips" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Simba&#241;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.06.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03603654v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022780" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04318580v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Mastin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hernandez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Pino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.912835" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minard Hall" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103865" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553857v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107489" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010466" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03825079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Valderrama" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107668" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208239v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01458-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881757v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lages" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Rizzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiuppa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Pennec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119966" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254008v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mari&#241;o" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manrique" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valderrama" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103227" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708917v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clinton D. Koch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delph" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L. Beck" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colton Lynner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruiz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103331" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101053" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870871v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00193" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02427506v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Manrique" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1335-4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02997285v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107095" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529338v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vela" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106787" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486974v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1346-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453781v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandro Tadini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018390" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365845v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02276976v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Ancellin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.07.016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02027965v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.12.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01962618v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1508-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01841069v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arellano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sierra" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007514" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01677525v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Valderrama Murillo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Araujo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.12.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803423v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.05.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01685451v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ancellin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournigand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.11.012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH3P7ZCB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636277v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Detienne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delmelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guevara" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Opfergelt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1111-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583929v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx054" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456878v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minard L. Hall" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Militzer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernado Beate" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2016.11.005" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01639003v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006679" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638575v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1011-x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637081v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Castruccio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Clavero" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Segura" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1058-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587379v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Liorzou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.038" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF21M8V6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172542v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0937-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134233v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.11.010" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLS76WP4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03036943v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Ledru" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuille" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-307-2013" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066834v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858294v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Saulieu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaya" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200048116" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682542v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barba" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Robin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fornari" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682378v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gerbe" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2011.11.019" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9BVT1GJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170214v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.10.010" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P80L8G7S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538442v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0389-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JF8W4LLJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530986v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cotten" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0475-5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WD76PN4S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446453v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eissen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-008-0219-9" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MLH7ZWFX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449386v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Palacios" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Barba" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-009-0286-6" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC6JXW5D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364420v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ram&#243;n" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreno Y&#225;nez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.05.019" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364388v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leyrit" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.03.012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQD2J5DN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364374v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Arellano" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hall" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.07.007" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364407v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Hall" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Johnson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.06.012" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z8PS40T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380864v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.03.004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSJ2F91R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338754v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Der Plicht" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.10.008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112961v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monzier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egi053" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-PZ8BSN5M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324233v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699966v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299794v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299826v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04823849v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Narv&#225;ez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Naranjo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesenia Enr&#237;quez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.18217" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943277v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792261v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462620v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7686" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544419v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419614v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530745v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544405v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vela" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544416v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Telenchana" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordova" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mothes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Esp&#237;n" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544345v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02487289v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357720v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Hidalgo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02543077v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arellano" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sierra" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365938v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365962v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119284v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monzier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Eissen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715809v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rebotier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metzger" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712442v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Andrade" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Alvara" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pacheco" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarado" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468764v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942942v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Collot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02441255v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453759v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544337v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vizuete" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419525v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Almeida" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andrade" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357717v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02487352v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365906v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453916v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzoui" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595542v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544182v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Macedo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02544215v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>