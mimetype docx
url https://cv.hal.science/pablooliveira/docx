--- v0 (2026-03-03)
+++ v1 (2026-04-10)
@@ -183,1729 +183,1863 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MLKAPS: Machine Learning and Adaptive Sampling for HPC Kernel Auto-tuning</w:t>
+                <w:t xml:space="preserve">QMCkl: A Kernel Library for Quantum Monte Carlo Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathys Eliott Jam</w:t>
+                <w:t xml:space="preserve">Emiel Slootman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Petit</w:t>
+                <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+                <w:t xml:space="preserve">Aurelien Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Defour</w:t>
+                <w:t xml:space="preserve">Max Hoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greg Henry</w:t>
+                <w:t xml:space="preserve">Tommaso Gorni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 164 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3774418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0316155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851397v1</w:t>
+                <w:t xml:space="preserve">hal-05425364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error Analysis of Sum-Product Algorithms under Stochastic Rounding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">MLKAPS: Machine Learning and Adaptive Sampling for HPC Kernel Auto-tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathys Eliott Jam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/24M1710966⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3774418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787542v3</w:t>
+                <w:t xml:space="preserve">hal-04851397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling mixed-precision in spectral element codes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Error Analysis of Sum-Product Algorithms under Stochastic Rounding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Iakymchuk</w:t>
+                <w:t xml:space="preserve">El-Mehdi El Arar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devan Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2025.107990⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (6), pp.B1481--B1502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/24M1710966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239659v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787542v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BOUNDS ON NON-LINEAR ERRORS FOR VARIANCE COMPUTATION WITH STOCHASTIC ROUNDING</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enabling mixed-precision in spectral element codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Petit</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bientinesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niclas Jansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Iakymchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 174, pp.107990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2025.107990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/23M1563001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04056057v2</w:t>
+                <w:t xml:space="preserve">hal-05239659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREXIO: A File Format and Library for Quantum Chemistry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BOUNDS ON NON-LINEAR ERRORS FOR VARIANCE COMPUTATION WITH STOCHASTIC ROUNDING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mehdi El Arar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devan Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 158 (17), </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0148161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/23M1563001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011588v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056057v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STOCHASTIC ROUNDING VARIANCE AND PROBABILISTIC BOUNDS: A NEW APPROACH</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+                <w:t xml:space="preserve">TREXIO: A File Format and Library for Quantum Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Posenitskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Petit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Hapka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Pernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/22M1510819⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0148161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722888v3</w:t>
+                <w:t xml:space="preserve">hal-04011588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of the Effects and Benefits of Custom-Precision Mathematical Libraries for HPC Codes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">STOCHASTIC ROUNDING VARIANCE AND PROBABILISTIC BOUNDS: A NEW APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mehdi El Arar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devan Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 45 (5), pp.C255-C275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M1510819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TETC.2021.3070422⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03550641v1</w:t>
+                <w:t xml:space="preserve">hal-03722888v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical uncertainty in analytical pipelines lead to impactful variability in brain networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Rokem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (11), pp.e0250755. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0250755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence Intervals for Stochastic Arithmetic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Study of the Effects and Benefits of Custom-Precision Mathematical Libraries for HPC Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Petit</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Istoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Mancusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3432184⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.1467-1478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TETC.2021.3070422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827319v3</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing perturbation models for evaluating stability of neuroimaging pipelines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Confidence Intervals for Stochastic Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devan Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Févotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lathuilière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shawn T. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1094342020926237⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3432184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032347v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827319v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piecewise Holistic Autotuning of Parallel Programs with CERE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing perturbation models for evaluating stability of neuroimaging pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Chatelain</w:t>
+                <w:t xml:space="preserve">Gregory Kiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Jalby</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawn T. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpe.4190⟩</w:t>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (5), pp.491-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342020926237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542912v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CERE: LLVM Based Codelet Extractor and REplayer for Piecewise Benchmarking and Optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Piecewise Holistic Autotuning of Parallel Programs with CERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Jalby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (15), pp.e4190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.4190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2724717⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01417214v1</w:t>
+                <w:t xml:space="preserve">hal-01542912v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CERE: LLVM Based Codelet Extractor and REplayer for Piecewise Benchmarking and Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Jalby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.1 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2724717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adaptive Sampling for Performance Characterization of Application Kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Farjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (17), pp.2345-2362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cpe.3097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1915,2237 +2049,2237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise Injection for Performance Bottleneck Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Conference on Parallel and Distributed Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Dresden, Germany. pp.3-23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-99854-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verificarlo CI: continuous integration for numerical optimization and debugging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Iakymchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Computational Fluid Dynamics (ParCFD) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Mixed-Precision with the Help of Tools: A Nekbone Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bientinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Iakymchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Processing and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ostrava, Czech Republic. pp.34-50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-85697-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TREX: an innovative view of HPC usage applied to QMC simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Supercomputing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.5061984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadow computation with BFloat16 to compute numerical accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 28th Symposium on Computer Arithmetic (ARITH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159965v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Custom-Precision Mathematical Library Explorations for Code Profiling and Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 27th Symposium on Computer Arithmetic (ARITH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Los Alamitos, United States. pp.121-124, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH48897.2020.00026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Exploration of Reduced Floating-Point Representations in Iterative Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference Euro-Par 2019 Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Göttingen, Germany. pp.481-494, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-29400-7_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VeriTracer: Context-enriched tracer for floating-point arithmetic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH 2018 - IEEE 25th Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Amherst, United States. pp.61-68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH.2018.8464687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecewise Holistic Autotuning of Compiler and Runtime Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Akel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2016 Parallel Processing - 22nd International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Grenoble, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-43659-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verificarlo: checking floating point accuracy through Monte Carlo Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE 23nd Symposium on Computer Arithmetic (ARITH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Santa Clara, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH.2016.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192668v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCERE: Fine-grained Parallel Benchmark Decomposition for Scalability Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Akel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Parallel and Distributed Processing Symposium (IPDPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Hyderabad, India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPDPS.2015.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-grained Benchmark Subsetting for System Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriy Kashnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Akel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual IEEE/ACM International Symposium on Code Generation and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Orlando, FL, United States. pp.132:132--132:142, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2544137.2544144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Source-code Isolation Viable for Performance Characterization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Akel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriy Kashnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Parallel Software Tools and Tool Infrastructures (PSTI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.977 - 984, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPP.2013.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Architecture and Compiler Design through Static Loop Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriy Kashnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Oseret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 International Conference on High Performance Computing and Simulation (HPCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Helsinki, Finland. pp.535 - 544, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/HPCSim.2013.6641465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing-Kernels Performance Prediction Using Dataflow Analysis and Microbenchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Menouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Krammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalby William</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Workshop on Compilers for Parallel Computing (CPC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASK: Adaptive Sampling Kit for Performance Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2012 Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Greece. pp.89-101, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-32820-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Mapping of Stream Programs on Multicore Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Compilers for Parallel Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidimensional array slicing DSL for Stream Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International IEEE Workshop on Practical Aspects of High-Level Parallel Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Krakow, Poland. p913-918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Memory Requirements of Stream Programs by Graph Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International IEEE Conference on High Performance Computing and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Caen, France. p171-180, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/HPCS.2010.5547134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4155,267 +4289,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Work-Stealing Load-Balancer for HPC Distributed Memory Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Fontenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seijilo Uemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devan Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2018: Parallel Processing Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.146-158, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-10549-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSL Stream Programming on Multicore Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programming multi-core and many-core computing systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley and Sons, chapter 12, 2014, 978-0-470-93690-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119332015.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4425,235 +4559,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QMCkl: A Kernel Library for Quantum Monte Carlo Applications</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Benchmarking Large Language Models on Floating-Point Error Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Taldir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahmad Saeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425364v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design-Space Exploration of Stream Programs through Semantic-Preserving Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4663,100 +4793,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression et optimisation des réorganisations de données dans du parallélisme de flots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro Herrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université de Versailles-Saint Quentin en Yvelines, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00580170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4766,105 +4896,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance Computing code optimizations: Tuning performance and accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Université Paris-Saclay, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03831483v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4932,51 +5062,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1FF07D1"/>
+    <w:nsid w:val="6ED55F8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5163,51 +5293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pablooliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9007-6145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150785445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/deoliveiracastro_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Eliott Jam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774418" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787542v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi El Arar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devan Sohier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1710966" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05239659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxiang Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bientinesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Jansson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Iakymchuk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.107990" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056057v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1563001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011588v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ammar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Hapka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pernal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722888v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1510819" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancusi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3070422" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kiar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chatelain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Rokem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250755" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827319v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3432184" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rioux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn T. Brown" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342020926237" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01542912v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Popov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Akel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jalby" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4190" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01417214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2724717" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952288v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Farjallah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3097" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PJH5MD4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Renault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99854-6_1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643176v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coppens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239682v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85697-6_3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Valensi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5061984" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159965v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29400-7_34" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989607v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bieder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464687" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01417211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43659-3_18" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192668v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.31" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01417304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Conti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2015.19" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Kashnikov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2544137.2544144" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2013.116" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952298v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oseret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2013.6641465" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699525v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro Herrero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Menouer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Krammer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalby William" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952307v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Beyler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32820-6_11" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551680v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551572v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551584v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547134" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129605v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fontenaille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seijilo Uemura" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952318v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119332015.ch7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425364v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Slootman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delval" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hoffer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gorni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447376v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00580170v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03831483v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pablooliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9007-6145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150785445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/deoliveiracastro_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425364v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Slootman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hoffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gorni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0316155" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851397v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Eliott Jam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Henry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774418" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787542v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi El Arar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devan Sohier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1710966" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05239659v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxiang Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bientinesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Jansson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Iakymchuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.107990" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056057v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1563001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011588v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ammar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Hapka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pernal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148161" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722888v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1510819" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kiar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chatelain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Rokem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250755" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancusi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3070422" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827319v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3432184" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rioux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn T. Brown" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342020926237" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01542912v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Popov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Akel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jalby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4190" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01417214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2724717" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Farjallah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3097" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PJH5MD4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243752v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Renault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99854-6_1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coppens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85697-6_3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Valensi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5061984" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159965v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29400-7_34" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bieder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464687" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01417211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43659-3_18" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192668v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.31" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01417304v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Conti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2015.19" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952256v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Kashnikov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2544137.2544144" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952290v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2013.116" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oseret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2013.6641465" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699525v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro Herrero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Menouer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Krammer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalby William" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952307v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Beyler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32820-6_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louise" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551572v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551584v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547134" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129605v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fontenaille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seijilo Uemura" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119332015.ch7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Taldir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad Saeed" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447376v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00580170v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03831483v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>