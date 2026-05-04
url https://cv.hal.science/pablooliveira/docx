--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -1100,295 +1100,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722888v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical uncertainty in analytical pipelines lead to impactful variability in brain networks</w:t>
+                <w:t xml:space="preserve">A Study of the Effects and Benefits of Custom-Precision Mathematical Libraries for HPC Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Kiar</w:t>
+                <w:t xml:space="preserve">Emeric Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Chatelain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Petit</w:t>
+                <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Rokem</w:t>
+                <w:t xml:space="preserve">Davide Mancusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (11), pp.e0250755. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.1467-1478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0250755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TETC.2021.3070422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651395v1</w:t>
+                <w:t xml:space="preserve">hal-03550641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of the Effects and Benefits of Custom-Precision Mathematical Libraries for HPC Codes</w:t>
+                <w:t xml:space="preserve">Numerical uncertainty in analytical pipelines lead to impactful variability in brain networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Defour</w:t>
+                <w:t xml:space="preserve">Gregory Kiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matei Istoan</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Mancusi</w:t>
+                <w:t xml:space="preserve">Ariel Rokem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (3), pp.1467-1478. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (11), pp.e0250755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TETC.2021.3070422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0250755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550641v1</w:t>
+                <w:t xml:space="preserve">hal-03651395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidence Intervals for Stochastic Arithmetic</w:t>
               </w:r>
@@ -1508,51 +1508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing perturbation models for evaluating stability of neuroimaging pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1668,51 +1668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Akel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2561,51 +2561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2669,51 +2669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2760,51 +2760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Exploration of Reduced Floating-Point Representations in Iterative Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2890,51 +2890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VeriTracer: Context-enriched tracer for floating-point arithmetic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3499,261 +3499,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Source-code Isolation Viable for Performance Characterization?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating Architecture and Compiler Design through Static Loop Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriy Kashnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Oseret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Parallel Software Tools and Tool Infrastructures (PSTI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPP.2013.116⟩</w:t>
+              <w:t xml:space="preserve">2013 International Conference on High Performance Computing and Simulation (HPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Helsinki, Finland. pp.535 - 544, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCSim.2013.6641465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952290v1</w:t>
+                <w:t xml:space="preserve">hal-00952298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Architecture and Compiler Design through Static Loop Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is Source-code Isolation Viable for Performance Characterization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriy Kashnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Oseret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Conference on High Performance Computing and Simulation (HPCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Helsinki, Finland. pp.535 - 544, </w:t>
+              <w:t xml:space="preserve">International Workshop on Parallel Software Tools and Tool Infrastructures (PSTI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.977 - 984, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HPCSim.2013.6641465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2013.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952298v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing-Kernels Performance Prediction Using Dataflow Analysis and Microbenchmarking</w:t>
               </w:r>
@@ -5062,51 +5062,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6ED55F8B"/>
+    <w:nsid w:val="0387FCC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5293,51 +5293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pablooliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9007-6145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150785445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/deoliveiracastro_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425364v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Slootman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hoffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gorni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0316155" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851397v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Eliott Jam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Henry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774418" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787542v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi El Arar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devan Sohier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1710966" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05239659v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxiang Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bientinesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Jansson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Iakymchuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.107990" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056057v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1563001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011588v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ammar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Hapka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pernal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148161" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722888v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1510819" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kiar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chatelain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Rokem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250755" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancusi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3070422" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827319v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3432184" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rioux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn T. Brown" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342020926237" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01542912v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Popov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Akel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jalby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4190" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01417214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2724717" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Farjallah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3097" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PJH5MD4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243752v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Renault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99854-6_1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coppens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85697-6_3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Valensi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5061984" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159965v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29400-7_34" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bieder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464687" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01417211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43659-3_18" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192668v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.31" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01417304v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Conti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2015.19" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952256v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Kashnikov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2544137.2544144" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952290v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2013.116" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oseret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2013.6641465" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699525v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro Herrero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Menouer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Krammer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalby William" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952307v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Beyler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32820-6_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louise" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551572v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551584v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547134" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129605v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fontenaille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seijilo Uemura" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119332015.ch7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Taldir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad Saeed" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447376v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00580170v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03831483v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pablooliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9007-6145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150785445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/deoliveiracastro_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425364v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Slootman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hoffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gorni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0316155" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851397v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Eliott Jam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Henry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774418" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787542v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi El Arar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devan Sohier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1710966" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05239659v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxiang Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bientinesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Jansson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Iakymchuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.107990" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056057v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1563001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011588v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ammar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Hapka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pernal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148161" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722888v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1510819" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancusi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3070422" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kiar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chatelain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Rokem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250755" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827319v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3432184" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rioux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn T. Brown" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342020926237" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01542912v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Popov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Akel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jalby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4190" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01417214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2724717" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Farjallah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3097" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PJH5MD4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243752v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Renault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99854-6_1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coppens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85697-6_3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Valensi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5061984" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159965v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29400-7_34" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bieder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464687" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01417211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43659-3_18" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192668v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.31" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01417304v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Conti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2015.19" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952256v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Kashnikov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2544137.2544144" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952298v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oseret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2013.6641465" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952290v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2013.116" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699525v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro Herrero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Menouer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Krammer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalby William" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952307v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Beyler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32820-6_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louise" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551572v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551584v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547134" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129605v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fontenaille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seijilo Uemura" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119332015.ch7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Taldir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad Saeed" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447376v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00580170v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03831483v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>