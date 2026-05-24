--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -142,50 +142,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">deoliveiracastro_p_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">aiKIR04AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -209,1837 +230,1837 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QMCkl: A Kernel Library for Quantum Monte Carlo Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiel Slootman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Hoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Gorni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 164 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0316155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MLKAPS: Machine Learning and Adaptive Sampling for HPC Kernel Auto-tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathys Eliott Jam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3774418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error Analysis of Sum-Product Algorithms under Stochastic Rounding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mehdi El Arar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devan Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 47 (6), pp.B1481--B1502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/24M1710966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787542v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling mixed-precision in spectral element codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bientinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niclas Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Iakymchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 174, pp.107990. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.future.2025.107990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BOUNDS ON NON-LINEAR ERRORS FOR VARIANCE COMPUTATION WITH STOCHASTIC ROUNDING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Mehdi El Arar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devan Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/23M1563001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056057v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TREXIO: A File Format and Library for Quantum Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Posenitskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijay Gopal Chilkuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Hapka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Pernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 158 (17), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0148161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STOCHASTIC ROUNDING VARIANCE AND PROBABILISTIC BOUNDS: A NEW APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Mehdi El Arar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devan Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 45 (5), pp.C255-C275. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M1510819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722888v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of the Effects and Benefits of Custom-Precision Mathematical Libraries for HPC Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Defour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Mancusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (3), pp.1467-1478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TETC.2021.3070422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical uncertainty in analytical pipelines lead to impactful variability in brain networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Rokem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (11), pp.e0250755. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0250755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidence Intervals for Stochastic Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devan Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Févotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lathuilière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3432184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827319v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing perturbation models for evaluating stability of neuroimaging pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawn T. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (5), pp.491-501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1094342020926237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecewise Holistic Autotuning of Parallel Programs with CERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Akel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (15), pp.e4190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cpe.4190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542912v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CERE: LLVM Based Codelet Extractor and REplayer for Piecewise Benchmarking and Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+                <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chadi Akel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mihail Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (1), pp.1 - 24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2724717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Sampling for Performance Characterization of Application Kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Farjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (17), pp.2345-2362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cpe.3097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2049,2237 +2070,2237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise Injection for Performance Bottleneck Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Conference on Parallel and Distributed Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Dresden, Germany. pp.3-23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-99854-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verificarlo CI: continuous integration for numerical optimization and debugging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Iakymchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Computational Fluid Dynamics (ParCFD) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Mixed-Precision with the Help of Tools: A Nekbone Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bientinesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Iakymchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Processing and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ostrava, Czech Republic. pp.34-50, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-85697-6_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TREX: an innovative view of HPC usage applied to QMC simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Supercomputing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.5061984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadow computation with BFloat16 to compute numerical accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Defour</w:t>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 28th Symposium on Computer Arithmetic (ARITH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159965v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Custom-Precision Mathematical Library Explorations for Code Profiling and Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Defour</w:t>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 27th Symposium on Computer Arithmetic (ARITH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Los Alamitos, United States. pp.121-124, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH48897.2020.00026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Exploration of Reduced Floating-Point Representations in Iterative Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference Euro-Par 2019 Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Göttingen, Germany. pp.481-494, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-29400-7_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VeriTracer: Context-enriched tracer for floating-point arithmetic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH 2018 - IEEE 25th Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Amherst, United States. pp.61-68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH.2018.8464687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecewise Holistic Autotuning of Compiler and Runtime Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Akel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2016 Parallel Processing - 22nd International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Grenoble, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-43659-3_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verificarlo: checking floating point accuracy through Monte Carlo Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE 23nd Symposium on Computer Arithmetic (ARITH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Santa Clara, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH.2016.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192668v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCERE: Fine-grained Parallel Benchmark Decomposition for Scalability Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Akel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Parallel and Distributed Processing Symposium (IPDPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Hyderabad, India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPDPS.2015.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-grained Benchmark Subsetting for System Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriy Kashnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chadi Akel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mihail Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual IEEE/ACM International Symposium on Code Generation and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Orlando, FL, United States. pp.132:132--132:142, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2544137.2544144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Architecture and Compiler Design through Static Loop Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Is Source-code Isolation Viable for Performance Characterization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriy Kashnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Conference on High Performance Computing and Simulation (HPCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Helsinki, Finland. pp.535 - 544, </w:t>
+              <w:t xml:space="preserve">International Workshop on Parallel Software Tools and Tool Infrastructures (PSTI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.977 - 984, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HPCSim.2013.6641465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2013.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952298v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Source-code Isolation Viable for Performance Characterization?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Evaluating Architecture and Compiler Design through Static Loop Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriy Kashnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Oseret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Parallel Software Tools and Tool Infrastructures (PSTI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPP.2013.116⟩</w:t>
+              <w:t xml:space="preserve">2013 International Conference on High Performance Computing and Simulation (HPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Helsinki, Finland. pp.535 - 544, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCSim.2013.6641465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952290v1</w:t>
+                <w:t xml:space="preserve">hal-00952298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing-Kernels Performance Prediction Using Dataflow Analysis and Microbenchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Menouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Krammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalby William</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Workshop on Compilers for Parallel Computing (CPC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASK: Adaptive Sampling Kit for Performance Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jalby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2012 Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Greece. pp.89-101, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-32820-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Mapping of Stream Programs on Multicore Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Compilers for Parallel Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidimensional array slicing DSL for Stream Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International IEEE Workshop on Practical Aspects of High-Level Parallel Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Krakow, Poland. p913-918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Memory Requirements of Stream Programs by Graph Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International IEEE Conference on High Performance Computing and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Caen, France. p171-180, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCS.2010.5547134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4289,267 +4310,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Work-Stealing Load-Balancer for HPC Distributed Memory Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Fontenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seijilo Uemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devan Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2018: Parallel Processing Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.146-158, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-10549-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSL Stream Programming on Multicore Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programming multi-core and many-core computing systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley and Sons, chapter 12, 2014, 978-0-470-93690-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119332015.ch7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4559,231 +4580,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Large Language Models on Floating-Point Error Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Taldir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahmad Saeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design-Space Exploration of Stream Programs through Semantic-Preserving Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4793,100 +4814,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression et optimisation des réorganisations de données dans du parallélisme de flots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro Herrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université de Versailles-Saint Quentin en Yvelines, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00580170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4896,105 +4917,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance Computing code optimizations: Tuning performance and accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Université Paris-Saclay, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03831483v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5062,51 +5083,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0387FCC6"/>
+    <w:nsid w:val="79357C74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5293,51 +5314,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pablooliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9007-6145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150785445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/deoliveiracastro_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425364v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Slootman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hoffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gorni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0316155" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851397v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Eliott Jam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Henry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774418" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787542v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi El Arar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devan Sohier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1710966" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05239659v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxiang Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bientinesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Jansson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Iakymchuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.107990" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056057v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1563001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011588v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ammar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Hapka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pernal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148161" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722888v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1510819" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancusi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3070422" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kiar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chatelain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Rokem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250755" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827319v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3432184" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rioux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn T. Brown" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342020926237" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01542912v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Popov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Akel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jalby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4190" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01417214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2724717" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Farjallah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3097" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PJH5MD4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243752v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Renault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99854-6_1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coppens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85697-6_3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Valensi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5061984" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159965v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29400-7_34" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bieder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464687" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01417211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43659-3_18" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192668v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.31" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01417304v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Conti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2015.19" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952256v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Kashnikov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2544137.2544144" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952298v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oseret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2013.6641465" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952290v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2013.116" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699525v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro Herrero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Menouer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Krammer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalby William" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952307v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Beyler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32820-6_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louise" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551572v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551584v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547134" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129605v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fontenaille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seijilo Uemura" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119332015.ch7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Taldir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad Saeed" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447376v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00580170v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03831483v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pablooliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9007-6145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150785445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/deoliveiracastro_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=aiKIR04AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425364v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Slootman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Gopal Chilkuri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hoffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gorni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0316155" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Eliott Jam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Henry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774418" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787542v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi El Arar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devan Sohier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1710966" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-05239659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxiang Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bientinesi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Jansson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Iakymchuk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.107990" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056057v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1563001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011588v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ammar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Hapka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pernal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148161" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722888v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1510819" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancusi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3070422" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651395v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kiar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chatelain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Rokem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250755" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827319v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3432184" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032347v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rioux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn T. Brown" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342020926237" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01542912v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Popov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Akel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jalby" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4190" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01417214v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2724717" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Farjallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3097" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PJH5MD4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243752v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Renault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99854-6_1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coppens" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85697-6_3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700090v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Valensi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5061984" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159965v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00026" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29400-7_34" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989607v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bieder" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464687" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01417211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43659-3_18" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192668v4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.31" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01417304v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Conti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2015.19" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952256v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Kashnikov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2544137.2544144" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952290v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2013.116" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oseret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2013.6641465" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro Herrero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Menouer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Krammer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalby William" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Beyler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32820-6_11" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551680v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louise" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547134" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129605v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fontenaille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seijilo Uemura" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_12" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952318v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119332015.ch7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560550v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Taldir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad Saeed" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447376v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00580170v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03831483v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>