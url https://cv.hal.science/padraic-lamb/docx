--- v0 (2026-04-05)
+++ v1 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pádraic Lamb </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">padraic-lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0006-2535-283X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poésie et théâtre de la Renaissance anglaise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inspiration et platonisme littéraire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Échanges culturels franco-anglais (intertextualité et traduction)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représenter l’Irlande XVIe-XVIIe siècles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature et théâtre irlandais XXe-XXIe siècles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réécritures de l’Irlande de la première modernité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Langue irlandaise</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside Innti: A New Wave in Irish Poetry, Ailbhe Ní Ghearbhuigh, Tristan Rosenstock (eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50-2, pp.172-174. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15aa9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Bereft of its great poets”: Translation and its Legacies in Michael Hartnett’s Farewell to English (1975) and O Bruadair (1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, "Traduction et Résistance" (12), https://interfas.univ-tlse2.fr/lamaindethot/1390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone and Marrow / Cnámh agus Smior: An Anthology of Irish Poetry from Medieval to Modern, Brian Ó Conchubhair, Samuel K. Fisher (eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48-1, pp.148-149. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.15249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calling Cards: Ten Younger Irish Poets, Peter Fallon, Aifric Mac Aodha (eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45-1, pp.130-133. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.8998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Niefer, Inspiration and Utmost Art: The Poetics of Early Modern English Psalm Translations (Zurich: LIT, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAAT On-Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Donne: 21st-Century Oxford Authors Janel Mueller, ed., (Oxford: Oxford University Press, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAAT On-Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ireland as Colonial Arcadia: river-nymphs and ecocriticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tudor and Stuart Ireland Association 13th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Evan Bourke; Neil Johnston; Eoin Kinsella, Aug 2025, Dublin (University College Dublin), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">È converso […] repute them barbarous”: Spenser’s Polemic Viewed from Ireland (1635)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse – Jean Jaurès, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“This road is not new”: Early-Modern Poethics of Migration in John Montague and Michael Hartnett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d'Études Irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Mianowski; Véronique Molinari, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering the ‘Right Poet’ : Memory and Oblivion of Astrophil and Stella (1594-1633)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire et oubli dans le monde anglo-américain des XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ample transmigration”: Transcending Frontiers with George Chapman’s Visible Translator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la SAES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the “dung-beetle” to “Lechers”: attack & defence in Michael Kearney’s preface to Foras Feasa ar Éirinn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tudor and Stuart Ireland Association 12th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Galway (National University of Ireland - Galway), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘La fabrique des Muses’ » : modèles d’inspiration et d’autorité de Guillaume Du Bartas à Josuah Sylvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires : Itinéraires – de la Renaissance aux Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEARCH, Université de Strasbourg; ILLE, Université de Haute-Alsace, Nov 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating the sonnet cycle in the English Renaissance: Du Bellay/Spenser and Du Nesme/Sylvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire le sonnet à la Renaissance : regards croisés France-Grande Bretagne-Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01590430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traducing Ronsard and defining ‘originality’ in English love lyrics, 1582-1590</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie et genèse de la poésie anglaise à l’époque moderne : poèmes en circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01590440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenant Authors: Gower and Homer as Chorus in Shakespeare and Heywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Round Table on Tudor Theatre: Forms of the Supernatural on Stage. Evolution, Mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Richard Hillman, Sep 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01590448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles poétiques et idéologiques : Ronsard et Du Bartas chez Jacques VI + Ideological and poetical models: Ronsard, Du Bartas and James VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ronsard et Du Bartas en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Pascale Pouey-Mounou; Paul Smith, Jan 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon usage des dieux païens selon Stephen Batman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations des mythes dans l’aire européenne de la première modernité + Migrating Myths in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Darmon; Janice Valls Russell, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appât de la fable” dans la mythographie de Stephen Batman, ministre anglican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Réforme et la Fable (XVIe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alice Vintenon; Françoise Poulet, Dec 2015, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘This road is not new’: Early Modern Poethics of Migration in John Montague and Michael Hartnett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Mianowski; Véronique Molinari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Worlds, New Words: Migrations in Irish Society and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, pp.175-194, 2026, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-10414-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poetic furor in translation: Spenser's and Sylvester's sonnet collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Birkan-Berz, Oriane Monthéard, Erin Cunningham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration and Mutation: New Perspectives on the Sonnet in Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-33, 2023, 9781501380464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traducing Ronsard. Larceny and the Poet in English Love-Lyrics, 1582–1591</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laetitia Sansonetti et Rémi Vuillemin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Commonality and Literary Communities in Early Modern England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-219, 2022, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.PEEMB-EB.5.127780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poetic and Political Models: Ronsard, Du Bartas and James VI of Scotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Pascale Pouey-Mounou et Paul J. Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ronsard and Du Bartas in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.280-301, 2020, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004438569_014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appât de la fable dans la mythographie de Stephen Batman, ministre anglican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Vintenon et Françoise Poulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Réforme et la Fable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-351, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“O for a Muse of Fire”: Revenant-Authors, Pericles and The Golden Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Hillman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forms of the Supernatural on Stage: Evolution, Mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIII, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre des Etudes Supérieures de la Renaissance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-208, 2018, Theta – Théâtre Tudor</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pádraic Lamb </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">padraic-lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0006-2535-283X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=V-LreuUAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poésie et théâtre de la Renaissance anglaise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inspiration et platonisme littéraire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Échanges culturels franco-anglais (intertextualité et traduction)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Représenter l’Irlande XVIe-XVIIe siècles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature et théâtre irlandais XXe-XXIe siècles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réécritures de l’Irlande de la première modernité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Langue irlandaise</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside Innti: A New Wave in Irish Poetry, Ailbhe Ní Ghearbhuigh, Tristan Rosenstock (eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50-2, pp.172-174. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15aa9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Bereft of its great poets”: Translation and its Legacies in Michael Hartnett’s Farewell to English (1975) and O Bruadair (1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, "Traduction et Résistance" (12), https://interfas.univ-tlse2.fr/lamaindethot/1390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone and Marrow / Cnámh agus Smior: An Anthology of Irish Poetry from Medieval to Modern, Brian Ó Conchubhair, Samuel K. Fisher (eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48-1, pp.148-149. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.15249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calling Cards: Ten Younger Irish Poets, Peter Fallon, Aifric Mac Aodha (eds.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45-1, pp.130-133. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.8998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janina Niefer, Inspiration and Utmost Art: The Poetics of Early Modern English Psalm Translations (Zurich: LIT, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAAT On-Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Donne: 21st-Century Oxford Authors Janel Mueller, ed., (Oxford: Oxford University Press, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAAT On-Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ireland as Colonial Arcadia: river-nymphs and ecocriticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tudor and Stuart Ireland Association 13th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Evan Bourke; Neil Johnston; Eoin Kinsella, Aug 2025, Dublin (University College Dublin), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">È converso […] repute them barbarous”: Spenser’s Polemic Viewed from Ireland (1635)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse – Jean Jaurès, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering the ‘Right Poet’ : Memory and Oblivion of Astrophil and Stella (1594-1633)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire et oubli dans le monde anglo-américain des XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“This road is not new”: Early-Modern Poethics of Migration in John Montague and Michael Hartnett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d'Études Irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Mianowski; Véronique Molinari, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ample transmigration”: Transcending Frontiers with George Chapman’s Visible Translator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la SAES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the “dung-beetle” to “Lechers”: attack & defence in Michael Kearney’s preface to Foras Feasa ar Éirinn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tudor and Stuart Ireland Association 12th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Galway (National University of Ireland - Galway), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘La fabrique des Muses’ » : modèles d’inspiration et d’autorité de Guillaume Du Bartas à Josuah Sylvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires : Itinéraires – de la Renaissance aux Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEARCH, Université de Strasbourg; ILLE, Université de Haute-Alsace, Nov 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating the sonnet cycle in the English Renaissance: Du Bellay/Spenser and Du Nesme/Sylvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire le sonnet à la Renaissance : regards croisés France-Grande Bretagne-Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01590430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traducing Ronsard and defining ‘originality’ in English love lyrics, 1582-1590</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie et genèse de la poésie anglaise à l’époque moderne : poèmes en circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01590440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenant Authors: Gower and Homer as Chorus in Shakespeare and Heywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Round Table on Tudor Theatre: Forms of the Supernatural on Stage. Evolution, Mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Richard Hillman, Sep 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01590448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles poétiques et idéologiques : Ronsard et Du Bartas chez Jacques VI + Ideological and poetical models: Ronsard, Du Bartas and James VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ronsard et Du Bartas en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Pascale Pouey-Mounou; Paul Smith, Jan 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon usage des dieux païens selon Stephen Batman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations des mythes dans l’aire européenne de la première modernité + Migrating Myths in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachel Darmon; Janice Valls Russell, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appât de la fable” dans la mythographie de Stephen Batman, ministre anglican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Réforme et la Fable (XVIe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alice Vintenon; Françoise Poulet, Dec 2015, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘This road is not new’: Early Modern Poethics of Migration in John Montague and Michael Hartnett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Mianowski; Véronique Molinari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Worlds, New Words: Migrations in Irish Society and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, pp.175-194, 2026, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-10414-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poetic furor in translation: Spenser's and Sylvester's sonnet collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Birkan-Berz, Oriane Monthéard, Erin Cunningham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration and Mutation: New Perspectives on the Sonnet in Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloomsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-33, 2023, 9781501380464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traducing Ronsard. Larceny and the Poet in English Love-Lyrics, 1582–1591</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laetitia Sansonetti et Rémi Vuillemin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Commonality and Literary Communities in Early Modern England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-219, 2022, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.PEEMB-EB.5.127780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poetic and Political Models: Ronsard, Du Bartas and James VI of Scotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Pascale Pouey-Mounou et Paul J. Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ronsard and Du Bartas in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.280-301, 2020, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004438569_014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appât de la fable dans la mythographie de Stephen Batman, ministre anglican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Vintenon et Françoise Poulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Réforme et la Fable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-351, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“O for a Muse of Fire”: Revenant-Authors, Pericles and The Golden Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraic Lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Hillman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forms of the Supernatural on Stage: Evolution, Mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIII, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre des Etudes Supérieures de la Renaissance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-208, 2018, Theta – Théâtre Tudor</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId47"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14A2F2CD"/>
+    <w:nsid w:val="E807C5F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3AB80B57"/>
+    <w:nsid w:val="62B00547"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="975CA80D"/>
+    <w:nsid w:val="63BF080A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/padraic-lamb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2535-283X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#225;draic Lamb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aa9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04765064v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04120120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.15249" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04055006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.8998" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04055013v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraic Lamb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04055009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286937v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04750042v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04396194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04750034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04749869v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04319298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590440v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590448v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10414-4_9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04054976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/migration-and-mutation-9781501380464/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04054956v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/10.1484/M.PEEMB-EB.5.127780" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.PEEMB-EB.5.127780" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03418581v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004438569_014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03418582v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600059428" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04055004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sceneeuropeenne.univ-tours.fr/sites/default/files/theta/pdf/Theta13_12_Lamb.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/padraic-lamb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2535-283X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=V-LreuUAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414897v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#225;draic Lamb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aa9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04765064v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04120120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.15249" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04055006v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.8998" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04055013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraic Lamb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04055009v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04396194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04750042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04750034v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04749869v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04319298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590440v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10414-4_9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04054976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/migration-and-mutation-9781501380464/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04054956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/10.1484/M.PEEMB-EB.5.127780" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.PEEMB-EB.5.127780" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03418581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004438569_014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03418582v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600059428" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04055004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sceneeuropeenne.univ-tours.fr/sites/default/files/theta/pdf/Theta13_12_Lamb.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>